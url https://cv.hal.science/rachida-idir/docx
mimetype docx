--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -66,5543 +66,5543 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing Recycling of Glass Fiber Reinforced Polymers from End-of-Life Wind Turbine Blades through a Novel Delamination Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikha Imen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Renewable Energy Congress (IREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. Maher Chaabene, Feb 2025, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recycling of construction site sludge (Bentonitic) and concrete slurry in cementitious matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activated waste glass – performance and carbon footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemesre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkali-carbonate activated waste glass-based cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lesmere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falak Milki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bacquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCC 2023 - 16th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulation of an ordinary geopolymer concrete within an ecodesign approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Gabra Gilada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eighth International Symposium on Life-Cycle Civil Engineering (IALCCE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life cycle assessment of the first road constrcuted in Tunisia including recycled aggregates: Focus on recycled aggregates from deconstructed concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Villey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Yazoghli Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Symposium on Waste Management and Sustainable Landfilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sardinia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation du verre de recyclage dans les matériaux cimentaires et alcali-activés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemesre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bathyle Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Carles-Gibergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recycling glass fibre coming from end-of-life wind turbine blades for potential application in civil engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikha Imen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference On Recycling And Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study between different recycling methods of glass fiber coming from end-of-life wind turbine blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Chikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baklouti Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Renewable Energy Congress (IREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical activation of pastes based on natural pozzolan from Beni-Saf in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goufi Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaid Nouria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel El Ddine Kerdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of activator on the strength, kinetic and environmental assessment of glass cullet powder-based alkali activated materials, LowC3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lesmere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Low Carbon Cement and Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Kentucky, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of Perovskites in a Calcium Sulfo Aluminate Cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAM 2019: 14th International Congress for Applied Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belgorod, Russia. pp.339-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22974-0_82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bétons à base de granulats de démolition: revalorisation et analyse environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NoMaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining life cycle assessment and sensitivity analysis for eco-design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOTECHS’2013 : Les données pour l’agriculture et l’environnement – Du capteur à l’indicateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA, Oct 2013, Montoldre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action-oriented Life Cycle Assessment: example on hemp-based construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennial Conference of the International Society for Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Industrial Ecology, Jun 2013, Ulsan, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action-oriented Life Cycle Assessment: case study of hemp based insulation products for buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th LCA case studies symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, Nov 2013, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Schoors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Schoors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie d'évaluation environnementale des matériaux biosources utilisés dans le bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Schoors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Adrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOBAT Sciences &amp; Techniques 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. 12p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aggregate size and glass powder fineness on the performance and durability of self-compacting concrete with recycled laminated glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+                <w:t xml:space="preserve">A Review on the Valorization of Recycled Glass Fiber-Reinforced Polymer (rGFRP) in Mortar and Concrete: A Sustainable Alternative to Landfilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Belmokretar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-37005-y⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (19), pp.2664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym17192664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388987v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on the Valorization of Recycled Glass Fiber-Reinforced Polymer (rGFRP) in Mortar and Concrete: A Sustainable Alternative to Landfilling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of aggregate size and glass powder fineness on the performance and durability of self-compacting concrete with recycled laminated glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacia Kirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Melais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belmokretar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym17192664⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (40), pp.23029-23053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-37005-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301764v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of high-volume and low-volume replacement of crushed glass fine aggregate on the fresh, mechanical, and durability properties of alkali-activated mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sk Abdul Kaium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Mahesh Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 488, pp.142034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising the Circular Economy for Construction and Demolition Waste Management in Europe: Best Practices, Innovations and Regulatory Avenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacef Tazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (8), pp.3586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su17083586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable cementitious materials: exploring alkali-activated binders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mechanical Behavior Analysis of Lightweight Concrete Reinforced by Metalized Plastic Waste Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Chakhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Neji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jcoma.22.00037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-NGvb4Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790389v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Behavior Analysis of Lightweight Concrete Reinforced by Metalized Plastic Waste Fibers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sustainable cementitious materials: exploring alkali-activated binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Goufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel El Ddine Kerdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamel Neji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-NGvb4Z⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177 (4), pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jcoma.22.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790180v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of sodium carbonate alkali-activated slag concrete assessed by a performance-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 423, pp.135873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength Development and Environmental Impact of Waste-Glass-Based Cements Activated with Portland Cement, NaOH, Na-Silicate or Na-Carbonates at Ambient Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemesre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (20), pp.5097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma17205097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Sustainable Construction Materials from Inert Waste Mixtures Using the Mechanosynthesis Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Bouchenafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (17), pp.4301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma17174301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete made of 100% recycled materials - Feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyka Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Laniesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ngun Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 180, pp.106199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial-scale valorization of fine recycled aggregates in cement raw meal: Towards sustainable mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Krour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacef Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 362, pp.132231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.132231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the chemical activation of the natural pozzolan of beni-saf for the production of a new geopolymer cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Goufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouria Kaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Kerdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algérie Equipement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, pp.66-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation du verre dans les bétons, une alternative pour un recyclage massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recylage et valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 76, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards achieving circularity in residential building materials: Potential stock, locks and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacef Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 281, pp.124489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clays, Limestone and Biochar Affect the Bioavailability and Geochemical Fractions of Cadmium and Zinc from Zn-Smelter Polluted Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altaf Hussain Lahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Mierzwa-Hersztek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erdona Demiraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Xuan Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (20), pp.8606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su12208606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on the durability of alkali-activated recycled glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 236, pp.117477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des caractéristiques physiques et mécaniques de bétons de granulats recyclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Goufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel El Ddine Kerdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Abidelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouria Kaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (1), pp.150-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.36.1.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete based on recycled aggregates – Recycling and environmental analysis: A case study of paris’ region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 157, pp.952 - 964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing economic actors and their possibilities for action in LCA using sensitivity analysis: Application to hemp-based insulation products for building applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo M.G. van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 142 (4), pp.3905-3916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of Environmental Process Modeling in a Life Cycle Context: A Case Study of Hemp Crop Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (6), published online. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jiec.12228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the nature of reaction products in the differing behaviours of fine glass powders and coarse glass aggregates used in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Use of metakaolin to stabilize sewage sludge ash and municipal solid waste incineration fly ash in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9897-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 243, pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850813v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of metakaolin to stabilize sewage sludge ash and municipal solid waste incineration fly ash in cement-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Role of the nature of reaction products in the differing behaviours of fine glass powders and coarse glass aggregates used in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.10.019⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1-2), pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9897-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161356v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pozzolanic properties of fine and coarse color-mixed glass cullet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Properties of inorganic polymer (geopolymer) mortars made of glass cullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2010.09.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (6), pp.2782-2797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-011-6107-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790813v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of inorganic polymer (geopolymer) mortars made of glass cullet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pozzolanic properties of fine and coarse color-mixed glass cullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poinot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-011-6107-2⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2010.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388991v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential pozzolanicity of glass cullet fines and aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fine glass as ASR inhibitor in glass aggregate mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (7), pp.1309-1312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on valoriser massivement le verre dans les bétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (5-6), pp.70-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of waste glass in cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173232v1</w:t>
-              </w:r>
-[...2180 lines deleted...]
-                <w:t xml:space="preserve">hal-00855675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5659,51 +5659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francois de Larrard, Horacio Colina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete Recycling, Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.489-711, 2019, 9781138724723. </w:t>
@@ -5780,51 +5780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le béton recyclé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.601-632, 2018, Les collections de l'Ifsttar, 978-2-85782-747-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5881,64 +5881,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des sédiments de dragage en génie civil: Analyse environnementale par la méthode de l'Analyse de Cycle de Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6145,51 +6145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacia Kirane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Melais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belmokretar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37005-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192664" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Abdul Kaium" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mahesh Shukla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17083586" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Goufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Kaid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel El Ddine Kerdal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.22.00037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chakhari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Salem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Neji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-NGvb4Z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135873" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17205097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790069v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Hamzaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bouchenafa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17174301" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyka Bun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ngun Bun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Kerdal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124489" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Hussain Lahori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mierzwa-Hersztek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdona Demiraj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Xuan Bui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208606" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117477" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abidelah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.37" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.059" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9897-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E162316853EC2517C3C8A6634D0CD82883B1D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790813v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.09.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4KS9G2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cyr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6107-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMWP9RG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62PN4T4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3132" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955122v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikha Imen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Baklouti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791265v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791632v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Gabra Gilada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791360v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Villey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jaouadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Yazoghli Marzouk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathyle Hery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chikha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baklouti Samir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791766v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goufi Nourredine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaid Nouria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22974-0_82" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jondeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-39" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikha Imen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Baklouti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Gabra Gilada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Villey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jaouadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Yazoghli Marzouk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathyle Hery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chikha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baklouti Samir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goufi Nourredine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaid Nouria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel El Ddine Kerdal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22974-0_82" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jondeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192664" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacia Kirane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Melais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belmokretar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37005-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Abdul Kaium" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mahesh Shukla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17083586" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chakhari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Salem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Neji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-NGvb4Z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Goufi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Kaid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.22.00037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135873" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17205097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Hamzaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bouchenafa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17174301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyka Bun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ngun Bun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Kerdal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124489" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790693v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Hussain Lahori" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mierzwa-Hersztek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdona Demiraj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Xuan Bui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208606" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520113v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117477" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abidelah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.37" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876606v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9897-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E162316853EC2517C3C8A6634D0CD82883B1D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388991v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cyr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6107-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMWP9RG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790813v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.09.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4KS9G2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62PN4T4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3132" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-39" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>