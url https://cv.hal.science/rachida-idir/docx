--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -66,5798 +66,6036 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaction mechanisms and compressive strength development in sodium carbonate-activated soda–lime–silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemesre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sustainable Cement-Based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21650373.2026.2649536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life cycle assessment of carbonated recycled concrete aggregates: a critical review and recommendations by RILEM TC 309-MCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Belizario-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Hafez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Anette Canul Polanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Davolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Reddy Kunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-026-03049-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Review on the Valorization of Recycled Glass Fiber-Reinforced Polymer (rGFRP) in Mortar and Concrete: A Sustainable Alternative to Landfilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (19), pp.2664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym17192664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of aggregate size and glass powder fineness on the performance and durability of self-compacting concrete with recycled laminated glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacia Kirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Melais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belmokretar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (40), pp.23029-23053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-37005-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of high-volume and low-volume replacement of crushed glass fine aggregate on the fresh, mechanical, and durability properties of alkali-activated mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Abdul Kaium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Mahesh Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 488, pp.142034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimising the Circular Economy for Construction and Demolition Waste Management in Europe: Best Practices, Innovations and Regulatory Avenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (8), pp.3586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17083586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable cementitious materials: exploring alkali-activated binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Goufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel El Ddine Kerdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177 (4), pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jcoma.22.00037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical Behavior Analysis of Lightweight Concrete Reinforced by Metalized Plastic Waste Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Chakhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-NGvb4Z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durability of sodium carbonate alkali-activated slag concrete assessed by a performance-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 423, pp.135873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strength Development and Environmental Impact of Waste-Glass-Based Cements Activated with Portland Cement, NaOH, Na-Silicate or Na-Carbonates at Ambient Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemesre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (20), pp.5097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17205097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of Sustainable Construction Materials from Inert Waste Mixtures Using the Mechanosynthesis Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Bouchenafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (17), pp.4301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17174301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concrete made of 100% recycled materials - Feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyka Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Laniesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ngun Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.106199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrial-scale valorization of fine recycled aggregates in cement raw meal: Towards sustainable mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Krour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trauchessec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 362, pp.132231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.132231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the chemical activation of the natural pozzolan of beni-saf for the production of a new geopolymer cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Goufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Kerdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algérie Equipement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.66-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation du verre dans les bétons, une alternative pour un recyclage massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recylage et valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, pp.30-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards achieving circularity in residential building materials: Potential stock, locks and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, pp.124489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clays, Limestone and Biochar Affect the Bioavailability and Geochemical Fractions of Cadmium and Zinc from Zn-Smelter Polluted Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altaf Hussain Lahori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Mierzwa-Hersztek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erdona Demiraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Xuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.8606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12208606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigations on the durability of alkali-activated recycled glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.117477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des caractéristiques physiques et mécaniques de bétons de granulats recyclés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Goufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel El Ddine Kerdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Abidelah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.150-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.36.1.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concrete based on recycled aggregates – Recycling and environmental analysis: A case study of paris’ region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.952 - 964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing economic actors and their possibilities for action in LCA using sensitivity analysis: Application to hemp-based insulation products for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo M.G. van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (4), pp.3905-3916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity Analysis of Environmental Process Modeling in a Life Cycle Context: A Case Study of Hemp Crop Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), published online. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jiec.12228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the nature of reaction products in the differing behaviours of fine glass powders and coarse glass aggregates used in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1-2), pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9897-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of metakaolin to stabilize sewage sludge ash and municipal solid waste incineration fly ash in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 243, pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pozzolanic properties of fine and coarse color-mixed glass cullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2010.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of inorganic polymer (geopolymer) mortars made of glass cullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (6), pp.2782-2797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-011-6107-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential pozzolanicity of glass cullet fines and aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.28-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of fine glass as ASR inhibitor in glass aggregate mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (7), pp.1309-1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on valoriser massivement le verre dans les bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (5-6), pp.70-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of waste glass in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Recycling of Glass Fiber Reinforced Polymers from End-of-Life Wind Turbine Blades through a Novel Delamination Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikha Imen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Baklouti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacef Tazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Renewable Energy Congress (IREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pr. Maher Chaabene, Feb 2025, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of construction site sludge (Bentonitic) and concrete slurry in cementitious matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated waste glass – performance and carbon footprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemesre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkali-carbonate activated waste glass-based cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lesmere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falak Milki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bacquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCC 2023 - 16th International Congress on the Chemistry of Cement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of an ordinary geopolymer concrete within an ecodesign approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Gabra Gilada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Symposium on Life-Cycle Civil Engineering (IALCCE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of the first road constrcuted in Tunisia including recycled aggregates: Focus on recycled aggregates from deconstructed concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Villey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Jaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Yazoghli Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Waste Management and Sustainable Landfilling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation du verre de recyclage dans les matériaux cimentaires et alcali-activés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemesre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathyle Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Carles-Gibergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling glass fibre coming from end-of-life wind turbine blades for potential application in civil engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikha Imen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference On Recycling And Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between different recycling methods of glass fiber coming from end-of-life wind turbine blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Chikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baklouti Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacef Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Renewable Energy Congress (IREC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical activation of pastes based on natural pozzolan from Beni-Saf in Algeria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of activator on the strength, kinetic and environmental assessment of glass cullet powder-based alkali activated materials, LowC3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lesmere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Low Carbon Cement and Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Kentucky, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791766v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of activator on the strength, kinetic and environmental assessment of glass cullet powder-based alkali activated materials, LowC3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chemical activation of pastes based on natural pozzolan from Beni-Saf in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goufi Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaid Nouria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel El Ddine Kerdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Low Carbon Cement and Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Kentucky, United States</w:t>
+              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781133v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Perovskites in a Calcium Sulfo Aluminate Cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAM 2019: 14th International Congress for Applied Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Belgorod, Russia. pp.339-343, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22974-0_82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bétons à base de granulats de démolition: revalorisation et analyse environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoMaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining life cycle assessment and sensitivity analysis for eco-design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOTECHS’2013 : Les données pour l’agriculture et l’environnement – Du capteur à l’indicateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSTEA, Oct 2013, Montoldre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action-oriented Life Cycle Assessment: example on hemp-based construction materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial Conference of the International Society for Industrial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Industrial Ecology, Jun 2013, Ulsan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action-oriented Life Cycle Assessment: case study of hemp based insulation products for buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th LCA case studies symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SETAC, Nov 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919893v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914437v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'évaluation environnementale des matériaux biosources utilisés dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Adrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOBAT Sciences &amp; Techniques 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855675v1</w:t>
-              </w:r>
-[...3330 lines deleted...]
-                <w:t xml:space="preserve">hal-03173232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle analysis of recycled concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Braymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francois de Larrard, Horacio Colina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete Recycling, Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.489-711, 2019, 9781138724723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351052825-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du cycle de vie du béton Gbr, chapitre 30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Braymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le béton recyclé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.601-632, 2018, Les collections de l'Ifsttar, 978-2-85782-747-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5867,138 +6105,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des sédiments de dragage en génie civil: Analyse environnementale par la méthode de l'Analyse de Cycle de Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoMaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6145,51 +6383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikha Imen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Baklouti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Gabra Gilada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Villey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jaouadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Yazoghli Marzouk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathyle Hery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chikha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baklouti Samir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goufi Nourredine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaid Nouria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel El Ddine Kerdal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22974-0_82" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jondeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192664" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacia Kirane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Melais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belmokretar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37005-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Abdul Kaium" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mahesh Shukla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17083586" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chakhari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Salem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Neji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-NGvb4Z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Goufi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Kaid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.22.00037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135873" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17205097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Hamzaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bouchenafa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17174301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyka Bun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ngun Bun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Kerdal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124489" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790693v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Hussain Lahori" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mierzwa-Hersztek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdona Demiraj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Xuan Bui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208606" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520113v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117477" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abidelah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.37" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876606v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9897-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E162316853EC2517C3C8A6634D0CD82883B1D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388991v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cyr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6107-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMWP9RG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790813v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.09.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4KS9G2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62PN4T4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3132" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-39" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650373.2026.2649536" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Belizario-Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Hafez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anette Canul Polanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davolio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Reddy Kunati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03049-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192664" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacia Kirane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Melais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belmokretar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37005-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Abdul Kaium" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mahesh Shukla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17083586" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Goufi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Kaid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel El Ddine Kerdal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.22.00037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chakhari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Salem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Neji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-NGvb4Z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135873" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17205097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Hamzaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bouchenafa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17174301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyka Bun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ngun Bun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106199" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Kerdal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124489" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Hussain Lahori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mierzwa-Hersztek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdona Demiraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Xuan Bui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208606" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117477" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abidelah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.37" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876606v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9897-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E162316853EC2517C3C8A6634D0CD82883B1D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.09.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4KS9G2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cyr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6107-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMWP9RG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62PN4T4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3132" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955122v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikha Imen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Baklouti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Gabra Gilada" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Villey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jaouadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Yazoghli Marzouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathyle Hery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chikha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baklouti Samir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goufi Nourredine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaid Nouria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436642v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22974-0_82" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jondeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070749v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-39" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791221v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>