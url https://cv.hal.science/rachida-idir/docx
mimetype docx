--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,6036 +66,7538 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanisms and compressive strength development in sodium carbonate-activated soda–lime–silica glass</w:t>
+                <w:t xml:space="preserve">From dredging river sediments to their valorisation in concrete: Technical feasibility and environmental assessment through life cycle analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Lemesre</w:t>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Hamza Beddaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Idir</w:t>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Cement-Based Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21650373.2026.2649536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 118, pp.115051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.115051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598947v1</w:t>
+                <w:t xml:space="preserve">hal-05624466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of carbonated recycled concrete aggregates: a critical review and recommendations by RILEM TC 309-MCP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reaction mechanisms and compressive strength development in sodium carbonate-activated soda–lime–silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Hafez</w:t>
+                <w:t xml:space="preserve">Louise Lemesre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Anette Canul Polanco</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-026-03049-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Cement-Based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21650373.2026.2649536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05598949v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on the Valorization of Recycled Glass Fiber-Reinforced Polymer (rGFRP) in Mortar and Concrete: A Sustainable Alternative to Landfilling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment of carbonated recycled concrete aggregates: a critical review and recommendations by RILEM TC 309-MCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Belizario-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Hafez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
+                <w:t xml:space="preserve">Jennifer Anette Canul Polanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachida Idir</w:t>
+                <w:t xml:space="preserve">Marco Davolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+                <w:t xml:space="preserve">Nikhil Reddy Kunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym17192664⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-026-03049-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301764v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aggregate size and glass powder fineness on the performance and durability of self-compacting concrete with recycled laminated glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal, Hygrothermal, Mechanical and Environmental Study of Stabilized Earth with GGBS-Based Binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacia Kirane</w:t>
+                <w:t xml:space="preserve">Rabah Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Zohra Melais</w:t>
+                <w:t xml:space="preserve">Andrea Kindinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourredine Arabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachida Idir</w:t>
+                <w:t xml:space="preserve">Séverine Lamberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-37005-y⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings15040594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388987v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of high-volume and low-volume replacement of crushed glass fine aggregate on the fresh, mechanical, and durability properties of alkali-activated mortar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review on the Valorization of Recycled Glass Fiber-Reinforced Polymer (rGFRP) in Mortar and Concrete: A Sustainable Alternative to Landfilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sk Abdul Kaium</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddharth Sharma</w:t>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Mahesh Shukla</w:t>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 488, pp.142034. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (19), pp.2664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym17192664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157831v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising the Circular Economy for Construction and Demolition Waste Management in Europe: Best Practices, Innovations and Regulatory Avenues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of aggregate size and glass powder fineness on the performance and durability of self-compacting concrete with recycled laminated glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacia Kirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Melais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belmokretar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su17083586⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (40), pp.23029-23053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-37005-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388980v1</w:t>
+                <w:t xml:space="preserve">hal-05388987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable cementitious materials: exploring alkali-activated binders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of high-volume and low-volume replacement of crushed glass fine aggregate on the fresh, mechanical, and durability properties of alkali-activated mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel El Ddine Kerdal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sk Abdul Kaium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Mahesh Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jcoma.22.00037⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 488, pp.142034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790389v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Behavior Analysis of Lightweight Concrete Reinforced by Metalized Plastic Waste Fibers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimising the Circular Economy for Construction and Demolition Waste Management in Europe: Best Practices, Innovations and Regulatory Avenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel Neji</w:t>
+                <w:t xml:space="preserve">Assia Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-NGvb4Z⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (8), pp.3586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17083586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790180v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of sodium carbonate alkali-activated slag concrete assessed by a performance-based approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Behavior Analysis of Lightweight Concrete Reinforced by Metalized Plastic Waste Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Samson</w:t>
+                <w:t xml:space="preserve">Maher Chakhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Patapy</w:t>
+                <w:t xml:space="preserve">Nawel Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cussigh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamel Neji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135873⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-NGvb4Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615220v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength Development and Environmental Impact of Waste-Glass-Based Cements Activated with Portland Cement, NaOH, Na-Silicate or Na-Carbonates at Ambient Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable cementitious materials: exploring alkali-activated binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Goufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel El Ddine Kerdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Lemesre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17205097⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177 (4), pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jcoma.22.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375776v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Sustainable Construction Materials from Inert Waste Mixtures Using the Mechanosynthesis Process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durability of sodium carbonate alkali-activated slag concrete assessed by a performance-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+                <w:t xml:space="preserve">Patrick Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17174301⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 423, pp.135873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04790069v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete made of 100% recycled materials - Feasibility study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strength Development and Environmental Impact of Waste-Glass-Based Cements Activated with Portland Cement, NaOH, Na-Silicate or Na-Carbonates at Ambient Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemesre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (20), pp.5097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17205097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03542123v1</w:t>
+                <w:t xml:space="preserve">hal-05375776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial-scale valorization of fine recycled aggregates in cement raw meal: Towards sustainable mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacef Tazi</w:t>
+                <w:t xml:space="preserve">Development of Sustainable Construction Materials from Inert Waste Mixtures Using the Mechanosynthesis Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Trauchessec</w:t>
+                <w:t xml:space="preserve">Othmane Bouchenafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Lecomte</w:t>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.132231⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (17), pp.4301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17174301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03975531v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the chemical activation of the natural pozzolan of beni-saf for the production of a new geopolymer cement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nouria Kaid</w:t>
+                <w:t xml:space="preserve">Concrete made of 100% recycled materials - Feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyka Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Eddine Kerdal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Priscillia Laniesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ngun Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algérie Equipement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.106199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790440v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation du verre dans les bétons, une alternative pour un recyclage massif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrial-scale valorization of fine recycled aggregates in cement raw meal: Towards sustainable mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Krour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Trauchessec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Idir</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recylage et valorisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 362, pp.132231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.132231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791157v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards achieving circularity in residential building materials: Potential stock, locks and opportunities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards the chemical activation of the natural pozzolan of beni-saf for the production of a new geopolymer cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Goufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Kerdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algérie Equipement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.66-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790488v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clays, Limestone and Biochar Affect the Bioavailability and Geochemical Fractions of Cadmium and Zinc from Zn-Smelter Polluted Soils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’utilisation du verre dans les bétons, une alternative pour un recyclage massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recylage et valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, pp.30-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su12208606⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04790693v1</w:t>
+                <w:t xml:space="preserve">hal-04791157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the durability of alkali-activated recycled glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards achieving circularity in residential building materials: Potential stock, locks and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Idir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pavoine</w:t>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 236, pp.117477. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, pp.124489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520113v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des caractéristiques physiques et mécaniques de bétons de granulats recyclés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Clays, Limestone and Biochar Affect the Bioavailability and Geochemical Fractions of Cadmium and Zinc from Zn-Smelter Polluted Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altaf Hussain Lahori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Mierzwa-Hersztek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erdona Demiraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Xuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.36.1.37⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.8606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12208606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790758v1</w:t>
+                <w:t xml:space="preserve">hal-04790693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete based on recycled aggregates – Recycling and environmental analysis: A case study of paris’ region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigations on the durability of alkali-activated recycled glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 157, pp.952 - 964. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.059⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 236, pp.117477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876606v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing economic actors and their possibilities for action in LCA using sensitivity analysis: Application to hemp-based insulation products for building applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse des caractéristiques physiques et mécaniques de bétons de granulats recyclés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Goufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel El Ddine Kerdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Abidelah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.069⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.150-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.36.1.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391748v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Environmental Process Modeling in a Life Cycle Context: A Case Study of Hemp Crop Production</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concrete based on recycled aggregates – Recycling and environmental analysis: A case study of paris’ region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (6), published online. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.952 - 964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jiec.12228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01199422v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the nature of reaction products in the differing behaviours of fine glass powders and coarse glass aggregates used in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introducing economic actors and their possibilities for action in LCA using sensitivity analysis: Application to hemp-based insulation products for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo M.G. van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9897-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (4), pp.3905-3916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01850813v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of metakaolin to stabilize sewage sludge ash and municipal solid waste incineration fly ash in cement-based materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sensitivity Analysis of Environmental Process Modeling in a Life Cycle Context: A Case Study of Hemp Crop Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), published online. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jiec.12228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.10.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02161356v1</w:t>
+                <w:t xml:space="preserve">hal-01199422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pozzolanic properties of fine and coarse color-mixed glass cullet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Use of metakaolin to stabilize sewage sludge ash and municipal solid waste incineration fly ash in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2010.09.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 243, pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04790813v1</w:t>
+                <w:t xml:space="preserve">hal-02161356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of inorganic polymer (geopolymer) mortars made of glass cullet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Role of the nature of reaction products in the differing behaviours of fine glass powders and coarse glass aggregates used in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poinot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1-2), pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9897-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-011-6107-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05388991v1</w:t>
+                <w:t xml:space="preserve">hal-01850813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential pozzolanicity of glass cullet fines and aggregates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Properties of inorganic polymer (geopolymer) mortars made of glass cullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (6), pp.2782-2797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-011-6107-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790953v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fine glass as ASR inhibitor in glass aggregate mortars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pozzolanic properties of fine and coarse color-mixed glass cullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.030⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2010.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983343v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on valoriser massivement le verre dans les bétons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Potential pozzolanicity of glass cullet fines and aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Verre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (5-6), pp.70-77</w:t>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791124v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Use of fine glass as ASR inhibitor in glass aggregate mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (7), pp.1309-1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on valoriser massivement le verre dans les bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (5-6), pp.70-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Use of waste glass in cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Recycling of Glass Fiber Reinforced Polymers from End-of-Life Wind Turbine Blades through a Novel Delamination Process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transitioning from coal fly ash to biomass ash in cement production: Technical, environmental, and regulatory challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyr Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacef Tazi</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pellerano Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulizac Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Renewable Energy Congress (IREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pr. Maher Chaabene, Feb 2025, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Conference on the Environmental and Technical Implications of Construction with Alternative Materials (WASCON 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955122v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of construction site sludge (Bentonitic) and concrete slurry in cementitious matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Physical and mechanical studies of alkali‑activated binders based on natural pozzolan and low clinker content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Goufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Construction Engineering (Civil24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Damas, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791265v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated waste glass – performance and carbon footprint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recycled concrete fines and waste glass as alternative raw materials for reactive belite clinker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyka Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louise Lemesre</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geotechnics, Civil Engineering and Structures (CIGOS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791277v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-carbonate activated waste glass-based cements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing Recycling of Glass Fiber Reinforced Polymers from End-of-Life Wind Turbine Blades through a Novel Delamination Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikha Imen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2023 - 16th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">The International Renewable Energy Congress (IREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. Maher Chaabene, Feb 2025, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785718v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of an ordinary geopolymer concrete within an ecodesign approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The impact of organic impurities on the mechanical properties of alkali‑activated glass-based binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falak Milki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Orcesi</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Symposium on Life-Cycle Civil Engineering (IALCCE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t>
+              <w:t xml:space="preserve">4th International Conference on Sustainable Building Materials (ICSBM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791632v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of the first road constrcuted in Tunisia including recycled aggregates: Focus on recycled aggregates from deconstructed concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Challenges of switching from coal fly ash to biomass ash in cement applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Yazoghli Marzouk</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulizac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Waste Management and Sustainable Landfilling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sardinia, Italy</w:t>
+              <w:t xml:space="preserve">EUROCOALASH 2025 – Coal Combustion Products for Decarbonation and Circular Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791360v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation du verre de recyclage dans les matériaux cimentaires et alcali-activés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards a transition from coal fly ash to biomass ash: issues, prospects and regulatory implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulizac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GeoME Conference – The Future of Geosciences, Environmental, and Civil Engineering: Smart, Digital, and Green</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881447v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling glass fibre coming from end-of-life wind turbine blades for potential application in civil engineering</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effet de l’activation alcaline d’une pâte à base de perlite et de ciment sur ses propriétés mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Goufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference On Recycling And Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd NSEM &amp; ESD 2025 – National Seminar on Eco‑Materials and Eco‑Structures Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Sciences et de la Technologie d’Oran – Mohamed Boudiaf (USTO‑MB), Dec 2025, Oran (Algérie), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791754v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between different recycling methods of glass fiber coming from end-of-life wind turbine blades</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers une diversification des liants et additions dans les bétons : enjeux et implications normatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Renewable Energy Congress (IREC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Conférence Nouveaux Matériaux et Durabilité (NoMaD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791681v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of activator on the strength, kinetic and environmental assessment of glass cullet powder-based alkali activated materials, LowC3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Advancing Recycling of Glass Fiber Reinforced Polymers from End‑of‑Life Wind Turbine Blades through a Novel Delamination Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Chikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Low Carbon Cement and Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Kentucky, United States</w:t>
+              <w:t xml:space="preserve">15th International Renewable Energy Congress (IREC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781133v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical activation of pastes based on natural pozzolan from Beni-Saf in Algeria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recycling of construction site sludge (Bentonitic) and concrete slurry in cementitious matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791766v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Perovskites in a Calcium Sulfo Aluminate Cement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contribution au développement d’un matériau cimentaire durable à base de la pouzzolane naturelle de Béni‑Saf chimiquement activée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Goufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAM 2019: 14th International Congress for Applied Mineralogy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st ICCEMI’24 – International Conference on Civil Engineering and Materials Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mustapha Stambouli, Dec 2024, Mascara, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436642v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bétons à base de granulats de démolition: revalorisation et analyse environnementale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Activated waste glass – performance and carbon footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Jondeau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemesre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoMaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978746v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining life cycle assessment and sensitivity analysis for eco-design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+                <w:t xml:space="preserve">Alkali-carbonate activated waste glass-based cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blotevogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachida Idir</w:t>
+                <w:t xml:space="preserve">Louise Lesmere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falak Milki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bacquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOTECHS’2013 : Les données pour l’agriculture et l’environnement – Du capteur à l’indicateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA, Oct 2013, Montoldre, France</w:t>
+              <w:t xml:space="preserve">ICCC 2023 - 16th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199456v1</w:t>
+                <w:t xml:space="preserve">hal-04785718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-oriented Life Cycle Assessment: example on hemp-based construction materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Formulation of an ordinary geopolymer concrete within an ecodesign approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Gabra Gilada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial Conference of the International Society for Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Industrial Ecology, Jun 2013, Ulsan, South Korea</w:t>
+              <w:t xml:space="preserve">Eighth International Symposium on Life-Cycle Civil Engineering (IALCCE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199448v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-oriented Life Cycle Assessment: case study of hemp based insulation products for buildings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment of the first road constrcuted in Tunisia including recycled aggregates: Focus on recycled aggregates from deconstructed concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Villey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Yazoghli Marzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th LCA case studies symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, Nov 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Waste Management and Sustainable Landfilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199461v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'utilisation du verre de recyclage dans les matériaux cimentaires et alcali-activés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemesre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bathyle Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Carles-Gibergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914437v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recycling glass fibre coming from end-of-life wind turbine blades for potential application in civil engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikha Imen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
+              <w:t xml:space="preserve">4th International Conference On Recycling And Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919893v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative study between different recycling methods of glass fiber coming from end-of-life wind turbine blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Chikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baklouti Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Renewable Energy Congress (IREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical activation of pastes based on natural pozzolan from Beni-Saf in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goufi Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaid Nouria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel El Ddine Kerdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of activator on the strength, kinetic and environmental assessment of glass cullet powder-based alkali activated materials, LowC3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lesmere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Low Carbon Cement and Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Kentucky, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of Perovskites in a Calcium Sulfo Aluminate Cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAM 2019: 14th International Congress for Applied Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belgorod, Russia. pp.339-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22974-0_82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bétons à base de granulats de démolition: revalorisation et analyse environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NoMaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Douai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining life cycle assessment and sensitivity analysis for eco-design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOTECHS’2013 : Les données pour l’agriculture et l’environnement – Du capteur à l’indicateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA, Oct 2013, Montoldre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action-oriented Life Cycle Assessment: example on hemp-based construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennial Conference of the International Society for Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Industrial Ecology, Jun 2013, Ulsan, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action-oriented Life Cycle Assessment: case study of hemp based insulation products for buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th LCA case studies symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, Nov 2013, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Schoors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Schoors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'évaluation environnementale des matériaux biosources utilisés dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Adrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOBAT Sciences &amp; Techniques 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanismes d'action des fines et des granulats de verre sur la réaction alcali-silice et la réaction pouzzolanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Toulouse, LMDC (France); Université de sherbrooke (Canada), 2026. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05624520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and improvement of the environmental impact of alternative materials for construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Engineering Sciences [physics]. Université de Toulouse - Toulouse III, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05624529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle analysis of recycled concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Braymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francois de Larrard, Horacio Colina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete Recycling, Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.489-711, 2019, 9781138724723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351052825-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du cycle de vie du béton Gbr, chapitre 30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Braymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le béton recyclé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.601-632, 2018, Les collections de l'Ifsttar, 978-2-85782-747-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6105,138 +7607,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des sédiments de dragage en génie civil: Analyse environnementale par la méthode de l'Analyse de Cycle de Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Idir</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoMaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6383,51 +7885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650373.2026.2649536" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Belizario-Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Hafez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anette Canul Polanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davolio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Reddy Kunati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03049-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192664" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacia Kirane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Melais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belmokretar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37005-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Abdul Kaium" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mahesh Shukla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17083586" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Goufi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Kaid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel El Ddine Kerdal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.22.00037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chakhari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Salem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Neji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-NGvb4Z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135873" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17205097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Hamzaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bouchenafa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17174301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyka Bun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ngun Bun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106199" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Kerdal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124489" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Hussain Lahori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mierzwa-Hersztek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdona Demiraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Xuan Bui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208606" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117477" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abidelah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.37" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876606v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9897-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E162316853EC2517C3C8A6634D0CD82883B1D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.09.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4KS9G2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cyr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6107-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMWP9RG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62PN4T4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3132" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955122v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikha Imen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Baklouti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Gabra Gilada" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Villey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jaouadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Yazoghli Marzouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathyle Hery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chikha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baklouti Samir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goufi Nourredine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaid Nouria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436642v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22974-0_82" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jondeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070749v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-39" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791221v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Beddaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.115051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemesre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650373.2026.2649536" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Belizario-Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Hafez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anette Canul Polanco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davolio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Reddy Kunati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03049-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Hamzaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kindinis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lamberet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15040594" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192664" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388987v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacia Kirane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Melais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Arabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belmokretar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37005-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Abdul Kaium" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sharma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Mahesh Shukla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17083586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chakhari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Salem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Neji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-NGvb4Z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Goufi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Kaid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel El Ddine Kerdal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.22.00037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135873" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375776v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17205097" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bouchenafa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17174301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyka Bun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ngun Bun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106199" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trauchessec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Kerdal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124489" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Hussain Lahori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Mierzwa-Hersztek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdona Demiraj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Xuan Bui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208606" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pavoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117477" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790758v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abidelah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.37" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.059" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391748v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M.G. van Der Werf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199422v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12228" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JNF9W2B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9897-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E162316853EC2517C3C8A6634D0CD82883B1D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cyr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6107-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMWP9RG8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.09.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4KS9G2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62PN4T4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791124v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173232v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3132" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyr Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellerano Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulizac Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dupuy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cyr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikha Imen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Baklouti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624515v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falak Milki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blotevogel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pellerano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulizac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624508v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chikha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624536v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lesmere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bacqui&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Gabra Gilada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791360v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Villey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jaouadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Yazoghli Marzouk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathyle Hery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baklouti Samir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goufi Nourredine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaid Nouria" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781133v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22974-0_82" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jondeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199456v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199461v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05624520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05624529v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-39" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791221v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985910v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>