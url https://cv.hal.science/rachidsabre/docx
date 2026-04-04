--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> rachid sabre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre objectif est de contribuer au développement des méthodes statistiques et estimations spectrales pour des signaux et images non stationnaires. Ces méthodes permettent de construire de nouveaux paramètres de texture et des nouvelles techniques de fusion d'images. Cette recherche est menée au sein du laboratoire LE2I.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et articles dans des périodiques à comité de lecture:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I.S.Wahuyni R. Sabre Wavelet Decomposition in Laplacian Pyramid for Image Fusion, accepted in International Journal of Signal</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Processing Systems (IJSPS，ISSN: 2315-4535), 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Aliasing free for evolutionary spectrum of non stationary processes. Journal of Physics D, 2013, 423, pp.1-9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H . Bediaf, L. Journaux, R. Sabre, F. Cointault. Roughness evaluation of vine leaf by image processing. SPPRA, Feb 2013, Innsbruck, Australia. International Conference Signal Processing, Pattern Recognition and Applications, pp.258-263. &amp;lt;hal-01077708&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Spectral density estimate for alpha-stable p-adic processes. Statistica , 2012, 72 (4), pp.432-448.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Missing Observations and Evolutionary Spectrum for Random Fields. International Journal of future Generation Communication and Networking, 2012, 5 (4), pp.55-64.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Evolutionary Spectrum for Random Fields and missing observations. International Confernce Image and Signal processing , Dec 2011, International Conference Image and signal processing 978, pp.209-216.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Tests and Asymptotic Normality for certain mixture of bivariate measure. Statistica , 2010, 70 (2), pp.116-136.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Rachdi, R. Sabre. Mixed-spectra analysis for stationary random fields. Statistical Methods and Applications, Springer Verlag (Germany), 2009, 18, pp.333-358. &amp;lt;hal-01077687&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Plan d’expériences, Méthode de Taguchi. Techniques de l'Ingenieur, Techniques de l'ingénieur, 2007, F1006 (3), pp.1-10.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Planification expérimentale en agroalimentaire. Techniques de l'Ingenieur, Techniques de l'ingénieur, 2006, F1005. (1), pp.1-17.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Azzaoui, L. Clavier, R. Sabre. Path delay model based on stable distribution for the 60GHz indoor channel. IEEE GLOBECOM, IEEE, 2003, pp.441-467. &amp;lt;hal-01077681&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Ecrits sur les processus aléatoires, Analyse spectrale des processus alpha stables. Hermes Science Publications. 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Aliasing free for stable random fields. The egyptian statistical journal, 2002, 6 (1), pp.53-75.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustapha Rachid, Rachid Sabre. Consistent estimates of the mode of the probability density function in nonparametric deconvolution problems. Statistics and Probability Letters, Elsevier, 2000, 47, pp.105-114.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Discrete estimation of spectral density for symmetric stable process. Statistica , 2000, 60 (3), pp.497-520.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Estimation of the constant measurement error of stable random field. The egyptian statistical journal, 1999, 43 (2), pp.117-128. &amp;lt;hal-01077674&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Frequency composition of traction and tillage forces on a mole plough. SOIL & TILLAGE RESEARCH, 1997, 44, pp.67-79. &amp;lt;hal-01077672&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Spectral density estimation for stationary stable random fields.. Applicationes Mathematicae, 1995, 32 (2), pp.107-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Estimation de la densité de la mesure spectrale mixte pour un processus symétrique stable strictement stationnaire . Comptes Rendus de l'Academie des Sciences. Serie 1, Mathematique, Elsevier, 1994, 319, pp.1307-1310. &amp;lt;hal-01077655&amp;gt;</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication suite à des conférences à comité de lecture :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R., Evolutionary Spectrum for Random Fields and missing observations, Image and signal processing 5th International Conference, ICISP, Springer, 978, (2012) 209-216.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R., Aliasing free for evolutionary spectrum of non stationary processes, International conference on science & Engineering in Mathematics, Chemistry & Physics, Springer, (2013) 105-113.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bediaf H, Journaux L., Sabre R., Cointault F., Roughness evaluation of vine leaf by image processing, The 10 IASTED International conference on Signal Processing, Pattern recognition and application. (SPPRA 2013), 797-798.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus des actes de communications et congrès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (1995) Estimation de la densité spectrale d'un processus symétrique stable. Compt. Rendu. SFdS, XXVIIe Journées de Statistique, 547- 550.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (1996) Estimation dans les champs aléatoires stables et le phénomène d'aliasing. C.R. SFdS,. XXVIIIe Journées de Statistique, 655 - 656</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (1997) Estimation de la densité de la partie continue d'une mesure mixte. C.R. SFdS, XXIXe Journées de Statistique, 692 - 693.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (1997) Analyse statistique des modèles de mélange. C.R.XVIII Rencontre Franco-Belge de Statisticiens, 20- 21 Novembre 1997, Louvain-La-Neuve (Belgique ) 81-83.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R (1998) Validation croisée et estimation de la densité spectrale d’un champ aléatoire stable. C.R. SFdS, XXXe Journées de Statistique, 498 - 500.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R, Safi S. Rachdi M, (1999) Estimation de la densité spectrale évolutive d’un processus symétrique stable. C.R.SFdS, XXXIe Journées de Statistique, 735 – 738.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachdi M, Sabre R. (2000) Convergence presque sûre du mode empirique multivarié dans les problèmes de déconvolution. C.R. SFdS, XXXIIe Journées de Statistique, 649-652.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R, Rachdi M. (2000) Estimation de la densité spectrale évolutive et les problèmes liés aux observations manquantes. C.R. SFdS, XXXIIe Journées de Statistique, 685-687.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (2002) Contribution aux estimations spectrales et leurs applications en agronomie. C.R.CIMASI, 5-6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachdi M., Sabre R. (2002) Bispectrum Estimation for continuous-time stationary processes from random sampling. C.R. IIe Journées Marocaines de Statistiques, 139-143.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Safi S, Sabre R. (2003) Estimation discrète de la densité spectrale évolutive et le phénomène d’aliasing. C.R. SFdS, XXXVe Journées de Statistique, 827-829.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azzaoui N., Sabre R,. (2003) Analyse spectrale des processus alpha stables périodiquement covariés. C.R. SFdS, XXXVe Journées de Statistique, 141-144.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali M. Sabre R. (2004) Estimation non paramétrique de la densité de probabilité dans certains systèmes dynamiques. C.R. SFdS, XXXVIe Journées de Statistique à Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali M. Sabre R. (2007) Déconvolution de densité d’une mesure mixte. C.R. SFdS, 39èmes Journées de Statistique à Angers du 11 au 15 juin 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (2008) Statistique et mesure mixte, application en agronomie. C.R. Congrès SMA à Rabat ,06-08 février 2008, pp. 200-201.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali M. Sabre R. (2008) Normalité asymptotique et tests pour des estimations de déconvolution d'une mesure mixte, Congrès conjoint de la Société Statistique du Canada et de la Société Française de Statistique, Ottawa Canada, juin 2008. </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ssc.ca/archive/2008/index</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_f.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (2009), Les processus stochastiques à variance infinie et leurs applications en agronomie. 4èm e colloque « Tendances des application Mathématiques », Kénitra Maroc, 6-8 mai, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-ibntofail.ac.ma/tamtam09/francais/index.php?do=static&amp;page=p1</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">38.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de thèses de doctorats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nom de l’étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date de soutenance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etablissement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.SAFI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estimations spectrales dans les processus non stationnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18 novembre 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroSup Dijon (ex-ENESAD)/Université de Bourgogne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. AZZAOUI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyses et estimations spectrales des processus alpha-stables non stationnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11 décembre 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroSup Dijon (ex-ENESAD)/Université de Bourgogne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. FILALI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estimations de déconvolution pour des processus stationnaires et mesure mixte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 novembre 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroSup Dijon (ex-ENESAD)/Université de Bourgogne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. LAOUAR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude du coefficient Lundberg pour les processus alpha stables et applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroSup/Université de Boumediene Alger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. BEDIAF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantification et modélisation par traitement d'images de la répartition des produits pulvérisés à l'échelle de la feuille …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance prévue en décembre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrosup/Université de Bourgogne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I.WAHYUNIi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méthode statistique pour la fusion d’images</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance prévue en décembre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrosup/Université de Bourgogne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses et mémoires:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (1989) Estimations de la densité spectrale d’un processus symétrique stable strictement stationnaire. DEA en statistiques, soutenue en 1989, Université de Rouen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (1993) Estimations non paramétriques dans les processus symétriques stables. Thèse de doctorat en statistiques, soutenue en juillet 1993, Université de Rouen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (2003) Contribution à l’analyse spectrale des processus et champs aléatoires ainsi que leurs Applications. Habilitation de diriger des recherches en sciences mathématiques à l’Université de Bourgogne, soutenue le 01 décembre 2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplacian pyramid and dempster-shafer with alpha stable distance in multi-focus image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri I. S. Wahyuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal &amp; Image Processing : An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/sipij.2025.16101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of Stable Distribution Application in Non Life İnsurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boukhetala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.146-155. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26794/2587-5671-2024-28-5-146-155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Estimate for Stable Signals with P-Adic Time and Optimal Selection of Smoothing Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal &amp; Image Processing : An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2/3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/sipij.2023.14301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants socio-économiques de l’adoption de la motorisation en zones cotonnières ivoiriennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seu Kambire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio Cyrinus Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouadio Bérenger Hermann Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale du chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.600-623. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8078044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasing-Free and Additive Error in Mixed Spectra for Stable Processes. Application: Sound of a Bird just captivated in stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.18-24. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijsps.10.4.18-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local distance and dempster-dhafer for multi-focus image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri I. S. Wahyuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal &amp; Image Processing : An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/sipij.2022.13103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Spectra for Stable Signals from Discrete Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal &amp; Image Processing : An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.21-44. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/sipij.2021.12502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Choice of the Smoothing Parameter for Alpha Stable Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.49-53. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijsps.8.2.49-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Estimation of Spectral Density for Alpha Stable Signals Observed with an Additive Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical, Computer, Energetic, Electronic and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3607870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Decomposition and Alpha Stable Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Wahyuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal &amp; Image Processing : An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/sipij.2020.11102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbour Local Variability for Multi-Focus Images Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri Wahyuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal &amp; Image Processing : An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/SIPIJ.2020.11603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed spectra estimation for stable P-adic random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijsps.7.2.60-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-focus image fusion using Laplacian Pyramid technique based on Alpha-Stable ﬁlter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri I. S. Wahyuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Research Progress in Applied Science &amp; Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha stable filter and distance for multifocus image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri I. S. Wahyuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijsps.7.2.66-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasing Free and Additive Error in Spectra for Alpha Stable Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.668-673. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3566339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Density Estimate for Stable Processes Observed with an Additive Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.8019-8022. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2018.12481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Additive Error in Mixed Spectra for Stable Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STATISTICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (2), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.1973-2201/7300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-validation method for bivariate measure with certain mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 710, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/710/1/012038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Decomposition in Laplacian Pyramid for Image Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri I. S. Wahyuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/ijsps.4.1.37-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of leaf surface roughness analysis methods by sensitivity to noise analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasing free for evolutionary spectrum of non stationary processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiam Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 423 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/423/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral density estimate for alpha-stable p-adic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (4), pp.432-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Observations and Evolutionary Spectrum for Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of future Generation Communication and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (4), pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests and Asymptotic Normality for certain mixture of bivariate measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (2), pp.116-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-spectra analysis for stationary random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Rachdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.333-358. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10260-008-0107-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d’expériences, Méthode de Taguchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, F1006 (3), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification expérimentale en agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, F1005. (1), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on alpha-stable distribution for the 60 GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Volume 3, pp.1638 - 1643 vol.3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasing free for stable random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The egyptian statistical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (1), pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete estimation of spectral density for symmetric stable process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 60 (3), pp.497-520. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.1973-2201/1152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent estimates of the mode of the probability density function in nonparametric deconvolution problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47, pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the constant measurement error of stable random field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The egyptian statistical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 43 (2), pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix optimal de la largeur de fenêtre spectrale pour un champ aléatoire à temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Rachdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (6), pp.569-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency composition of traction and tillage forces on a mole plough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral density estimation for stationary stable random fields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 32 (2), pp.107-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la densité de la mesure spectrale mixte pour un processus symétrique stable strictement stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.1307-1310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothing Parameter Selection and Alpha-Stable P-Adic Time Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Signal Image Processing and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vancouver, Canada. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2023.130902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Stable Random Fields and Additive Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Processing and Vision (SIGV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Dubai, United Arab Emirates. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2022.122201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dempster-Shafer and Alpha Stable Distance for Multi-Focus Image Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri Wahyuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Artificial Intelligence and Applications (AIAPP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada. pp.287-299, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2022.120923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine leaf roughness estimation by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA2013 Conference: "Sustainable agriculture through ICT innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Torino, Italy. pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bediaf Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IASTED International Conference Signal Processing, Pattern Recognition and Applications (SPPRA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Innsbruck, Austria. pp.258-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf surface roughness characterization by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IASTED International Conference on Signal Processing, Pattern Recognition and Applications~SPPRA 2013~</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Innsbruck, Austria. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/P.2013.798-070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring vine leaf roughness by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA-WCCA-CIGR Conference “Sustainable Agriculture through ICT Innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la texture de la feuille de vigne par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of disease on leaves by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA-WCCA-CIGR 2013 Conference “Sustainable Agriculture through ICT Innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Agriculture through ICT Innovation., Jun 2013, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Spectrum for Random Fields and missing observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confernce Image and Signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Agadir, Morocco. pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits sur les processus aléatoires, Analyse spectrale des processus alpha stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. 2012, 2746204657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> rachid sabre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre objectif est de contribuer au développement des méthodes statistiques et estimations spectrales pour des signaux et images non stationnaires. Ces méthodes permettent de construire de nouveaux paramètres de texture et des nouvelles techniques de fusion d'images. Cette recherche est menée au sein du laboratoire LE2I.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et articles dans des périodiques à comité de lecture:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I.S.Wahuyni R. Sabre Wavelet Decomposition in Laplacian Pyramid for Image Fusion, accepted in International Journal of Signal</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Processing Systems (IJSPS，ISSN: 2315-4535), 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Aliasing free for evolutionary spectrum of non stationary processes. Journal of Physics D, 2013, 423, pp.1-9.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H . Bediaf, L. Journaux, R. Sabre, F. Cointault. Roughness evaluation of vine leaf by image processing. SPPRA, Feb 2013, Innsbruck, Australia. International Conference Signal Processing, Pattern Recognition and Applications, pp.258-263. &amp;lt;hal-01077708&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Spectral density estimate for alpha-stable p-adic processes. Statistica , 2012, 72 (4), pp.432-448.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Missing Observations and Evolutionary Spectrum for Random Fields. International Journal of future Generation Communication and Networking, 2012, 5 (4), pp.55-64.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Evolutionary Spectrum for Random Fields and missing observations. International Confernce Image and Signal processing , Dec 2011, International Conference Image and signal processing 978, pp.209-216.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Tests and Asymptotic Normality for certain mixture of bivariate measure. Statistica , 2010, 70 (2), pp.116-136.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Rachdi, R. Sabre. Mixed-spectra analysis for stationary random fields. Statistical Methods and Applications, Springer Verlag (Germany), 2009, 18, pp.333-358. &amp;lt;hal-01077687&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Plan d’expériences, Méthode de Taguchi. Techniques de l'Ingenieur, Techniques de l'ingénieur, 2007, F1006 (3), pp.1-10.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Planification expérimentale en agroalimentaire. Techniques de l'Ingenieur, Techniques de l'ingénieur, 2006, F1005. (1), pp.1-17.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Azzaoui, L. Clavier, R. Sabre. Path delay model based on stable distribution for the 60GHz indoor channel. IEEE GLOBECOM, IEEE, 2003, pp.441-467. &amp;lt;hal-01077681&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Ecrits sur les processus aléatoires, Analyse spectrale des processus alpha stables. Hermes Science Publications. 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Aliasing free for stable random fields. The egyptian statistical journal, 2002, 6 (1), pp.53-75.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustapha Rachid, Rachid Sabre. Consistent estimates of the mode of the probability density function in nonparametric deconvolution problems. Statistics and Probability Letters, Elsevier, 2000, 47, pp.105-114.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Discrete estimation of spectral density for symmetric stable process. Statistica , 2000, 60 (3), pp.497-520.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Estimation of the constant measurement error of stable random field. The egyptian statistical journal, 1999, 43 (2), pp.117-128. &amp;lt;hal-01077674&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Frequency composition of traction and tillage forces on a mole plough. SOIL & TILLAGE RESEARCH, 1997, 44, pp.67-79. &amp;lt;hal-01077672&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Spectral density estimation for stationary stable random fields.. Applicationes Mathematicae, 1995, 32 (2), pp.107-133.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Sabre. Estimation de la densité de la mesure spectrale mixte pour un processus symétrique stable strictement stationnaire . Comptes Rendus de l'Academie des Sciences. Serie 1, Mathematique, Elsevier, 1994, 319, pp.1307-1310. &amp;lt;hal-01077655&amp;gt;</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication suite à des conférences à comité de lecture :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R., Evolutionary Spectrum for Random Fields and missing observations, Image and signal processing 5th International Conference, ICISP, Springer, 978, (2012) 209-216.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R., Aliasing free for evolutionary spectrum of non stationary processes, International conference on science & Engineering in Mathematics, Chemistry & Physics, Springer, (2013) 105-113.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bediaf H, Journaux L., Sabre R., Cointault F., Roughness evaluation of vine leaf by image processing, The 10 IASTED International conference on Signal Processing, Pattern recognition and application. (SPPRA 2013), 797-798.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus des actes de communications et congrès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (1995) Estimation de la densité spectrale d'un processus symétrique stable. Compt. Rendu. SFdS, XXVIIe Journées de Statistique, 547- 550.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (1996) Estimation dans les champs aléatoires stables et le phénomène d'aliasing. C.R. SFdS,. XXVIIIe Journées de Statistique, 655 - 656</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (1997) Estimation de la densité de la partie continue d'une mesure mixte. C.R. SFdS, XXIXe Journées de Statistique, 692 - 693.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (1997) Analyse statistique des modèles de mélange. C.R.XVIII Rencontre Franco-Belge de Statisticiens, 20- 21 Novembre 1997, Louvain-La-Neuve (Belgique ) 81-83.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R (1998) Validation croisée et estimation de la densité spectrale d’un champ aléatoire stable. C.R. SFdS, XXXe Journées de Statistique, 498 - 500.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R, Safi S. Rachdi M, (1999) Estimation de la densité spectrale évolutive d’un processus symétrique stable. C.R.SFdS, XXXIe Journées de Statistique, 735 – 738.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachdi M, Sabre R. (2000) Convergence presque sûre du mode empirique multivarié dans les problèmes de déconvolution. C.R. SFdS, XXXIIe Journées de Statistique, 649-652.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R, Rachdi M. (2000) Estimation de la densité spectrale évolutive et les problèmes liés aux observations manquantes. C.R. SFdS, XXXIIe Journées de Statistique, 685-687.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (2002) Contribution aux estimations spectrales et leurs applications en agronomie. C.R.CIMASI, 5-6.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachdi M., Sabre R. (2002) Bispectrum Estimation for continuous-time stationary processes from random sampling. C.R. IIe Journées Marocaines de Statistiques, 139-143.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Safi S, Sabre R. (2003) Estimation discrète de la densité spectrale évolutive et le phénomène d’aliasing. C.R. SFdS, XXXVe Journées de Statistique, 827-829.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azzaoui N., Sabre R,. (2003) Analyse spectrale des processus alpha stables périodiquement covariés. C.R. SFdS, XXXVe Journées de Statistique, 141-144.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali M. Sabre R. (2004) Estimation non paramétrique de la densité de probabilité dans certains systèmes dynamiques. C.R. SFdS, XXXVIe Journées de Statistique à Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali M. Sabre R. (2007) Déconvolution de densité d’une mesure mixte. C.R. SFdS, 39èmes Journées de Statistique à Angers du 11 au 15 juin 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (2008) Statistique et mesure mixte, application en agronomie. C.R. Congrès SMA à Rabat ,06-08 février 2008, pp. 200-201.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali M. Sabre R. (2008) Normalité asymptotique et tests pour des estimations de déconvolution d'une mesure mixte, Congrès conjoint de la Société Statistique du Canada et de la Société Française de Statistique, Ottawa Canada, juin 2008. </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ssc.ca/archive/2008/index</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_f.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (2009), Les processus stochastiques à variance infinie et leurs applications en agronomie. 4èm e colloque « Tendances des application Mathématiques », Kénitra Maroc, 6-8 mai, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-ibntofail.ac.ma/tamtam09/francais/index.php?do=static&amp;page=p1</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">38.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de thèses de doctorats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nom de l’étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date de soutenance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etablissement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.SAFI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estimations spectrales dans les processus non stationnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18 novembre 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroSup Dijon (ex-ENESAD)/Université de Bourgogne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. AZZAOUI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyses et estimations spectrales des processus alpha-stables non stationnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11 décembre 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroSup Dijon (ex-ENESAD)/Université de Bourgogne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. FILALI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estimations de déconvolution pour des processus stationnaires et mesure mixte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10 novembre 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroSup Dijon (ex-ENESAD)/Université de Bourgogne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. LAOUAR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude du coefficient Lundberg pour les processus alpha stables et applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroSup/Université de Boumediene Alger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. BEDIAF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantification et modélisation par traitement d'images de la répartition des produits pulvérisés à l'échelle de la feuille …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance prévue en décembre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrosup/Université de Bourgogne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I.WAHYUNIi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méthode statistique pour la fusion d’images</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance prévue en décembre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrosup/Université de Bourgogne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèses et mémoires:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (1989) Estimations de la densité spectrale d’un processus symétrique stable strictement stationnaire. DEA en statistiques, soutenue en 1989, Université de Rouen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (1993) Estimations non paramétriques dans les processus symétriques stables. Thèse de doctorat en statistiques, soutenue en juillet 1993, Université de Rouen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabre R. (2003) Contribution à l’analyse spectrale des processus et champs aléatoires ainsi que leurs Applications. Habilitation de diriger des recherches en sciences mathématiques à l’Université de Bourgogne, soutenue le 01 décembre 2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplacian pyramid and dempster-shafer with alpha stable distance in multi-focus image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri I. S. Wahyuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal &amp; Image Processing : An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/sipij.2025.16101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of Stable Distribution Application in Non Life İnsurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boukhetala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.146-155. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26794/2587-5671-2024-28-5-146-155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants socio-économiques de l’adoption de la motorisation en zones cotonnières ivoiriennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seu Kambire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio Cyrinus Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouadio Bérenger Hermann Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale du chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.600-623. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8078044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Estimate for Stable Signals with P-Adic Time and Optimal Selection of Smoothing Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal &amp; Image Processing : An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2/3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/sipij.2023.14301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasing-Free and Additive Error in Mixed Spectra for Stable Processes. Application: Sound of a Bird just captivated in stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.18-24. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijsps.10.4.18-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local distance and dempster-dhafer for multi-focus image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri I. S. Wahyuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal &amp; Image Processing : An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/sipij.2022.13103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Spectra for Stable Signals from Discrete Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal &amp; Image Processing : An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.21-44. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/sipij.2021.12502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbour Local Variability for Multi-Focus Images Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri Wahyuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal &amp; Image Processing : An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/SIPIJ.2020.11603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Decomposition and Alpha Stable Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Wahyuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal &amp; Image Processing : An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/sipij.2020.11102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Choice of the Smoothing Parameter for Alpha Stable Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.49-53. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijsps.8.2.49-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Estimation of Spectral Density for Alpha Stable Signals Observed with an Additive Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical, Computer, Energetic, Electronic and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3607870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed spectra estimation for stable P-adic random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijsps.7.2.60-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-focus image fusion using Laplacian Pyramid technique based on Alpha-Stable ﬁlter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri I. S. Wahyuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Research Progress in Applied Science &amp; Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha stable filter and distance for multifocus image fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri I. S. Wahyuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijsps.7.2.66-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasing Free and Additive Error in Spectra for Alpha Stable Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (10), pp.668-673. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3566339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Density Estimate for Stable Processes Observed with an Additive Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.8019-8022. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2018.12481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Additive Error in Mixed Spectra for Stable Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STATISTICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (2), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.1973-2201/7300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Decomposition in Laplacian Pyramid for Image Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri I. S. Wahyuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/ijsps.4.1.37-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-validation method for bivariate measure with certain mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 710, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/710/1/012038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of leaf surface roughness analysis methods by sensitivity to noise analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasing free for evolutionary spectrum of non stationary processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiam Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 423 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/423/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Observations and Evolutionary Spectrum for Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of future Generation Communication and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (4), pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral density estimate for alpha-stable p-adic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (4), pp.432-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests and Asymptotic Normality for certain mixture of bivariate measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (2), pp.116-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-spectra analysis for stationary random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Rachdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.333-358. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10260-008-0107-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan d’expériences, Méthode de Taguchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, F1006 (3), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification expérimentale en agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, F1005. (1), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on alpha-stable distribution for the 60 GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Volume 3, pp.1638 - 1643 vol.3. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasing free for stable random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The egyptian statistical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (1), pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent estimates of the mode of the probability density function in nonparametric deconvolution problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47, pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete estimation of spectral density for symmetric stable process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 60 (3), pp.497-520. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.1973-2201/1152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the constant measurement error of stable random field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The egyptian statistical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 43 (2), pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix optimal de la largeur de fenêtre spectrale pour un champ aléatoire à temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Rachdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (6), pp.569-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency composition of traction and tillage forces on a mole plough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral density estimation for stationary stable random fields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 32 (2), pp.107-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la densité de la mesure spectrale mixte pour un processus symétrique stable strictement stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.1307-1310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothing Parameter Selection and Alpha-Stable P-Adic Time Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Signal Image Processing and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vancouver, Canada. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2023.130902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Stable Random Fields and Additive Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Processing and Vision (SIGV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Dubai, United Arab Emirates. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2022.122201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dempster-Shafer and Alpha Stable Distance for Multi-Focus Image Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ias Sri Wahyuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Artificial Intelligence and Applications (AIAPP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada. pp.287-299, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2022.120923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IASTED International Conference on Signal Processing, Pattern Recognition and Applications~SPPRA 2013~</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Innsbruck, Austria. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/P.2013.798-070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring vine leaf roughness by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA-WCCA-CIGR Conference “Sustainable Agriculture through ICT Innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf surface roughness characterization by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference Precision Agriculture '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la texture de la feuille de vigne par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of disease on leaves by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA-WCCA-CIGR 2013 Conference “Sustainable Agriculture through ICT Innovation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Agriculture through ICT Innovation., Jun 2013, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness evaluation of vine leaf by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bediaf Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IASTED International Conference Signal Processing, Pattern Recognition and Applications (SPPRA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Innsbruck, Austria. pp.258-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine leaf roughness estimation by image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bediaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA2013 Conference: "Sustainable agriculture through ICT innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Torino, Italy. pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Spectrum for Random Fields and missing observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confernce Image and Signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Agadir, Morocco. pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits sur les processus aléatoires, Analyse spectrale des processus alpha stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. 2012, 2746204657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssc.ca/archive/2008/index" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-ibntofail.ac.ma/tamtam09/francais/index.php?do=static&amp;amp;page=p1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942574v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ias Sri I. S. Wahyuni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2025.16101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukhetala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26794/2587-5671-2024-28-5-146-155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2023.14301" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04331931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seu Kambire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bio Cyrinus Elegbede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio B&#233;renger Hermann Koffi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8078044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijsps.10.4.18-24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2022.13103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2021.12502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijsps.8.2.49-53" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3607870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ias Wahyuni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2020.11102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ias Sri Wahyuni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/SIPIJ.2020.11603" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijsps.7.2.60-65" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijsps.7.2.66-72" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3566339" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2018.12481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1973-2201/7300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/710/1/012038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/ijsps.4.1.37-44" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bediaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.04.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BL91NL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiam Safi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/423/1/012014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-008-0107-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KM19VF3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258515" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1973-2201/1152" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077661v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2023.130902" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04038612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2022.122201" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04038620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2022.120923" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bediaf Houda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-070" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077704v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssc.ca/archive/2008/index" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-ibntofail.ac.ma/tamtam09/francais/index.php?do=static&amp;amp;page=p1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942574v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ias Sri I. S. Wahyuni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2025.16101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukhetala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26794/2587-5671-2024-28-5-146-155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04331931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seu Kambire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bio Cyrinus Elegbede" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio B&#233;renger Hermann Koffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8078044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2023.14301" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijsps.10.4.18-24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2022.13103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2021.12502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ias Sri Wahyuni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/SIPIJ.2020.11603" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ias Wahyuni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/sipij.2020.11102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijsps.8.2.49-53" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3607870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijsps.7.2.60-65" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijsps.7.2.66-72" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3566339" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2018.12481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1973-2201/7300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/ijsps.4.1.37-44" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/710/1/012038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bediaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.04.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BL91NL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiam Safi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/423/1/012014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-008-0107-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KM19VF3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258515" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1973-2201/1152" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077661v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2023.130902" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04038612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2022.122201" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04038620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2022.120923" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2013.798-070" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bediaf Houda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077704v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>