--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -126,1147 +126,1147 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water erosion on the fate of soil organic carbon in a mediterranean cultivated catchment</w:t>
+                <w:t xml:space="preserve">Erosion physique au sein de la Zone Critique : calibration d’enregistrement sédimentaire avec des données d’observation in-situ (Kamech, OZCAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissal Khairallah</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haithem Bahri</w:t>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Raclot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">19. Congrès Français de Sédimentologie (ASF2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823099v1</w:t>
+                <w:t xml:space="preserve">hal-04841038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the factors driving the spatial distribution and activity of gully network in a mediterranean semi-arid catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion physique au sein de la Zone Critique : calibration d’enregistrement sédimentaire avec de données d’observation in-situ (Kamech, OZCAR).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Rebaï</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">19. Congrès Français de Sédimentologie (ASF2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824244v1</w:t>
+                <w:t xml:space="preserve">hal-05168109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of organic carbon lateral exports in a mediterranean cultivated catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Organic carbon stocks and exports in a Mediterranean cultivated catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Hamdi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04824248v1</w:t>
+              <w:t xml:space="preserve">AGIC 2023, Geoscience innovation for resource management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a Mediterranean cultivated landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sols associés aux infrastructures du paysage. Exemple des ravines en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azaiez Hajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Gabtni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Hamdi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04824296v1</w:t>
+              <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a mediterranean cultivated catchment (kamech, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion physique au sein de la Zone Critique : calibration d’enregistrement sédimentaire avec des données d’observation in-situ (Kamech, OZCAR)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of water erosion on the fate of soil organic carbon in a mediterranean cultivated catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Khairallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congrès Français de Sédimentologie (ASF2024)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04841038v1</w:t>
+              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Firenze, Italy. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion physique au sein de la Zone Critique : calibration d’enregistrement sédimentaire avec de données d’observation in-situ (Kamech, OZCAR).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification of the factors driving the spatial distribution and activity of gully network in a mediterranean semi-arid catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Rebaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congrès Français de Sédimentologie (ASF2024)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05168109v1</w:t>
+              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tunis, Tunisia. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic carbon stocks and exports in a Mediterranean cultivated catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantification of organic carbon lateral exports in a mediterranean cultivated catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Khairallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGIC 2023, Geoscience innovation for resource management</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04849852v1</w:t>
+              <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tunis, Tunisia. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols associés aux infrastructures du paysage. Exemple des ravines en Tunisie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a Mediterranean cultivated landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Hamdi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées d'Etude des Sols (JES 2023)</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-04849825v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1440,51 +1440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Lachaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Gabtni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1544,90 +1544,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
@@ -1755,51 +1755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="140CA5DF"/>
+    <w:nsid w:val="F181A55B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1986,51 +1986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/radhouane-hamdi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2333-0805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823099v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Khairallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Hamdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Reba&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Molard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Hajer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Chaabane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601234.2024.2375905" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Ouhichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-022-10318-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/radhouane-hamdi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2333-0805" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841038v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Hamdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Molard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Khairallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Hajer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gabtni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Reba&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Chaabane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601234.2024.2375905" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Ouhichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-022-10318-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>