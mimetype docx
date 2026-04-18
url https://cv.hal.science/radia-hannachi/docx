--- v0 (2026-03-27)
+++ v1 (2026-04-18)
@@ -761,234 +761,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pays et nation dans un corpus de presse en 2007 et 2009. Étude en linguistique de corpus en vue de l'élaboration de dictionnaires spécialisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiation à la linguistique de corpus en classe de Français Langue Etrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.141-159</w:t>
+              <w:t xml:space="preserve">Texte et corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054344v1</w:t>
+                <w:t xml:space="preserve">hal-01054357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation à la linguistique de corpus en classe de Français Langue Etrangère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pays et nation dans un corpus de presse en 2007 et 2009. Étude en linguistique de corpus en vue de l'élaboration de dictionnaires spécialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Kawecki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radia Hannachi</w:t>
+                <w:t xml:space="preserve">Delphine Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texte et corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.1-9</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.141-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054357v1</w:t>
+                <w:t xml:space="preserve">hal-01054344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique de corpus et didactique du F.L.E. Une exploitation du corpus IntUne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.145-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1007,217 +1007,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to learn languages with ICT – but how?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Self-directed Learning into the Training Curriculum of Primary School Teachers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boulton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALL-EJ on line</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (2), no page</w:t>
+              <w:t xml:space="preserve">US-China Education Review,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273307v1</w:t>
+                <w:t xml:space="preserve">hal-02384778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Self-directed Learning into the Training Curriculum of Primary School Teachers in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning to learn languages with ICT – but how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Azzam-Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pereiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US-China Education Review,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">CALL-EJ on line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (2), no page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384778v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autoformation : une solution pour optimiser la formation en langue vivante des professeurs des écoles</w:t>
               </w:r>
@@ -1436,151 +1436,125 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Collaborative Writing through NLP: A Case Study on Monomodal Text Co-construction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">For Human and Automated Evaluation: Approaches to Writing Education with Generative Artificial Intelligence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Interactive Collaborative Learning (ICL 2025) and 54th IGIP International Conference on Engineering Pedagogy (IGIP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Engineering Pedagogy (IGIP) and Budapest University of Technology and Economics (BME), Oct 2025, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">EUROCALL 2025, European Association for Computer-Assisted Language Learning.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Milan, Aug 2025, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360966v1</w:t>
+                <w:t xml:space="preserve">hal-05220350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’interaction autonome à l’usage guidé de l’intelligence artificielle générative dans l’enseignement supérieur : impact sur l’écriture narrative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1596,139 +1570,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ᵉ congrès de l’APLIUT, Les intelligences artificielles dans l’enseignement / apprentissage des langues étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Colmar, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie générative et utopies numériques : expérimentation pédagogique entre IA et création littéraire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Collaborative Writing through NLP: A Case Study on Monomodal Text Co-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF, Les utopies francophones en tous genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Interactive Collaborative Learning (ICL 2025) and 54th IGIP International Conference on Engineering Pedagogy (IGIP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Engineering Pedagogy (IGIP) and Budapest University of Technology and Economics (BME), Oct 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220345v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation des langues de spécialité : un dispositif de transposition multimodale assistée par l’IA générative.</w:t>
               </w:r>
@@ -1790,109 +1790,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For Human and Automated Evaluation: Approaches to Writing Education with Generative Artificial Intelligence.</w:t>
+                <w:t xml:space="preserve">Poésie générative et utopies numériques : expérimentation pédagogique entre IA et création littéraire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2025, European Association for Computer-Assisted Language Learning.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Milan, Aug 2025, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF, Les utopies francophones en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220350v1</w:t>
+                <w:t xml:space="preserve">hal-05220345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Automatic Translation to Voice/Image Rendering of Idiomatic Expressions with Artificial Intelligence</w:t>
               </w:r>
@@ -2118,636 +2118,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active learning of grammar through multimodal digital tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araújo Sylvia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linguistics Beyond and Within 2022- Modular interfaces and Extra-Systemic Pressures in Linguistic analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Applied Linguistics, the Department of Theoretical Linguistics, the Department of Celtic Studies, and the Department of Contrastive English-Polish Studies., Oct 2022, Lublin, Poland. pp.364-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828409v1</w:t>
+                <w:t xml:space="preserve">hal-04932990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Stavanger, France. pp.364-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828451v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sanjuan²</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.2792-2804</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828491v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active learning of grammar through multimodal digital tools.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistics Beyond and Within 2022- Modular interfaces and Extra-Systemic Pressures in Linguistic analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932990v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
+              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168659v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science communication: from documentary research to infographic via mind mapping.</w:t>
               </w:r>
@@ -3124,109 +3124,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une écriture universitaire à l'ère du numérique</w:t>
+                <w:t xml:space="preserve">« De l’écriture individuelle à l’écriture collaborative en contexte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Araújo Sylvia</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araujo, Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque international le RIFEFF (Le Réseau international francophone des établissements de formation de formateurs), Impact des recherches sur les pratiques et les politiques éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Cergy-Pontoise, Jul 2018, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">7e colloque international sur la didactique des langues secondes CIDLS7 : Apprentissage et enseignement des langues dans une société (inter) connectée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933956v1</w:t>
+                <w:t xml:space="preserve">hal-02384880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique comme catalyseur de nouvelles pratiques d'écriture</w:t>
               </w:r>
@@ -3288,109 +3288,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De l’écriture individuelle à l’écriture collaborative en contexte numérique</w:t>
+                <w:t xml:space="preserve">Pour une écriture universitaire à l'ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Araujo, Sylvia</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque international sur la didactique des langues secondes CIDLS7 : Apprentissage et enseignement des langues dans une société (inter) connectée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">7ème colloque international le RIFEFF (Le Réseau international francophone des établissements de formation de formateurs), Impact des recherches sur les pratiques et les politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Cergy-Pontoise, Jul 2018, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384880v1</w:t>
+                <w:t xml:space="preserve">hal-04933956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twitter and the construction of the identities of Muslim women in the USA and France</w:t>
               </w:r>
@@ -3452,191 +3452,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Networking, Globalisation and Practises of Identity and Seflhood: Being a Muslim in the Unites States</w:t>
+                <w:t xml:space="preserve">Pour une lecture/écriture numérique multimodale: retour d'expérience en contexte universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saki</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araujo, Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international conference on Language, Linguistics and Translation, connecting the cots in a Globalized World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Oman, Oman</w:t>
+              <w:t xml:space="preserve">XXIVe Congrès Ranaclès, Université Paris-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384905v1</w:t>
+                <w:t xml:space="preserve">hal-02384898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une lecture/écriture numérique multimodale: retour d'expérience en contexte universitaire</w:t>
+                <w:t xml:space="preserve">Social Networking, Globalisation and Practises of Identity and Seflhood: Being a Muslim in the Unites States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Araujo, Sylvia</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Congrès Ranaclès, Université Paris-Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris-Sorbonne, France</w:t>
+              <w:t xml:space="preserve">3rd international conference on Language, Linguistics and Translation, connecting the cots in a Globalized World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Oman, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384898v1</w:t>
+                <w:t xml:space="preserve">hal-02384905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action Oriented Approach to Pedagogical Strategy in French Classrooms</w:t>
               </w:r>
@@ -3717,51 +3717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing a regional language using text searching software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Kawecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Languages, Linguistics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sabah, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3799,51 +3799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing cultures using test searching software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Kawecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Education &amp; New Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelone, Spain. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3881,51 +3881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Corpus Linguistics to the French class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Kawecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on corpus Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3963,51 +3963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Breton Culture Using the IntUne Corpus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Kawecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth CLS International Conference CLaSIC 2012, Culture in Foreign Language Learning: Framing and Reframing the Issue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4114,51 +4114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique de corpus et didactique du FLE. Une exploitation du corpus IntUne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque jeunes chercheurs PRAXILING « CORPUS, DONNÉES, MODÈLES : APPROCHES QUALITATIVES ET QUANTITATIVES »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4636,563 +4636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEF Workshop JOKER: Automatic Wordplay and Humour Translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Overview of JOKER@CLEF 2022: Automatic Wordplay and Humour Translation Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlane Puchalski</w:t>
+                <w:t xml:space="preserve">Fabio Regattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Regattin</w:t>
+                <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Mathurin</w:t>
+                <w:t xml:space="preserve">Claudine Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13186, Springer International Publishing, pp.355-363, 2022, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13390, Springer International Publishing, pp.447-469, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637773v1</w:t>
+                <w:t xml:space="preserve">hal-04196754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">CLEF Workshop JOKER: Automatic Wordplay and Humour Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Puchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Regattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13186, Springer International Publishing, pp.364-373, 2022, Lecture Notes in Computer Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
+              <w:t xml:space="preserve">, 13186, Springer International Publishing, pp.355-363, 2022, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933968v1</w:t>
+                <w:t xml:space="preserve">hal-03637773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t>
+              <w:t xml:space="preserve">Advances in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13186, Springer International Publishing, pp.364-373, 2022, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196803v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of JOKER@CLEF 2022: Automatic Wordplay and Humour Translation Workshop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudine Borg</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric SanJuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13390, Springer International Publishing, pp.447-469, 2022, Lecture Notes in Computer Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_27⟩</w:t>
+              <w:t xml:space="preserve">, 13390, Springer International Publishing, pp.470-494, 2022, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196754v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5575,402 +5575,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 JOKER Task 3: Pun Translation from English into French.</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Corre</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934027v1</w:t>
+                <w:t xml:space="preserve">hal-04934038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts.</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 JOKER Task 3: Pun Translation from English into French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Conference and Labs of the Evaluation Forum, Bologna</w:t>
+              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934056v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts.</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Bologna</w:t>
+              <w:t xml:space="preserve">- Conference and Labs of the Evaluation Forum, Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934038v1</w:t>
+                <w:t xml:space="preserve">hal-04934056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une démarche de communication multimodale de données scientifiques : de la recherche documentaire à l’infographie via le mind mapping</w:t>
               </w:r>
@@ -6121,51 +6121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA884E88"/>
+    <w:nsid w:val="93653CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6352,51 +6352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/radia-hannachi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9923-7221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097527378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199995020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139563378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara&#250;jo Sylvia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w6gb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04313506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo, Sylvia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04313544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Louren&#231;o-Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giuliani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Kawecki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Azzam-Hannachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawecki, R&#233;gis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384849v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Miller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Puchalski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mathurin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_45" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric SanJuan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Borg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_27" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;croart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Djiecheu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathurin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Corre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/radia-hannachi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9923-7221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097527378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199995020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139563378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara&#250;jo Sylvia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w6gb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04313506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo, Sylvia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04313544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Louren&#231;o-Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Kawecki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giuliani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Azzam-Hannachi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_46" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawecki, R&#233;gis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384849v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Miller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Borg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_27" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Puchalski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mathurin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_45" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric SanJuan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;croart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Djiecheu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathurin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Corre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>