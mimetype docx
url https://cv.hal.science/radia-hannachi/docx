--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -761,234 +761,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation à la linguistique de corpus en classe de Français Langue Etrangère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pays et nation dans un corpus de presse en 2007 et 2009. Étude en linguistique de corpus en vue de l'élaboration de dictionnaires spécialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Kawecki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radia Hannachi</w:t>
+                <w:t xml:space="preserve">Delphine Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texte et corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.1-9</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.141-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054357v1</w:t>
+                <w:t xml:space="preserve">hal-01054344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pays et nation dans un corpus de presse en 2007 et 2009. Étude en linguistique de corpus en vue de l'élaboration de dictionnaires spécialisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiation à la linguistique de corpus en classe de Français Langue Etrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.141-159</w:t>
+              <w:t xml:space="preserve">Texte et corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054344v1</w:t>
+                <w:t xml:space="preserve">hal-01054357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique de corpus et didactique du F.L.E. Une exploitation du corpus IntUne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.145-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1007,217 +1007,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Self-directed Learning into the Training Curriculum of Primary School Teachers in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning to learn languages with ICT – but how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Azzam-Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pereiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US-China Education Review,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">CALL-EJ on line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (2), no page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384778v1</w:t>
+                <w:t xml:space="preserve">hal-00273307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to learn languages with ICT – but how?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Self-directed Learning into the Training Curriculum of Primary School Teachers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boulton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALL-EJ on line</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (2), no page</w:t>
+              <w:t xml:space="preserve">US-China Education Review,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273307v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autoformation : une solution pour optimiser la formation en langue vivante des professeurs des écoles</w:t>
               </w:r>
@@ -1436,125 +1436,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For Human and Automated Evaluation: Approaches to Writing Education with Generative Artificial Intelligence.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Collaborative Writing through NLP: A Case Study on Monomodal Text Co-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2025, European Association for Computer-Assisted Language Learning.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Milan, Aug 2025, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">28th International Conference on Interactive Collaborative Learning (ICL 2025) and 54th IGIP International Conference on Engineering Pedagogy (IGIP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Engineering Pedagogy (IGIP) and Budapest University of Technology and Economics (BME), Oct 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220350v1</w:t>
+                <w:t xml:space="preserve">hal-05360966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’interaction autonome à l’usage guidé de l’intelligence artificielle générative dans l’enseignement supérieur : impact sur l’écriture narrative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1570,165 +1596,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ᵉ congrès de l’APLIUT, Les intelligences artificielles dans l’enseignement / apprentissage des langues étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Colmar, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Collaborative Writing through NLP: A Case Study on Monomodal Text Co-construction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poésie générative et utopies numériques : expérimentation pédagogique entre IA et création littéraire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Interactive Collaborative Learning (ICL 2025) and 54th IGIP International Conference on Engineering Pedagogy (IGIP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Engineering Pedagogy (IGIP) and Budapest University of Technology and Economics (BME), Oct 2025, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF, Les utopies francophones en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360966v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation des langues de spécialité : un dispositif de transposition multimodale assistée par l’IA générative.</w:t>
               </w:r>
@@ -1790,109 +1790,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie générative et utopies numériques : expérimentation pédagogique entre IA et création littéraire.</w:t>
+                <w:t xml:space="preserve">For Human and Automated Evaluation: Approaches to Writing Education with Generative Artificial Intelligence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF, Les utopies francophones en tous genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">EUROCALL 2025, European Association for Computer-Assisted Language Learning.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Milan, Aug 2025, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220345v1</w:t>
+                <w:t xml:space="preserve">hal-05220350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Automatic Translation to Voice/Image Rendering of Idiomatic Expressions with Artificial Intelligence</w:t>
               </w:r>
@@ -2118,636 +2118,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active learning of grammar through multimodal digital tools.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistics Beyond and Within 2022- Modular interfaces and Extra-Systemic Pressures in Linguistic analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.2792-2804</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932990v1</w:t>
+                <w:t xml:space="preserve">hal-03828409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Ermakova</w:t>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168659v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Ermakova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828409v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Ermakova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Stavanger, France. pp.364-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828451v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active learning of grammar through multimodal digital tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araújo Sylvia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linguistics Beyond and Within 2022- Modular interfaces and Extra-Systemic Pressures in Linguistic analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Applied Linguistics, the Department of Theoretical Linguistics, the Department of Celtic Studies, and the Department of Contrastive English-Polish Studies., Oct 2022, Lublin, Poland. pp.364-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03828491v1</w:t>
+                <w:t xml:space="preserve">hal-04932990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science communication: from documentary research to infographic via mind mapping.</w:t>
               </w:r>
@@ -2960,437 +2960,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative multimodal analysis of social mobilisation on twitter: a case study of #metoo, #balancetonporc, #masaketch</w:t>
+                <w:t xml:space="preserve">Pour une écriture universitaire à l’ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saki</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araujo, Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A-MODE International Conference, Approaches to Multimodal Digital Environments: from theories to practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">27ème RAssemblement NAtional des Centres de Langues de l’Enseignement Supérieur (RANACLES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384875v1</w:t>
+                <w:t xml:space="preserve">hal-02384865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une écriture universitaire à l’ère du numérique</w:t>
+                <w:t xml:space="preserve">A comparative multimodal analysis of social mobilisation on twitter: a case study of #metoo, #balancetonporc, #masaketch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Araujo, Sylvia</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème RAssemblement NAtional des Centres de Langues de l’Enseignement Supérieur (RANACLES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Aix-Marseille, France</w:t>
+              <w:t xml:space="preserve">A-MODE International Conference, Approaches to Multimodal Digital Environments: from theories to practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384865v1</w:t>
+                <w:t xml:space="preserve">hal-02384875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De l’écriture individuelle à l’écriture collaborative en contexte numérique</w:t>
+                <w:t xml:space="preserve">Pour une écriture universitaire à l'ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Araujo, Sylvia</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque international sur la didactique des langues secondes CIDLS7 : Apprentissage et enseignement des langues dans une société (inter) connectée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">7ème colloque international le RIFEFF (Le Réseau international francophone des établissements de formation de formateurs), Impact des recherches sur les pratiques et les politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Cergy-Pontoise, Jul 2018, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384880v1</w:t>
+                <w:t xml:space="preserve">hal-04933956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique comme catalyseur de nouvelles pratiques d'écriture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« De l’écriture individuelle à l’écriture collaborative en contexte numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araujo, Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université Saison_2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7e colloque international sur la didactique des langues secondes CIDLS7 : Apprentissage et enseignement des langues dans une société (inter) connectée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935184v1</w:t>
+                <w:t xml:space="preserve">hal-02384880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une écriture universitaire à l'ère du numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le numérique comme catalyseur de nouvelles pratiques d'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque international le RIFEFF (Le Réseau international francophone des établissements de formation de formateurs), Impact des recherches sur les pratiques et les politiques éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Cergy-Pontoise, Jul 2018, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université Saison_2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933956v1</w:t>
+                <w:t xml:space="preserve">hal-01935184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twitter and the construction of the identities of Muslim women in the USA and France</w:t>
               </w:r>
@@ -3717,51 +3717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing a regional language using text searching software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Kawecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Languages, Linguistics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sabah, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3799,51 +3799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing cultures using test searching software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Kawecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Education &amp; New Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelone, Spain. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3881,51 +3881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Corpus Linguistics to the French class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Kawecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on corpus Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3963,51 +3963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Breton Culture Using the IntUne Corpus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Kawecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth CLS International Conference CLaSIC 2012, Culture in Foreign Language Learning: Framing and Reframing the Issue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4114,51 +4114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique de corpus et didactique du FLE. Une exploitation du corpus IntUne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque jeunes chercheurs PRAXILING « CORPUS, DONNÉES, MODÈLES : APPROCHES QUALITATIVES ET QUANTITATIVES »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4384,912 +4384,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Self-directed Learning into the Training Curriculum of Primary School Teachers in France</w:t>
+                <w:t xml:space="preserve">L’autoformation : une alternative dans la formation en langue vivante des professeurs des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference in Teaching and Learning in Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Beijing, Jul 2005, Beijing, China</w:t>
+              <w:t xml:space="preserve">Symposium international Théorie et pratique de la formation en langues étrangères appliquées, pp. 1-22.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ankara, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933107v1</w:t>
+                <w:t xml:space="preserve">hal-02384849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autoformation : une alternative dans la formation en langue vivante des professeurs des écoles</w:t>
+                <w:t xml:space="preserve">Integrating Self-directed Learning into the Training Curriculum of Primary School Teachers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international Théorie et pratique de la formation en langues étrangères appliquées, pp. 1-22.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Ankara, Turquie</w:t>
+              <w:t xml:space="preserve">4th International Conference in Teaching and Learning in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Beijing, Jul 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384849v1</w:t>
+                <w:t xml:space="preserve">hal-04933107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA Générative : une Avancée Majeure pour L’Apprentissage des Langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Araújo Sylvia</w:t>
+                <w:t xml:space="preserve">Assessing Collaborative Writing Through NLP: A Case Study on Monomodal Text Co-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael E. Auer, Peter Toth. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formación superior e investigación en L2/LE: Contribuciones desde el área del ELE en la UMinho</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation via Collaborative Learning in Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 1, Springer; Springer Nature Switzerland; Springer Nature Switzerland, pp.416-427, 2026, Lecture Notes in Networks and Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-18888-5_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895971v1</w:t>
+                <w:t xml:space="preserve">hal-05611742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of JOKER@CLEF 2022: Automatic Wordplay and Humour Translation Workshop</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’IA Générative : une Avancée Majeure pour L’Apprentissage des Langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araújo Sylvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formación superior e investigación en L2/LE: Contribuciones desde el área del ELE en la UMinho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196754v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEF Workshop JOKER: Automatic Wordplay and Humour Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Ermakova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Élise Mathurin</w:t>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13186, Springer International Publishing, pp.355-363, 2022, Lecture Notes in Computer Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_45⟩</w:t>
+              <w:t xml:space="preserve">, 13186, Springer International Publishing, pp.364-373, 2022, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637773v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">CLEF Workshop JOKER: Automatic Wordplay and Humour Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Puchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Regattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13186, Springer International Publishing, pp.364-373, 2022, Lecture Notes in Computer Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
+              <w:t xml:space="preserve">, 13186, Springer International Publishing, pp.355-363, 2022, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933968v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric SanJuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Ermakova</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13390, Springer International Publishing, pp.470-494, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of JOKER@CLEF 2022: Automatic Wordplay and Humour Translation Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Regattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13390, Springer International Publishing, pp.447-469, 2022, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'enseignement des langues vivantes à l'école primaire en France : formation et représentations des enseignants du premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Nancy 2, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005NAN21032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5299,265 +5420,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TechLING'25 Conference Presentations | Thursday October 2, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Di Pardo Léon-Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lécroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Boulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TechLING'25 Conference Presentations | Friday October 3, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Di Pardo Léon-Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piccardo Enrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Djiecheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5567,426 +5688,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts.</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 JOKER Task 3: Pun Translation from English into French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Bologna</w:t>
+              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934038v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 JOKER Task 3: Pun Translation from English into French.</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Ermakova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Corre</w:t>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum</w:t>
+              <w:t xml:space="preserve">- Conference and Labs of the Evaluation Forum, Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934027v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts.</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Ermakova</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Conference and Labs of the Evaluation Forum, Bologna</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934056v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une démarche de communication multimodale de données scientifiques : de la recherche documentaire à l’infographie via le mind mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araujo, Sylvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5995,65 +6116,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.64-74, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6121,51 +6242,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93653CD8"/>
+    <w:nsid w:val="80E42FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6352,51 +6473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/radia-hannachi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9923-7221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097527378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199995020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139563378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara&#250;jo Sylvia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w6gb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04313506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo, Sylvia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04313544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Louren&#231;o-Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Kawecki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giuliani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Azzam-Hannachi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_46" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawecki, R&#233;gis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384849v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Miller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Borg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_27" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Puchalski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mathurin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_45" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric SanJuan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;croart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Djiecheu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathurin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Corre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/radia-hannachi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9923-7221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097527378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199995020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139563378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara&#250;jo Sylvia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w6gb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04313506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo, Sylvia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04313544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Louren&#231;o-Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giuliani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Kawecki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Azzam-Hannachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_46" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawecki, R&#233;gis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Araujo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-18888-5_40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Miller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Puchalski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mathurin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_45" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric SanJuan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196754v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Borg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_27" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;croart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438696v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Djiecheu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathurin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Corre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>