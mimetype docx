--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -761,234 +761,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pays et nation dans un corpus de presse en 2007 et 2009. Étude en linguistique de corpus en vue de l'élaboration de dictionnaires spécialisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiation à la linguistique de corpus en classe de Français Langue Etrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.141-159</w:t>
+              <w:t xml:space="preserve">Texte et corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054344v1</w:t>
+                <w:t xml:space="preserve">hal-01054357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation à la linguistique de corpus en classe de Français Langue Etrangère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pays et nation dans un corpus de presse en 2007 et 2009. Étude en linguistique de corpus en vue de l'élaboration de dictionnaires spécialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Kawecki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radia Hannachi</w:t>
+                <w:t xml:space="preserve">Delphine Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texte et corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.1-9</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.141-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054357v1</w:t>
+                <w:t xml:space="preserve">hal-01054344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique de corpus et didactique du F.L.E. Une exploitation du corpus IntUne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.145-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1007,217 +1007,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to learn languages with ICT – but how?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Self-directed Learning into the Training Curriculum of Primary School Teachers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boulton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALL-EJ on line</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (2), no page</w:t>
+              <w:t xml:space="preserve">US-China Education Review,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273307v1</w:t>
+                <w:t xml:space="preserve">hal-02384778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Self-directed Learning into the Training Curriculum of Primary School Teachers in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning to learn languages with ICT – but how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Azzam-Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pereiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US-China Education Review,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">CALL-EJ on line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (2), no page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384778v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autoformation : une solution pour optimiser la formation en langue vivante des professeurs des écoles</w:t>
               </w:r>
@@ -1436,151 +1436,125 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Collaborative Writing through NLP: A Case Study on Monomodal Text Co-construction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">For Human and Automated Evaluation: Approaches to Writing Education with Generative Artificial Intelligence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Interactive Collaborative Learning (ICL 2025) and 54th IGIP International Conference on Engineering Pedagogy (IGIP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Engineering Pedagogy (IGIP) and Budapest University of Technology and Economics (BME), Oct 2025, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">EUROCALL 2025, European Association for Computer-Assisted Language Learning.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Milan, Aug 2025, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360966v1</w:t>
+                <w:t xml:space="preserve">hal-05220350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’interaction autonome à l’usage guidé de l’intelligence artificielle générative dans l’enseignement supérieur : impact sur l’écriture narrative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1596,303 +1570,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ᵉ congrès de l’APLIUT, Les intelligences artificielles dans l’enseignement / apprentissage des langues étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Colmar, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie générative et utopies numériques : expérimentation pédagogique entre IA et création littéraire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Collaborative Writing through NLP: A Case Study on Monomodal Text Co-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF, Les utopies francophones en tous genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Interactive Collaborative Learning (ICL 2025) and 54th IGIP International Conference on Engineering Pedagogy (IGIP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Engineering Pedagogy (IGIP) and Budapest University of Technology and Economics (BME), Oct 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220345v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation des langues de spécialité : un dispositif de transposition multimodale assistée par l’IA générative.</w:t>
+                <w:t xml:space="preserve">Poésie générative et utopies numériques : expérimentation pédagogique entre IA et création littéraire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NéALA 2025, Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Jul 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF, Les utopies francophones en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220341v1</w:t>
+                <w:t xml:space="preserve">hal-05220345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For Human and Automated Evaluation: Approaches to Writing Education with Generative Artificial Intelligence.</w:t>
+                <w:t xml:space="preserve">Médiation des langues de spécialité : un dispositif de transposition multimodale assistée par l’IA générative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2025, European Association for Computer-Assisted Language Learning.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Milan, Aug 2025, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">NéALA 2025, Naturel et Artificiel en Linguistique Appliquée : une époque de paradoxes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220350v1</w:t>
+                <w:t xml:space="preserve">hal-05220341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Automatic Translation to Voice/Image Rendering of Idiomatic Expressions with Artificial Intelligence</w:t>
               </w:r>
@@ -2118,636 +2118,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts</w:t>
+                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Stavanger, France. pp.364-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828409v1</w:t>
+                <w:t xml:space="preserve">hal-04168659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active learning of grammar through multimodal digital tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araújo Sylvia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linguistics Beyond and Within 2022- Modular interfaces and Extra-Systemic Pressures in Linguistic analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Applied Linguistics, the Department of Theoretical Linguistics, the Department of Celtic Studies, and the Department of Contrastive English-Polish Studies., Oct 2022, Lublin, Poland. pp.364-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828451v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanjuan²</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.2792-2804</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828491v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168659v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active learning of grammar through multimodal digital tools.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistics Beyond and Within 2022- Modular interfaces and Extra-Systemic Pressures in Linguistic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
+              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932990v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science communication: from documentary research to infographic via mind mapping.</w:t>
               </w:r>
@@ -2960,437 +2960,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une écriture universitaire à l’ère du numérique</w:t>
+                <w:t xml:space="preserve">A comparative multimodal analysis of social mobilisation on twitter: a case study of #metoo, #balancetonporc, #masaketch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Araujo, Sylvia</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème RAssemblement NAtional des Centres de Langues de l’Enseignement Supérieur (RANACLES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Aix-Marseille, France</w:t>
+              <w:t xml:space="preserve">A-MODE International Conference, Approaches to Multimodal Digital Environments: from theories to practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384865v1</w:t>
+                <w:t xml:space="preserve">hal-02384875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative multimodal analysis of social mobilisation on twitter: a case study of #metoo, #balancetonporc, #masaketch</w:t>
+                <w:t xml:space="preserve">Pour une écriture universitaire à l’ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saki</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araujo, Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A-MODE International Conference, Approaches to Multimodal Digital Environments: from theories to practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">27ème RAssemblement NAtional des Centres de Langues de l’Enseignement Supérieur (RANACLES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384875v1</w:t>
+                <w:t xml:space="preserve">hal-02384865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une écriture universitaire à l'ère du numérique</w:t>
+                <w:t xml:space="preserve">« De l’écriture individuelle à l’écriture collaborative en contexte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Araújo Sylvia</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araujo, Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque international le RIFEFF (Le Réseau international francophone des établissements de formation de formateurs), Impact des recherches sur les pratiques et les politiques éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Cergy-Pontoise, Jul 2018, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">7e colloque international sur la didactique des langues secondes CIDLS7 : Apprentissage et enseignement des langues dans une société (inter) connectée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933956v1</w:t>
+                <w:t xml:space="preserve">hal-02384880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De l’écriture individuelle à l’écriture collaborative en contexte numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le numérique comme catalyseur de nouvelles pratiques d'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Araujo, Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque international sur la didactique des langues secondes CIDLS7 : Apprentissage et enseignement des langues dans une société (inter) connectée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université Saison_2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384880v1</w:t>
+                <w:t xml:space="preserve">hal-01935184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique comme catalyseur de nouvelles pratiques d'écriture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une écriture universitaire à l'ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araújo Sylvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université Saison_2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7ème colloque international le RIFEFF (Le Réseau international francophone des établissements de formation de formateurs), Impact des recherches sur les pratiques et les politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Cergy-Pontoise, Jul 2018, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935184v1</w:t>
+                <w:t xml:space="preserve">hal-04933956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twitter and the construction of the identities of Muslim women in the USA and France</w:t>
               </w:r>
@@ -3717,51 +3717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing a regional language using text searching software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Kawecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Languages, Linguistics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sabah, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3780,234 +3780,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing cultures using test searching software</w:t>
+                <w:t xml:space="preserve">Introducing Corpus Linguistics to the French class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Kawecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Education &amp; New Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Barcelone, Spain. pp.1-3</w:t>
+              <w:t xml:space="preserve">7th International Conference on corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054363v1</w:t>
+                <w:t xml:space="preserve">hal-02384941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Corpus Linguistics to the French class</w:t>
+                <w:t xml:space="preserve">Introducing cultures using test searching software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Kawecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on corpus Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Education &amp; New Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Barcelone, Spain. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384941v1</w:t>
+                <w:t xml:space="preserve">hal-01054363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Breton Culture Using the IntUne Corpus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Kawecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth CLS International Conference CLaSIC 2012, Culture in Foreign Language Learning: Framing and Reframing the Issue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4114,51 +4114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique de corpus et didactique du FLE. Une exploitation du corpus IntUne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque jeunes chercheurs PRAXILING « CORPUS, DONNÉES, MODÈLES : APPROCHES QUALITATIVES ET QUANTITATIVES »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4384,165 +4384,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autoformation : une alternative dans la formation en langue vivante des professeurs des écoles</w:t>
+                <w:t xml:space="preserve">Integrating Self-directed Learning into the Training Curriculum of Primary School Teachers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international Théorie et pratique de la formation en langues étrangères appliquées, pp. 1-22.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Ankara, Turquie</w:t>
+              <w:t xml:space="preserve">4th International Conference in Teaching and Learning in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Beijing, Jul 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384849v1</w:t>
+                <w:t xml:space="preserve">hal-04933107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Self-directed Learning into the Training Curriculum of Primary School Teachers in France</w:t>
+                <w:t xml:space="preserve">L’autoformation : une alternative dans la formation en langue vivante des professeurs des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference in Teaching and Learning in Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Beijing, Jul 2005, Beijing, China</w:t>
+              <w:t xml:space="preserve">Symposium international Théorie et pratique de la formation en langues étrangères appliquées, pp. 1-22.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ankara, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933107v1</w:t>
+                <w:t xml:space="preserve">hal-02384849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4560,64 +4560,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Collaborative Writing Through NLP: A Case Study on Monomodal Text Co-construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,563 +4757,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
+                <w:t xml:space="preserve">Overview of JOKER@CLEF 2022: Automatic Wordplay and Humour Translation Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Regattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
+              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13390, Springer International Publishing, pp.447-469, 2022, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933968v1</w:t>
+                <w:t xml:space="preserve">hal-04196754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEF Workshop JOKER: Automatic Wordplay and Humour Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Puchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Miller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabio Regattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13186, Springer International Publishing, pp.355-363, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
+                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric SanJuan</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t>
+              <w:t xml:space="preserve">Advances in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13186, Springer International Publishing, pp.364-373, 2022, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196803v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of JOKER@CLEF 2022: Automatic Wordplay and Humour Translation Workshop</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudine Borg</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric SanJuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13390, Springer International Publishing, pp.447-469, 2022, Lecture Notes in Computer Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_27⟩</w:t>
+              <w:t xml:space="preserve">, 13390, Springer International Publishing, pp.470-494, 2022, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196754v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5696,402 +5696,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 JOKER Task 3: Pun Translation from English into French.</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Corre</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934027v1</w:t>
+                <w:t xml:space="preserve">hal-04934038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts.</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 JOKER Task 3: Pun Translation from English into French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Conference and Labs of the Evaluation Forum, Bologna</w:t>
+              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934056v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts.</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Bologna</w:t>
+              <w:t xml:space="preserve">- Conference and Labs of the Evaluation Forum, Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934038v1</w:t>
+                <w:t xml:space="preserve">hal-04934056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une démarche de communication multimodale de données scientifiques : de la recherche documentaire à l’infographie via le mind mapping</w:t>
               </w:r>
@@ -6242,51 +6242,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80E42FA5"/>
+    <w:nsid w:val="59F873FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6473,51 +6473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/radia-hannachi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9923-7221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097527378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199995020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139563378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara&#250;jo Sylvia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w6gb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04313506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo, Sylvia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04313544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Louren&#231;o-Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giuliani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Kawecki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Azzam-Hannachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_46" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawecki, R&#233;gis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Araujo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-18888-5_40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Miller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Puchalski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mathurin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_45" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric SanJuan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196754v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Borg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_27" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;croart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438696v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Djiecheu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathurin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Corre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/radia-hannachi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9923-7221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097527378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199995020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139563378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara&#250;jo Sylvia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w6gb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04313506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo, Sylvia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04313544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Louren&#231;o-Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Kawecki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giuliani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Azzam-Hannachi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pereiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_46" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawecki, R&#233;gis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384849v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Araujo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-18888-5_40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Miller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Borg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Puchalski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mathurin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_45" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196803v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric SanJuan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Di Pardo L&#233;on-Henri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;croart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438696v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piccardo Enrica" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Djiecheu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Corre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>