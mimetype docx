--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -1102,670 +1102,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les critères d’âge dans la limitation des droits fondamentaux des personnes âgées : une perspective comparée entre la France et la Bulgarie à partir de la recherche RIDPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Virriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheira Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Covid, âges de la vie et relations intergénérationnelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRV de la CNAV, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes participatives et intégration de la diversité de publics âgés. L’expérience des ateliers de Design citoyen dans le Val de Fensch (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 434 - Vieillissements pluriels et dimensions de la diversité des milieux de vie : quels enjeux, quelles approches et quels acteurs pour l’intervention ? 90e Congrès de l'Acfas : 100 ans de savoirs pour un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des personnes âgées en situation de pandémie de Covid-19 : La liberté de circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 417, 90e Congrès de l'Acfas : 100 ans de savoirs pour un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des droits des personnes âgées durant la pandémie de Covid-19 en Bulgarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de présentation des résultats intermédiaires du programme RIDPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REIACTIS; Conseil de l'Europe, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Kheira Saadaoui</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulations et enfermements. La pandémie comme révélateur des stéréotypes liés à l’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études « Covid, âges de la vie et relations intergénérationnelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRV de la CNAV, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Intersections, circulations, 10e Congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les droits des personnes âgées durant la pandémie et aspects méthodologiques de la Recherche RIDPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...87 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lucas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 417, 90e Congrès de l'Acfas : 100 ans de savoirs pour un monde durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age discrimination in COVID 19 Pandemic: Public policies, discourses and practices in France in a comparative perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Virriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections, circulations, 10e Congrès de l’AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Health and Wellbeing in (Post-) Pandemic Times, Hong Kong Sociological Association 23rd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hong Kong Sociological Association, Dec 2022, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles approches de la solidarité dans un monde en mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Repenser l’intervention sociale au Congo. Formations, Recherches, Actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de travail social, République du Congo, Oct 2022, Brazzaville, Congo-Brazzaville</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437708v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04437699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle normalité? La pandémie, moteur de la métamorphose des relations humaines</w:t>
               </w:r>
@@ -2021,303 +2021,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mémoire sociale et émotions. La mémoire du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La vie sociale des émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2L2S; Université de Lorraine, Mar 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État communiste et la question des minorités ethniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Travail social et minorités dans le monde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut social de Lille, Oct 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence totalitaire en Bulgarie communiste : trajectoires et carrières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radicalisation(s), Radicalité(s), Radicalisme(s), violence(s),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2L2S; Université de Lorraine, Apr 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir : entre bien et mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232968v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03242173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’icône à l’émoticône : images et imaginaires</w:t>
               </w:r>
@@ -2869,259 +2869,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La trajectoire de la violence totalitaire en Bulgarie. Du Royaume à la République populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piero-D. Galloro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours et parcours de radicalisation et de violence. Radicalisme(s), radicalisation(s), radicalité(s), violence(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.125-144, 2019, collection Logiques Sociales, 978-2-343-16535-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la reconnaissance à l’effacement : l’ingénierie sociale communiste bulgare et la minorité tsigane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-françoise Déquiré; Sarah Toulotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail social à l’épreuve des minorités en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Espaces interculturels, 978-2-343-18234-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Communiquer ses émotions à travers des images : la vie sociale des émoticônes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions (en)vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Le Manuscrit, pp.185-204, 2019, Collection Topos, 9782304047646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970624v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-02970619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’icône à l’émoticône : images et imaginaires</w:t>
               </w:r>
@@ -3174,405 +3174,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dynamique de construction de la figure de l’ennemi en Bulgarie communiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Dynamique sociale et ses acteurs. Lecture sociologique des actions innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Cygne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-101, 2017, 9782849244975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La temporalité concentrationnaire. L'exemple du camp de Rivesaltes (1941-1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Levilain; Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps et devenir. Sociologie de l'expérience du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2017, 9782304046908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les camps de la honte ou la honte des camps. Gestion sociale de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Jovelin; Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Dynamique sociale et ses acteurs. Lecture sociologique des actions innovantes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-101, 2017, 9782849244975</w:t>
+              <w:t xml:space="preserve">Remords et honte : lecture sociologique des sentiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Le Manuscrit, 2016, coll. Topos, 9782304046380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ostalgie, nostalgie politique, nostalgie du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piero-D. Galloro; Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nostalgie comme sentiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Le Manuscrit, 2016, coll. Topos, 9782304046045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface : Hontes, remords et espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Jovelin; Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remords et honte. Lecture sociologique des sentiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Le Manuscrit, 2016, Coll. Topos, 9782304046380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986643v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02986626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État total et les jeunes. Le cas bulgare sous le régime communiste 1944-1989</w:t>
               </w:r>
@@ -4198,51 +4198,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71F87BD8"/>
+    <w:nsid w:val="659A1E87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4429,51 +4429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/radoslav-gruev" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0233-9641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176012362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.054.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.054.0122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.182.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.042.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Virriat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Saadaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lucas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03408767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-bulgarie-totalitarisme.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04458596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-metamorphose-de-lexistant/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63734" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-dynamique-sociale-acteurs.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986621v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Noura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-D. Galloro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00953545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05H011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/radoslav-gruev" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0233-9641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176012362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.054.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.054.0122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.182.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.042.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Virriat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Saadaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lucas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03408767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-bulgarie-totalitarisme.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04458596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-metamorphose-de-lexistant/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63734" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-dynamique-sociale-acteurs.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986643v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Noura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-D. Galloro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00953545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05H011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>