--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -1102,562 +1102,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthodes participatives et intégration de la diversité de publics âgés. L’expérience des ateliers de Design citoyen dans le Val de Fensch (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 434 - Vieillissements pluriels et dimensions de la diversité des milieux de vie : quels enjeux, quelles approches et quels acteurs pour l’intervention ? 90e Congrès de l'Acfas : 100 ans de savoirs pour un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des personnes âgées en situation de pandémie de Covid-19 : La liberté de circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 417, 90e Congrès de l'Acfas : 100 ans de savoirs pour un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des droits des personnes âgées durant la pandémie de Covid-19 en Bulgarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de présentation des résultats intermédiaires du programme RIDPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REIACTIS; Conseil de l'Europe, Mar 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les critères d’âge dans la limitation des droits fondamentaux des personnes âgées : une perspective comparée entre la France et la Bulgarie à partir de la recherche RIDPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Virriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheira Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études « Covid, âges de la vie et relations intergénérationnelles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRV de la CNAV, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulations et enfermements. La pandémie comme révélateur des stéréotypes liés à l’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 434 - Vieillissements pluriels et dimensions de la diversité des milieux de vie : quels enjeux, quelles approches et quels acteurs pour l’intervention ? 90e Congrès de l'Acfas : 100 ans de savoirs pour un monde durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Intersections, circulations, 10e Congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les droits des personnes âgées durant la pandémie et aspects méthodologiques de la Recherche RIDPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lucas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 417, 90e Congrès de l'Acfas : 100 ans de savoirs pour un monde durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Les droits des personnes âgées durant la pandémie et aspects méthodologiques de la Recherche RIDPA</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age discrimination in COVID 19 Pandemic: Public policies, discourses and practices in France in a comparative perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Virriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and Wellbeing in (Post-) Pandemic Times, Hong Kong Sociological Association 23rd Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hong Kong Sociological Association, Dec 2022, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2021,303 +2021,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir : entre bien et mal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoire sociale et émotions. La mémoire du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international La vie sociale des émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2L2S; Université de Lorraine, Mar 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État communiste et la question des minorités ethniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Travail social et minorités dans le monde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut social de Lille, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence totalitaire en Bulgarie communiste : trajectoires et carrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radicalisation(s), Radicalité(s), Radicalisme(s), violence(s),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2L2S; Université de Lorraine, Apr 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242173v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03232968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’icône à l’émoticône : images et imaginaires</w:t>
               </w:r>
@@ -2869,259 +2869,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communiquer ses émotions à travers des images : la vie sociale des émoticônes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émotions (en)vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Le Manuscrit, pp.185-204, 2019, Collection Topos, 9782304047646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La trajectoire de la violence totalitaire en Bulgarie. Du Royaume à la République populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piero-D. Galloro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours et parcours de radicalisation et de violence. Radicalisme(s), radicalisation(s), radicalité(s), violence(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.125-144, 2019, collection Logiques Sociales, 978-2-343-16535-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la reconnaissance à l’effacement : l’ingénierie sociale communiste bulgare et la minorité tsigane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-françoise Déquiré; Sarah Toulotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail social à l’épreuve des minorités en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Espaces interculturels, 978-2-343-18234-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02970619v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02970624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’icône à l’émoticône : images et imaginaires</w:t>
               </w:r>
@@ -3333,246 +3333,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postface : Hontes, remords et espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Jovelin; Antigone Mouchtouris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remords et honte. Lecture sociologique des sentiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Le Manuscrit, 2016, Coll. Topos, 9782304046380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les camps de la honte ou la honte des camps. Gestion sociale de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Jovelin; Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remords et honte : lecture sociologique des sentiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Le Manuscrit, 2016, coll. Topos, 9782304046380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostalgie, nostalgie politique, nostalgie du politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslav Gruev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piero-D. Galloro; Antigone Mouchtouris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nostalgie comme sentiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Le Manuscrit, 2016, coll. Topos, 9782304046045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986626v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02986643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État total et les jeunes. Le cas bulgare sous le régime communiste 1944-1989</w:t>
               </w:r>
@@ -4198,51 +4198,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="659A1E87"/>
+    <w:nsid w:val="0081C1EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4429,51 +4429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/radoslav-gruev" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0233-9641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176012362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.054.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.054.0122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.182.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.042.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Virriat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Saadaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lucas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03408767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-bulgarie-totalitarisme.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04458596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-metamorphose-de-lexistant/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63734" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-dynamique-sociale-acteurs.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986643v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Noura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-D. Galloro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00953545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05H011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/radoslav-gruev" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0233-9641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176012362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.054.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03781265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.054.0122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.182.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.044.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.042.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lucas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Virriat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Saadaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04437708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03408767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Mouchtouris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-bulgarie-totalitarisme.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04458596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-metamorphose-de-lexistant/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63734" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02970632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducygne.com/editions-du-cygne-dynamique-sociale-acteurs.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02982632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986621v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Noura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero-D. Galloro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00953545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05H011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>