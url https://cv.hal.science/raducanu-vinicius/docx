--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1096,51 +1096,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03881938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a sensing floor</w:t>
+                <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a capacitive sensory floor with applications in health and wellness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
@@ -1175,97 +1175,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">INSHS 2021 - 17th Annual Convention and International Conference of the International Network of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443284v1</w:t>
+                <w:t xml:space="preserve">hal-03778601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a capacitive sensory floor with applications in health and wellness</w:t>
+                <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a sensing floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
@@ -1300,73 +1300,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSHS 2021 - 17th Annual Convention and International Conference of the International Network of Sport and Health Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778601v1</w:t>
+                <w:t xml:space="preserve">hal-03443284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual design, realization and experimentation on a foldable / unfoldable corrugated curved envelop</w:t>
               </w:r>
@@ -1467,217 +1467,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who is the designer ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composites profiles and membrane tensegrity panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Motro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cevaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raducanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Seminar on Structural Morphology, IASS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Acapulco, Mexico</w:t>
+              <w:t xml:space="preserve">Orgagec'08 Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. CDrom p50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559708v1</w:t>
+                <w:t xml:space="preserve">hal-00559713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites profiles and membrane tensegrity panels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who is the designer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Motro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Cevaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raducanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orgagec'08 Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. CDrom p50</w:t>
+              <w:t xml:space="preserve">6th International Seminar on Structural Morphology, IASS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559713v1</w:t>
+                <w:t xml:space="preserve">hal-00559708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape finding of a membrane and composite profiles system in tensegrity state</w:t>
               </w:r>
@@ -2350,51 +2350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.13.1061-1072" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ikram Tlemsani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22492/issn.2435-9467.2024.33" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Turo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isl&#232;me Baghouz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03806466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur-Henri Michalland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Barysheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gioia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ballot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait-Haddou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.13.1061-1072" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ikram Tlemsani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22492/issn.2435-9467.2024.33" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Turo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isl&#232;me Baghouz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03806466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur-Henri Michalland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Barysheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gioia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559713v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ballot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait-Haddou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>