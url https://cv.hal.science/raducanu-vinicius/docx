--- v1 (2026-04-05)
+++ v2 (2026-05-23)
@@ -742,329 +742,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours commenté : évaluation du confort, du bien-être, des ambiances architecturales et de l'expérience utilisateur avec les objets connectés au sein de l'appartement-observatoire HUT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking on a Capacitive Sensing Floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Turo</w:t>
+                <w:t xml:space="preserve">Mélodie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raducanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Viala</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'interdisciplinarité au service des environnements intelligents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HUT, Nov 2022, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">SEIA 2022 - 8th International Conference on Sensors and Electronic Instrumentation Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03881913v1</w:t>
+                <w:t xml:space="preserve">hal-03806466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking on a Capacitive Sensing Floor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+                <w:t xml:space="preserve">Parcours commenté : évaluation du confort, du bien-être, des ambiances architecturales et de l'expérience utilisateur avec les objets connectés au sein de l'appartement-observatoire HUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Turo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Sannier</w:t>
+                <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Dray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Raducanu</w:t>
+                <w:t xml:space="preserve">Laurent Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Raducanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Islème Baghouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEIA 2022 - 8th International Conference on Sensors and Electronic Instrumentation Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">L'interdisciplinarité au service des environnements intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HUT, Nov 2022, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806466v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03881913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude en ligne : BEOTICA - Bien-Etre, Objets connectés, Technologies de l'Information et de la Communication et Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur-Henri Michalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Raducanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1102,103 +1102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a capacitive sensory floor with applications in health and wellness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriya Barysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Raducanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSHS 2021 - 17th Annual Convention and International Conference of the International Network of Sport and Health Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Saint-Pétersbourg, Russia</w:t>
@@ -1227,103 +1227,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing locomotor trajectories at home from a sensing floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriya Barysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Raducanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
@@ -1467,217 +1467,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites profiles and membrane tensegrity panels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who is the designer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Motro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Cevaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raducanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orgagec'08 Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. CDrom p50</w:t>
+              <w:t xml:space="preserve">6th International Seminar on Structural Morphology, IASS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559713v1</w:t>
+                <w:t xml:space="preserve">hal-00559708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who is the designer ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composites profiles and membrane tensegrity panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Motro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cevaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raducanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Seminar on Structural Morphology, IASS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Acapulco, Mexico</w:t>
+              <w:t xml:space="preserve">Orgagec'08 Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. CDrom p50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559708v1</w:t>
+                <w:t xml:space="preserve">hal-00559713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape finding of a membrane and composite profiles system in tensegrity state</w:t>
               </w:r>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ait-Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Raducanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2350,51 +2350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.13.1061-1072" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ikram Tlemsani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22492/issn.2435-9467.2024.33" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Turo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isl&#232;me Baghouz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03806466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur-Henri Michalland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Barysheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gioia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559713v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ballot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait-Haddou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.171.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.13.1061-1072" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ikram Tlemsani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22492/issn.2435-9467.2024.33" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03806466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Turo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isl&#232;me Baghouz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur-Henri Michalland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriya Barysheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gioia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ballot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait-Haddou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>