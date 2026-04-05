--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -304,295 +304,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracranial EEG referencing for large-scale category-selective mapping in the human ventral occipito-temporal cortex</w:t>
+                <w:t xml:space="preserve">A tight relationship between BOLD fMRI activation/deactivation and increase/decrease in single neuron responses in human association cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simen Hagen</w:t>
+                <w:t xml:space="preserve">Marie-Alphée Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Koessler</w:t>
+                <w:t xml:space="preserve">Xiaoqian Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Maillard</w:t>
+                <w:t xml:space="preserve">Pauline Jurczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/imag_a_00479⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.104779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029773v1</w:t>
+                <w:t xml:space="preserve">hal-04793156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tight relationship between BOLD fMRI activation/deactivation and increase/decrease in single neuron responses in human association cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alphée Laurent</w:t>
+                <w:t xml:space="preserve">Intracranial EEG referencing for large-scale category-selective mapping in the human ventral occipito-temporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simen Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqian Yan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jurczynski</w:t>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.104779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793156v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocular artifacts elimination from multivariate EEG signal using frequency-spatial filtering</w:t>
               </w:r>
@@ -708,90 +708,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach for simultaneous spike/LFP separation and spike sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jurczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jurczynski</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), pp.026027. </w:t>
@@ -1002,51 +1002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Tyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Tyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68, pp.102780. </w:t>
@@ -1534,51 +1534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 115, pp.103510. </w:t>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 153, pp.1-15. </w:t>
@@ -2153,51 +2153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janis Hofmanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98, pp.118-133. </w:t>
@@ -2521,51 +2521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (10), pp.2686-2695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2593,265 +2593,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation, wavelet denoising and discriminant analysis for EEG artefacts and noise cancelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of human presence in a vehicle by vibration analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+                <w:t xml:space="preserve">Yves Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Orlewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2011.06.005⟩</w:t>
+              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (4), pp.413-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-its.2011.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600103v1</w:t>
+                <w:t xml:space="preserve">hal-00853712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of human presence in a vehicle by vibration analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind source separation, wavelet denoising and discriminant analysis for EEG artefacts and noise cancelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Decoster</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Orlewski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (4), pp.413-420. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.389-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-its.2011.0144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853712v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified treatment of the reference estimation problem in depth EEG recordings</w:t>
               </w:r>
@@ -2863,64 +2863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilesh Madhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (10), pp.1003-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3199,51 +3199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caspary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3553,51 +3553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 5 source separation algorithms on simulated EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4219,213 +4219,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche bayésienne pour l'extraction et la classification de potentiels d'action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the localization of oscillatory sources from (S)EEG recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana del Rocio Hernandez-Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society, EMBC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899990v1</w:t>
+                <w:t xml:space="preserve">hal-03780775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the localization of oscillatory sources from (S)EEG recordings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche bayésienne pour l'extraction et la classification de potentiels d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society, EMBC 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871931⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03780775v1</w:t>
+                <w:t xml:space="preserve">hal-03899990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLS-R1: estimation parcimonieuse de sources cérébrales par régression itérative sous contrainte de rang</w:t>
               </w:r>
@@ -4588,51 +4588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating local and propagated contributors to the behnke-fried microelectrode recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Jurczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4794,191 +4794,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular recordings simulation: a time-efficient method to model action potentials signatures of neuronal populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Tran</w:t>
+                <w:t xml:space="preserve">Dealing with the SEEG sparse setup: a local dipole fitting strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International IEEE/EMBS Conference on Neural Engineering, NER 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2019.8716898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284861v1</w:t>
+                <w:t xml:space="preserve">hal-02314516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a biometric intrabody communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Huët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Levionnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4993,174 +5002,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Antennas and Propagation, EuCAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the SEEG sparse setup: a local dipole fitting strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular recordings simulation: a time-efficient method to model action potentials signatures of neuronal populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International IEEE/EMBS Conference on Neural Engineering, NER 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NER.2019.8716898⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02314516v1</w:t>
+                <w:t xml:space="preserve">hal-02284861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular synaptic and action potential signatures in the hippocampal formation: a modelling study</w:t>
               </w:r>
@@ -5198,51 +5198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Buhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Computational Neuroscience Meeting, CNS*2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
@@ -5630,51 +5630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformaciones laplacianas como técnica de localización de regiones de actividad cortical en sujetos sordos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Romo-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6265,64 +6265,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Basic and Clinical Multimodal Imaging, BACI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. </w:t>
@@ -6412,51 +6412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Basic and Clinical Multimodal Imaging, BACI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. </w:t>
@@ -7094,64 +7094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
@@ -7327,51 +7327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7923,103 +7923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG preprocessing for synchronization estimation and epilepsy lateralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC '11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8044,51 +8044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of source separation and montage on ictal source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8169,103 +8169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination d'artefacts et du bruit d'EEG épileptiques : débruitage et séparation de sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société de Neurophysiologie Clinique de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.165-188, </w:t>
@@ -8309,230 +8309,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference estimation using blind source separation</w:t>
+                <w:t xml:space="preserve">Reference estimation in EEG recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interbrain ICA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Jyvaskyla, Finland</w:t>
+              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE EMBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.5371-5374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546162v1</w:t>
+                <w:t xml:space="preserve">hal-00522818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference estimation in EEG recordings</w:t>
+                <w:t xml:space="preserve">Reference estimation using blind source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE EMBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.5371-5374</w:t>
+              <w:t xml:space="preserve">Interbrain ICA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Jyvaskyla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522818v1</w:t>
+                <w:t xml:space="preserve">hal-00546162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracerebral Stimulation. Role of the supplementary motor area (SMA)</w:t>
               </w:r>
@@ -8544,77 +8544,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Conférence Française Neurosciences Computationnelles, Neurocomp'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8639,103 +8639,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships estimation of scalp EEG after preprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Conférence Française Neurosciences Computationnelles, Neurocomp'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8760,64 +8760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity estimation of scalp electrodes after preprocessing. Application to seizure detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8976,51 +8976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 5 source separation algorithms on simulated EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9071,51 +9071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity estimation of three parametric methods on simulated electroencephalogram signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9179,90 +9179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG ocular artefacts and noise removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.CDROM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9296,90 +9296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocular artifacts removal in scalp EEG: combining ICA and wavelett denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9404,51 +9404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between synchronization estimation methods on scalp EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10376,51 +10376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC5A5EE7"/>
+    <w:nsid w:val="6B1302FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10607,51 +10607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raduranta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0893-8998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076384527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salido-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Santos-Arce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2026.111517" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen Hagen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00479" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793156v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alph&#233;e Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jurczynski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104779" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattacharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarushi Verma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Bilas Pachori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2022.3226775" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acc210" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cosker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Vinsard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leguay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03721996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-022-00829-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chaudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102780" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00735-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2881051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Korats" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le&#160;cam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-018-0704-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vairis Caune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.12.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2508675" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Hofmanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.04.058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0451-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caspary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2262212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Decoster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orlewski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2011.0144" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Madhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0946-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF8VRFNZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2011.2173569" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo-Antonio Salido-Ruiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF30QZ35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cecchin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vespignani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.10.033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V48B8C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876825301003010006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2040081" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.851267" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603709v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2003.814801" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Roc&#237;o Hern&#225;ndez Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000197500003911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899990v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Rocio Hernandez-Castanon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871931" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010349303430350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Roc&#237;o Hern&#225;ndez-Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levionnais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepetit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314516v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716898" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716888" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Bergmanis-Korats" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romo-Flores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Garrido" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Abraham V&#233;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis Dorr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Paredes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Strojnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;lez P&#233;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286556" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274460" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418756508" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994435v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2016.0045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Altakroury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.057" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2Z7ZF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067464v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saavedra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juris Zagars" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605571v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546162v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317973v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153824v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Abda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_18" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422062v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618694v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL100N" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005906v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raduranta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0893-8998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076384527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salido-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Santos-Arce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2026.111517" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793156v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alph&#233;e Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jurczynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen Hagen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattacharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarushi Verma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Bilas Pachori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2022.3226775" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acc210" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cosker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Vinsard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leguay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03721996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-022-00829-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chaudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102780" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00735-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2881051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Korats" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le&#160;cam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-018-0704-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vairis Caune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.12.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2508675" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Hofmanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.04.058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0451-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caspary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2262212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Decoster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orlewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2011.0144" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Madhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0946-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF8VRFNZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2011.2173569" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo-Antonio Salido-Ruiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF30QZ35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cecchin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vespignani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.10.033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V48B8C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876825301003010006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2040081" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.851267" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603709v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2003.814801" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Roc&#237;o Hern&#225;ndez Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000197500003911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Rocio Hernandez-Castanon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871931" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010349303430350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Roc&#237;o Hern&#225;ndez-Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716898" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levionnais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepetit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284861v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716888" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Bergmanis-Korats" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romo-Flores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Garrido" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Abraham V&#233;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis Dorr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Paredes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Strojnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;lez P&#233;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286556" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274460" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418756508" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994435v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2016.0045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Altakroury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.057" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2Z7ZF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067464v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saavedra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juris Zagars" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605571v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317973v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153824v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Abda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_18" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422062v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618694v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL100N" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005906v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>