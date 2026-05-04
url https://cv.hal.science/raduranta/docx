--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -304,589 +304,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tight relationship between BOLD fMRI activation/deactivation and increase/decrease in single neuron responses in human association cortex</w:t>
+                <w:t xml:space="preserve">Intracranial EEG referencing for large-scale category-selective mapping in the human ventral occipito-temporal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alphée Laurent</w:t>
+                <w:t xml:space="preserve">Simen Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqian Yan</w:t>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jurczynski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.104779⟩</w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793156v2</w:t>
+                <w:t xml:space="preserve">hal-05029773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracranial EEG referencing for large-scale category-selective mapping in the human ventral occipito-temporal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tight relationship between BOLD fMRI activation/deactivation and increase/decrease in single neuron responses in human association cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alphée Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simen Hagen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Radu Ranta</w:t>
+                <w:t xml:space="preserve">Xiaoqian Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Koessler</w:t>
+                <w:t xml:space="preserve">Pauline Jurczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Maillard</w:t>
+                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/imag_a_00479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.104779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029773v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular artifacts elimination from multivariate EEG signal using frequency-spatial filtering</w:t>
+                <w:t xml:space="preserve">A Bayesian approach for simultaneous spike/LFP separation and spike sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijit Bhattacharyya</w:t>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jurczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aarushi Verma</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCDS.2022.3226775⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.026027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/acc210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900343v1</w:t>
+                <w:t xml:space="preserve">hal-04036522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach for simultaneous spike/LFP separation and spike sorting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocular artifacts elimination from multivariate EEG signal using frequency-spatial filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Cam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Jurczynski</w:t>
+                <w:t xml:space="preserve">Aarushi Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jonas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ram Bilas Pachori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (2), pp.026027. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.1547-1559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/acc210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCDS.2022.3226775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036522v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal electroretinogram features can detect depression state and treatment response in adults: A machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schwitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Cosker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,51 +1002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Tyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1110,90 +1110,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Canonical Correlation Analysis for common/specific subspace decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Tyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68, pp.102780. </w:t>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1348,77 +1348,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-channel approach for cortical stimulation artefact suppression in depth EEG signals using time-frequency and spatial filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1534,51 +1534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 115, pp.103510. </w:t>
@@ -1733,51 +1733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEEG dipole source localization based on an empirical Bayesian approach taking into account forward model uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 153, pp.1-15. </w:t>
@@ -1880,51 +1880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing human brain impedance using simultaneous surface and intracerebral recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Tyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1997,51 +1997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space-time-frequency dictionary for sparse cortical source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,77 +2127,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janis Hofmanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98, pp.118-133. </w:t>
@@ -2521,51 +2521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (10), pp.2686-2695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2593,265 +2593,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of human presence in a vehicle by vibration analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind source separation, wavelet denoising and discriminant analysis for EEG artefacts and noise cancelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-its.2011.0144⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.389-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853712v1</w:t>
+                <w:t xml:space="preserve">hal-00600103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation, wavelet denoising and discriminant analysis for EEG artefacts and noise cancelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+                <w:t xml:space="preserve">Detection of human presence in a vehicle by vibration analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+                <w:t xml:space="preserve">Yves Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Maquin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Orlewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (4), pp.389-400. </w:t>
+              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (4), pp.413-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2011.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-its.2011.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600103v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified treatment of the reference estimation problem in depth EEG recordings</w:t>
               </w:r>
@@ -2863,64 +2863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilesh Madhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (10), pp.1003-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3199,51 +3199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caspary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3553,51 +3553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 5 source separation algorithms on simulated EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,51 +3940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hamdi Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Wullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4052,51 +4052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy brain source localization with rank constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana del Rocío Hernández Castañón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4143,51 +4143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régression parcimonieuse par bloc et optimisation alternée pour la localisation de sources cérébrales à orientations inconnues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4219,256 +4219,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the localization of oscillatory sources from (S)EEG recordings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Approche bayésienne pour l'extraction et la classification de potentiels d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society, EMBC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780775v1</w:t>
+                <w:t xml:space="preserve">hal-03899990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche bayésienne pour l'extraction et la classification de potentiels d'action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">On the localization of oscillatory sources from (S)EEG recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana del Rocio Hernandez-Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society, EMBC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899990v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLS-R1: estimation parcimonieuse de sources cérébrales par régression itérative sous contrainte de rang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4588,64 +4588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating local and propagated contributors to the behnke-fried microelectrode recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Jurczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse EEG source localization in frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana del Rocío Hernández-Castañón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4794,528 +4794,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the SEEG sparse setup: a local dipole fitting strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Extracellular synaptic and action potential signatures in the hippocampal formation: a modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Buhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International IEEE/EMBS Conference on Neural Engineering, NER 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th Annual Computational Neuroscience Meeting, CNS*2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314516v1</w:t>
+                <w:t xml:space="preserve">hal-02284821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a biometric intrabody communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepetit</w:t>
+                <w:t xml:space="preserve">Dealing with the SEEG sparse setup: a local dipole fitting strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation, EuCAP 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International IEEE/EMBS Conference on Neural Engineering, NER 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2019.8716898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314511v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular recordings simulation: a time-efficient method to model action potentials signatures of neuronal populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular synaptic and action potential signatures in the hippocampal formation: a modelling study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a biometric intrabody communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Huët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Levionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Computational Neuroscience Meeting, CNS*2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation, EuCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284821v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach for simultaneous spike extraction and sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5401,51 +5401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On source space resolution in EEG brain imaging for motor imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Bergmanis-Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,51 +5630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformaciones laplacianas como técnica de localización de regiones de actividad cortical en sujetos sordos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Romo-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,51 +5768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating extracellular signatures of action potentials using single compartment neurons and geometrical filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5857,658 +5857,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncoding sequence classification based on wavelet transform analysis: part II</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugo Vélez Pérez</w:t>
+                <w:t xml:space="preserve">Stability conditions of Hopfield ring networks with discontinuous piecewise-affine activation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Buhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005809v1</w:t>
+                <w:t xml:space="preserve">hal-01645410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncoding sequence classification based on wavelet transform analysis: part I</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugo Vélez Pérez</w:t>
+                <w:t xml:space="preserve">SEEG brain source imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vairis Caune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2274460⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Basic and Clinical Multimodal Imaging, BACI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1550059418756508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005803v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability conditions of Hopfield ring networks with discontinuous piecewise-affine activation functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Buhry</w:t>
+                <w:t xml:space="preserve">Stimulation subspace removal for estimating connectivities in the epileptic brain during sleep and wake states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Basic and Clinical Multimodal Imaging, BACI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1550059418756508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645410v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEEG brain source imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Cam</w:t>
+                <w:t xml:space="preserve">Noncoding sequence classification based on wavelet transform analysis: part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Strojnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vélez Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Basic and Clinical Multimodal Imaging, BACI 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1550059418756508⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Diego, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2286556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994443v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation subspace removal for estimating connectivities in the epileptic brain during sleep and wake states</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+                <w:t xml:space="preserve">Noncoding sequence classification based on wavelet transform analysis: part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Strojnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vélez Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Basic and Clinical Multimodal Imaging, BACI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Diego, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2274460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1550059418756508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02994435v1</w:t>
+                <w:t xml:space="preserve">hal-03005803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillation analysis of ring networks : application on epileptic hippocampus</w:t>
               </w:r>
@@ -6744,51 +6744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coarse discretization of the brain volume for solving the inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6852,51 +6852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6934,51 +6934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Bayesian source imaging with equivalent dipole approach to solve the intracranial EEG source localization problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7055,103 +7055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the stereo-EEG sensors setup and of the averaging on the dipole localization problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
@@ -7206,51 +7206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7301,77 +7301,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipolar source localization from intracerebral SEEG recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7435,51 +7435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7511,217 +7511,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finally, what is the best filter for P300 detection?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolina Saavedra</w:t>
+                <w:t xml:space="preserve">Impact of window length and decorrelation step on ICA algorithms for EEG Blind Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gundars Korats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOBI Workshop lll- Tools for Brain-Computer Interaction - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">Biosignals / Biostec INSTICC Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756669v1</w:t>
+                <w:t xml:space="preserve">hal-00761260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of window length and decorrelation step on ICA algorithms for EEG Blind Source Separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Cam</w:t>
+                <w:t xml:space="preserve">Finally, what is the best filter for P300 detection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bougrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosignals / Biostec INSTICC Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">TOBI Workshop lll- Tools for Brain-Computer Interaction - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761260v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG/SEEG signal modelling using frequency and fractal analysis</w:t>
               </w:r>
@@ -7923,103 +7923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG preprocessing for synchronization estimation and epilepsy lateralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC '11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8044,51 +8044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of source separation and montage on ictal source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8169,103 +8169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination d'artefacts et du bruit d'EEG épileptiques : débruitage et séparation de sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société de Neurophysiologie Clinique de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.165-188, </w:t>
@@ -8449,51 +8449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interbrain ICA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Jyvaskyla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8544,77 +8544,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Conférence Française Neurosciences Computationnelles, Neurocomp'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8639,103 +8639,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships estimation of scalp EEG after preprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Conférence Française Neurosciences Computationnelles, Neurocomp'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8760,64 +8760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity estimation of scalp electrodes after preprocessing. Application to seizure detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8976,51 +8976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 5 source separation algorithms on simulated EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9071,51 +9071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity estimation of three parametric methods on simulated electroencephalogram signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9179,90 +9179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG ocular artefacts and noise removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.CDROM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9296,90 +9296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocular artifacts removal in scalp EEG: combining ICA and wavelett denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9404,51 +9404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between synchronization estimation methods on scalp EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9811,51 +9811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying ICA in EEG: choice of the window length and of the decorrelation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10020,51 +10020,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis thresholding for Wavelet denosing applied to P300 single-trial detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bougrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10376,51 +10376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B1302FB"/>
+    <w:nsid w:val="730FFA85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10607,51 +10607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raduranta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0893-8998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076384527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salido-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Santos-Arce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2026.111517" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793156v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alph&#233;e Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jurczynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen Hagen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattacharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarushi Verma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Bilas Pachori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2022.3226775" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acc210" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cosker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Vinsard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leguay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03721996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-022-00829-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chaudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102780" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00735-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2881051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Korats" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le&#160;cam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-018-0704-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vairis Caune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.12.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2508675" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Hofmanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.04.058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0451-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caspary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2262212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Decoster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orlewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2011.0144" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Madhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0946-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF8VRFNZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2011.2173569" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo-Antonio Salido-Ruiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF30QZ35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cecchin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vespignani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.10.033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V48B8C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876825301003010006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2040081" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.851267" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603709v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2003.814801" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Roc&#237;o Hern&#225;ndez Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000197500003911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Rocio Hernandez-Castanon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871931" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010349303430350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Roc&#237;o Hern&#225;ndez-Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716898" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levionnais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepetit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284861v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716888" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Bergmanis-Korats" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romo-Flores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Garrido" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Abraham V&#233;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis Dorr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Paredes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Strojnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;lez P&#233;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286556" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274460" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418756508" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994435v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2016.0045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Altakroury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.057" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2Z7ZF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067464v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saavedra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juris Zagars" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605571v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317973v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153824v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Abda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_18" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422062v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618694v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL100N" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005906v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raduranta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0893-8998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076384527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salido-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Santos-Arce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2026.111517" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen Hagen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00479" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793156v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alph&#233;e Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jurczynski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104779" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acc210" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattacharyya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarushi Verma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Bilas Pachori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2022.3226775" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cosker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Vinsard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leguay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03721996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-022-00829-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chaudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102780" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00735-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2881051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Korats" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le&#160;cam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-018-0704-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vairis Caune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.12.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2508675" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Hofmanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.04.058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0451-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caspary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2262212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Decoster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orlewski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2011.0144" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Madhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0946-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF8VRFNZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2011.2173569" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo-Antonio Salido-Ruiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF30QZ35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cecchin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vespignani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.10.033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V48B8C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876825301003010006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2040081" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.851267" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603709v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2003.814801" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Roc&#237;o Hern&#225;ndez Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000197500003911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899990v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Rocio Hernandez-Castanon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871931" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010349303430350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Roc&#237;o Hern&#225;ndez-Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716898" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284861v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levionnais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepetit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716888" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Bergmanis-Korats" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romo-Flores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Garrido" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Abraham V&#233;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis Dorr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418756508" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005809v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Paredes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Strojnik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;lez P&#233;rez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286556" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274460" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2016.0045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Altakroury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.057" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2Z7ZF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067464v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saavedra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juris Zagars" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605571v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317973v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153824v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Abda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_18" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422062v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618694v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL100N" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005906v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>