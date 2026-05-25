--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -304,589 +304,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracranial EEG referencing for large-scale category-selective mapping in the human ventral occipito-temporal cortex</w:t>
+                <w:t xml:space="preserve">A tight relationship between BOLD fMRI activation/deactivation and increase/decrease in single neuron responses in human association cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simen Hagen</w:t>
+                <w:t xml:space="preserve">Marie-Alphée Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Koessler</w:t>
+                <w:t xml:space="preserve">Xiaoqian Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Maillard</w:t>
+                <w:t xml:space="preserve">Pauline Jurczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/imag_a_00479⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.104779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029773v1</w:t>
+                <w:t xml:space="preserve">hal-04793156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tight relationship between BOLD fMRI activation/deactivation and increase/decrease in single neuron responses in human association cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alphée Laurent</w:t>
+                <w:t xml:space="preserve">Intracranial EEG referencing for large-scale category-selective mapping in the human ventral occipito-temporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simen Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqian Yan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jurczynski</w:t>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.104779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793156v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach for simultaneous spike/LFP separation and spike sorting</w:t>
+                <w:t xml:space="preserve">Ocular artifacts elimination from multivariate EEG signal using frequency-spatial filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Cam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Jurczynski</w:t>
+                <w:t xml:space="preserve">Abhijit Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jonas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aarushi Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Bilas Pachori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/acc210⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.1547-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCDS.2022.3226775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036522v1</w:t>
+                <w:t xml:space="preserve">hal-03900343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular artifacts elimination from multivariate EEG signal using frequency-spatial filtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian approach for simultaneous spike/LFP separation and spike sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aarushi Verma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radu Ranta</w:t>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jurczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ram Bilas Pachori</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.1547-1559. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.026027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCDS.2022.3226775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/acc210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900343v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal electroretinogram features can detect depression state and treatment response in adults: A machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schwitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Cosker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,51 +1002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Tyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1110,90 +1110,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Canonical Correlation Analysis for common/specific subspace decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Tyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68, pp.102780. </w:t>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1348,77 +1348,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-channel approach for cortical stimulation artefact suppression in depth EEG signals using time-frequency and spatial filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijit Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1534,51 +1534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 115, pp.103510. </w:t>
@@ -1733,51 +1733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEEG dipole source localization based on an empirical Bayesian approach taking into account forward model uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 153, pp.1-15. </w:t>
@@ -1880,51 +1880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing human brain impedance using simultaneous surface and intracerebral recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Tyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1997,51 +1997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space-time-frequency dictionary for sparse cortical source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,77 +2127,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janis Hofmanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98, pp.118-133. </w:t>
@@ -2521,51 +2521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (10), pp.2686-2695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2863,64 +2863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilesh Madhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (10), pp.1003-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3199,51 +3199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caspary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,51 +3940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hamdi Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Wullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4052,51 +4052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy brain source localization with rank constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana del Rocío Hernández Castañón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4143,51 +4143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régression parcimonieuse par bloc et optimisation alternée pour la localisation de sources cérébrales à orientations inconnues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4219,256 +4219,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche bayésienne pour l'extraction et la classification de potentiels d'action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">On the localization of oscillatory sources from (S)EEG recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana del Rocio Hernandez-Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society, EMBC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899990v1</w:t>
+                <w:t xml:space="preserve">hal-03780775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the localization of oscillatory sources from (S)EEG recordings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Approche bayésienne pour l'extraction et la classification de potentiels d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society, EMBC 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871931⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03780775v1</w:t>
+                <w:t xml:space="preserve">hal-03899990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLS-R1: estimation parcimonieuse de sources cérébrales par régression itérative sous contrainte de rang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4588,64 +4588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating local and propagated contributors to the behnke-fried microelectrode recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Jurczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse EEG source localization in frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana del Rocío Hernández-Castañón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4794,528 +4794,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular synaptic and action potential signatures in the hippocampal formation: a modelling study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dealing with the SEEG sparse setup: a local dipole fitting strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vairis Caune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Computational Neuroscience Meeting, CNS*2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International IEEE/EMBS Conference on Neural Engineering, NER 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2019.8716898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284821v1</w:t>
+                <w:t xml:space="preserve">hal-02314516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the SEEG sparse setup: a local dipole fitting strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Extracellular recordings simulation: a time-efficient method to model action potentials signatures of neuronal populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International IEEE/EMBS Conference on Neural Engineering, NER 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NER.2019.8716898⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02314516v1</w:t>
+                <w:t xml:space="preserve">hal-02284861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular recordings simulation: a time-efficient method to model action potentials signatures of neuronal populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Tran</w:t>
+                <w:t xml:space="preserve">Development of a biometric intrabody communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Huët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Levionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation, EuCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284861v1</w:t>
+                <w:t xml:space="preserve">hal-02314511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a biometric intrabody communication</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extracellular synaptic and action potential signatures in the hippocampal formation: a modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Buhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation, EuCAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">28th Annual Computational Neuroscience Meeting, CNS*2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314511v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach for simultaneous spike extraction and sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5401,51 +5401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On source space resolution in EEG brain imaging for motor imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Bergmanis-Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,51 +5768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating extracellular signatures of action potentials using single compartment neurons and geometrical filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5857,658 +5857,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability conditions of Hopfield ring networks with discontinuous piecewise-affine activation functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Buhry</w:t>
+                <w:t xml:space="preserve">Noncoding sequence classification based on wavelet transform analysis: part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Strojnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vélez Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Diego, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2286556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645410v1</w:t>
+                <w:t xml:space="preserve">hal-03005809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEEG brain source imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Cam</w:t>
+                <w:t xml:space="preserve">Noncoding sequence classification based on wavelet transform analysis: part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Strojnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vélez Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Basic and Clinical Multimodal Imaging, BACI 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1550059418756508⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Diego, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2274460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994443v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation subspace removal for estimating connectivities in the epileptic brain during sleep and wake states</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+                <w:t xml:space="preserve">Stability conditions of Hopfield ring networks with discontinuous piecewise-affine activation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Buhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Basic and Clinical Multimodal Imaging, BACI 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994435v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncoding sequence classification based on wavelet transform analysis: part II</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugo Vélez Pérez</w:t>
+                <w:t xml:space="preserve">SEEG brain source imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vairis Caune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Basic and Clinical Multimodal Imaging, BACI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1550059418756508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2286556⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03005809v1</w:t>
+                <w:t xml:space="preserve">hal-02994443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncoding sequence classification based on wavelet transform analysis: part I</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugo Vélez Pérez</w:t>
+                <w:t xml:space="preserve">Stimulation subspace removal for estimating connectivities in the epileptic brain during sleep and wake states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Basic and Clinical Multimodal Imaging, BACI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1550059418756508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2274460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03005803v1</w:t>
+                <w:t xml:space="preserve">hal-02994435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillation analysis of ring networks : application on epileptic hippocampus</w:t>
               </w:r>
@@ -6744,51 +6744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coarse discretization of the brain volume for solving the inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6852,51 +6852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6934,51 +6934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Bayesian source imaging with equivalent dipole approach to solve the intracranial EEG source localization problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7055,103 +7055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the stereo-EEG sensors setup and of the averaging on the dipole localization problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
@@ -7206,51 +7206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7301,77 +7301,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipolar source localization from intracerebral SEEG recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vairis Caune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7435,51 +7435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7511,217 +7511,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of window length and decorrelation step on ICA algorithms for EEG Blind Source Separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Cam</w:t>
+                <w:t xml:space="preserve">Finally, what is the best filter for P300 detection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bougrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosignals / Biostec INSTICC Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">TOBI Workshop lll- Tools for Brain-Computer Interaction - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761260v1</w:t>
+                <w:t xml:space="preserve">hal-00756669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finally, what is the best filter for P300 detection?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolina Saavedra</w:t>
+                <w:t xml:space="preserve">Impact of window length and decorrelation step on ICA algorithms for EEG Blind Source Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gundars Korats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOBI Workshop lll- Tools for Brain-Computer Interaction - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">Biosignals / Biostec INSTICC Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756669v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG/SEEG signal modelling using frequency and fractal analysis</w:t>
               </w:r>
@@ -7975,51 +7975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC '11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8044,51 +8044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of source separation and montage on ictal source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8449,51 +8449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interbrain ICA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Jyvaskyla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8544,77 +8544,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo-Antonio Salido-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Conférence Française Neurosciences Computationnelles, Neurocomp'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8691,51 +8691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Conférence Française Neurosciences Computationnelles, Neurocomp'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9290,243 +9290,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular artifacts removal in scalp EEG: combining ICA and wavelett denoising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+                <w:t xml:space="preserve">Comparison between synchronization estimation methods on scalp EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122060v1</w:t>
+                <w:t xml:space="preserve">hal-00153824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between synchronization estimation methods on scalp EEG</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Caparos</w:t>
+                <w:t xml:space="preserve">Ocular artifacts removal in scalp EEG: combining ICA and wavelett denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Ranta</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153824v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Weighting Function for Non-stationary Signal Denoising</w:t>
               </w:r>
@@ -9811,51 +9811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying ICA in EEG: choice of the window length and of the decorrelation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundars Korats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10020,51 +10020,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis thresholding for Wavelet denosing applied to P300 single-trial detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bougrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10376,51 +10376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="730FFA85"/>
+    <w:nsid w:val="38005193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10607,51 +10607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raduranta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0893-8998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076384527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salido-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Santos-Arce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2026.111517" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen Hagen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00479" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793156v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alph&#233;e Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jurczynski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104779" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acc210" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattacharyya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarushi Verma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Bilas Pachori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2022.3226775" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cosker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Vinsard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leguay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03721996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-022-00829-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chaudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102780" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00735-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2881051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Korats" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le&#160;cam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-018-0704-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vairis Caune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.12.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2508675" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Hofmanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.04.058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0451-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caspary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2262212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Decoster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orlewski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2011.0144" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Madhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0946-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF8VRFNZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2011.2173569" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo-Antonio Salido-Ruiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF30QZ35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cecchin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vespignani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.10.033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V48B8C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876825301003010006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2040081" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.851267" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603709v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2003.814801" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Roc&#237;o Hern&#225;ndez Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000197500003911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899990v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Rocio Hernandez-Castanon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871931" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010349303430350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Roc&#237;o Hern&#225;ndez-Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716898" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284861v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levionnais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepetit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716888" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Bergmanis-Korats" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romo-Flores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Garrido" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Abraham V&#233;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis Dorr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418756508" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005809v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Paredes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Strojnik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;lez P&#233;rez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286556" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274460" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2016.0045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Altakroury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.057" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2Z7ZF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067464v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saavedra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juris Zagars" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605571v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317973v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153824v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Abda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_18" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422062v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618694v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL100N" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005906v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raduranta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0893-8998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076384527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salido-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Santos-Arce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2026.111517" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793156v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alph&#233;e Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jurczynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen Hagen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Bhattacharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarushi Verma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Bilas Pachori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2022.3226775" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Cam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acc210" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Cosker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Vinsard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Leguay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03721996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tyvaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-022-00829-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chaudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102780" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00735-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2881051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Korats" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le&#160;cam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-018-0704-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vairis Caune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.03.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.12.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2508675" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Hofmanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.04.058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0451-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caspary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2262212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Decoster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orlewski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2011.0144" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Madhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0946-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF8VRFNZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2011.2173569" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo-Antonio Salido-Ruiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.06.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF30QZ35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cecchin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vespignani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.10.033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V48B8C5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876825301003010006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heinrich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2010.2040081" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2005.851267" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603709v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2003.814801" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388134v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamdi Cherif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wullen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Roc&#237;o Hern&#225;ndez Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000197500003911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Rocio Hernandez-Castanon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871931" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010349303430350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana del Roc&#237;o Hern&#225;ndez-Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716898" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284861v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314511v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Levionnais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepetit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2019.8716888" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundars Bergmanis-Korats" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rimbert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Romo-Flores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Garrido" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Abraham V&#233;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis Dorr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Paredes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Strojnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo V&#233;lez P&#233;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286556" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274460" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418756508" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994435v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2016.0045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Altakroury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2016.05.057" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2Z7ZF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067464v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saavedra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juris Zagars" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605571v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317973v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dufaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153824v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Abda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04835241v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaidamour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.244" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38256-7_18" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422062v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618694v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL100N" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005906v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>