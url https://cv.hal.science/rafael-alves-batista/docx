--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2656-064X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">286724855</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">alvesbatista_r_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -147,1255 +168,11244 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating electromagnetic cascades with Lorentz invariance violation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observational strategies for ultrahigh-energy neutrinos: the importance of deep sensitivity for detection and astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainak Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martineau-Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ad40f1⟩</w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2026/01/027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614119v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Paper and Roadmap for Quantum Gravity Phenomenology in the Multi-Messenger Era</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of extragalactic magnetic field on the spectra of ultra-high-energy cosmic rays from jetted sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Soares Sippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Magno R da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio M de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João R.T de Mello Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (8), pp.083060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/y4f8-jr36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectra for Reactions in Astrophysical Electromagnetic Cascades with Lorentz Invariance Violation: The Vacuum Cherenkov Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Saveliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feodor Mishin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (8), pp.083001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.083001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamma rays as leptonic portals to energetic neutrinos: a new Monte Carlo approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Di Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Sánchez-Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175, pp.103192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2025.103192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GRANDlib: A simulation pipeline for the Giant Radio Array for Neutrino Detection (GRAND)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Bister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Bohacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 308, pp.109461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2024.109461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the propagation of highly-energetic gamma rays in the Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Di Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ángel Sánchez-Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (8), pp.083004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.083004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A discussion on the origin of the sub-PeV Galactic gamma-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Di Matteo</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Anzorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 984 (2), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/adcb45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultra-high-energy Cosmic Ray Sources can be Gamma-ray Dim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Partenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Menezes de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 967 (1), pp.L15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad4359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating electromagnetic cascades with Lorentz invariance violation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Saveliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (11), pp.115011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ad40f1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospects for a survey of the Galactic plane with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Abhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abhishek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/10/081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmological implications of photon-flux upper limits at ultra-high energies in scenarios of Planckian-interacting massive particles for dark matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M. Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (4), pp.042002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.042002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to TeV photon emission from the Large Magellanic Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aguirre-Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 523 (4), pp.5353-5387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad1576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Paper and Roadmap for Quantum Gravity Phenomenology in the Multi-Messenger Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amelino-Camelia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boncioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (3), pp.032001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/ad605a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limits to gauge coupling in the dark sector set by the non-observation of instanton-induced decay of Super-Heavy Dark Matter in the Pierre Auger Observatory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M. Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Almeida Cheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (6), pp.061001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.061001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultra-High-Energy Cosmic Rays: The Intersection of the Cosmic and Energy Frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.102794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2023.102819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum gravity phenomenology at the dawn of the multi-messenger era—A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Addazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarez-Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amelino-Camelia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.103948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2022.103948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrival Directions of Cosmic Rays above 32 EeV from Phase One of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M. Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 935 (2), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac7d4e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing effects of Lorentz invariance violation in the propagation of astroparticles with the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01 (01), pp.023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/01/023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRPropa 3.2 -- an advanced framework for high-energy particle propagation in extragalactic and galactic spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321494v1</w:t>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Becker Tjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dörner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Dundovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Eichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 09, pp.035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/09/035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Search for Photons with Energies Above 2 × 10$^{17}$ eV Using Hybrid Data from the Low-Energy Extensions of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M. Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 933 (2), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac7393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTA – the World’s largest ground-based gamma-ray observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abusleme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-04060187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for Spatial Correlations of Neutrinos with Ultra-high-energy Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 934 (2), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6def⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The FRAM robotic telescope for atmospheric monitoring at the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (06), pp.P06027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/06/P06027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction of the muon signals recorded with the surface detector of the Pierre Auger Observatory using recurrent neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (07), pp.P07016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/07/P07016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array for probing cosmology and fundamental physics with gamma-ray propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/02/048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the Fluctuations in the Number of Muons in Extensive Air Showers with the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (15), pp.152002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.152002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep-learning based reconstruction of the shower maximum $X_{max}$ using the water-Cherenkov detectors of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (07), pp.P07019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/07/P07019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calibration of the underground muon detector of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (04), pp.P04003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/04/P04003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The energy spectrum of cosmic rays beyond the turn-down around ${10^{17}}$ eV as measured with the surface detector of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Almela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (11), pp.966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09700-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and implementation of the AMIGA embedded system for data acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (07), pp.T07008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/07/T07008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, upgrade and characterization of the silicon photomultiplier front-end for the AMIGA detector at the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (01), pp.P01026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/01/P01026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to a dark matter signal from the Galactic centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aguirre-Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/01/057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for magnetically-induced signatures in the arrival directions of ultra-high-energy cosmic rays measured at the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2020/06/017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Features of the Energy Spectrum of Cosmic Rays above 2.5×10$^{18}$ eV Using the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (12), pp.121106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.121106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection (GRAND): Science and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Álvarez-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aswathi Balagopal V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science China Physics, Mechanics &amp; Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.219501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11433-018-9385-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies on the response of a water-Cherenkov detector of the Pierre Auger Observatory to atmospheric muons using an RPC hodoscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (09), pp.P09002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/09/P09002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of events recorded with the surface detector of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.P10021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/10/P10021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the cosmic-ray energy spectrum above $2.5{\times} 10^{18}$ eV using the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.062005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.062005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Search for Ultra-high-energy Neutrinos from TXS 0506+056 Using the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 902 (2), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abb476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Questions in Cosmic-Ray Research at Ultrahigh Energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Biteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Dolag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2019.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmogenic photon and neutrino fluxes in the Auger era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio M. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2019/01/002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo studies for the optimisation of the Cherenkov Telescope Array layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrem Oǧuzhan Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astropart.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implications of strong intergalactic magnetic fields for ultrahigh-energy cosmic-ray astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Su Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devriendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Semikoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenter Sigl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.023010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.023010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrahigh-energy cosmic rays from tidally-ignited white dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Silk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (10), pp.103003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.103003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for correlations between the arrival directions of IceCube neutrino events and ultrahigh-energy cosmic rays detected by the Pierre Auger Observatory and the Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Aartsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (01), pp.037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/01/037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01302331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prototype muon detectors for the AMIGA component of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (02), pp.P02012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/11/02/P02012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01302384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the Radiation Energy in the Radio Signal of Extensive Air Showers as a Universal Estimator of Cosmic-Ray Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun-Joo Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.241101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01313571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azimuthal asymmetry in the risetime of the surface detector signals of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (7), pp.072006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.072006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01301834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanosecond-level time synchronization of autonomous radio detector stations for extensive air showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.P01018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/11/01/P01018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01240296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pierre Auger Cosmic Ray Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 798, pp.172-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.06.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01114254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved limit to the diffuse flux of ultrahigh energy neutrinos from the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.092008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.092008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of inclined air showers detected with the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 08, pp.019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/08/019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01049904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints on the Origin of Cosmic Rays above 10^18 eV from Large-scale Anisotropy Searches in Data of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 762 (1), pp.L13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/762/1/L13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00765875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrahigh Energy Neutrinos at the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.708680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/708680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00810479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for Point-like Sources of Ultra-high Energy Neutrinos at the Pierre Auger Observatory and Improved Limit on the Diffuse Flux of Tau Neutrinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 755, pp.L4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/755/1/L4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00720606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale Distribution of Arrival Directions of Cosmic Rays Detected Above 10^18 eV at the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 203, pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00763113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Search for Point Sources of EeV Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 760, pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/760/2/148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00755077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rapid Atmospheric Monitoring System of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.P09001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/09/P09001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00723319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antennas for the Detection of Radio Emission Pulses from Cosmic-Ray induced Air Showers at the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.P10011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/10/P10011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00733587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of cosmic-ray properties with uncertainty estimation using graph neural networks in GRAND</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Calculation of the exposure of GRANDProto300 to cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sei Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Prévotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC2025 - 39th International Cosmic Ray Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.501.0253⟩</w:t>
+              <w:t xml:space="preserve">39th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geneva, Switzerland. pp.298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.501.0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05186769v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denoising radio pulses from air showers using machine-learning methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectra for the Vacuum Cherenkov Effect in Astrophysical Electromagnetic Cascades with Lorentz Invariance Violation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Saveliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feodor Mishin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC2025 - 39th International Cosmic Ray Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Genève, Switzerland. pp.833, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.501.0833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05184668v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an autonomous detection-unit self-trigger for GRAND</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Correa</w:t>
+                <w:t xml:space="preserve">Reconstruction of cosmic-ray properties with uncertainty estimation using graph neural networks in GRAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Colley</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Le Coz</w:t>
+                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Alvarez-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.470.0060⟩</w:t>
+              <w:t xml:space="preserve">ICRC2025 - 39th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Genève, Switzerland. pp.253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.501.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05193051v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05186769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-Generation Triggering: A Novel Event-Level Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tim Huege</w:t>
+                <w:t xml:space="preserve">CRPropa 3.3: Toward a Unified Multi-Messenger Framework from GeV to ZeV Energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aerdker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Becker Tjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Di Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dörner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.470.0061⟩</w:t>
+              <w:t xml:space="preserve">39th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geneva, Switzerland. pp.964, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.501.0964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695643v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting 100-PeV tau neutrino detection with an array of phased and high-gain reconstruction antennas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martineau</w:t>
+                <w:t xml:space="preserve">Denoising radio pulses from air showers using machine-learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhisen Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Álvarez-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRC2025 - 39th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission C4 (Astroparticle Physics) of the International Union of Pure and Applied Physics (IUPAP), Jul 2025, Genêve, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705415v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05184668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRANDProto300: status, science case, and prospects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Quest for the Origins of Ultra-High-Energy Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th European Cosmic Ray Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hvar, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05192535v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAND: status and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumiko Kotera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Álvarez-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Bister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARENA2024 - 10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Kavli Institute for Cosmological Physics, Jun 2024, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.470.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05192944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an autonomous detection-unit self-trigger for GRAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Huege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Kavli Institute for Cosmological Physics, Jun 2024, Chicago, United States. pp.60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05193051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting 100-PeV tau neutrino detection with an array of phased and high-gain reconstruction antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Wissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Zeolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Huege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chicago, United States. pp.058, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Next-Generation Triggering: A Novel Event-Level Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Huege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GRANDProto300: status, science case, and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Álvarez-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Kavli Institute for Cosmological Physics, Jun 2024, Chicago, United States. pp.059, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05192535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science with the Global Cosmic-ray Observatory (GCOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Bellido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICRC 2023 - 38th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.444.0281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection (GRAND) Collaboration -- Contributions to the 38th International Cosmic Ray Conference (ICRC 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Bister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiren Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-energy and ultra-high-energy neutrinos: A Snowmass white paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nepomuk Otte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Hall Reno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Snowmass 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Seattle, United States. pp.55-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jheap.2022.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRPropa 3.2: a framework for high-energy astroparticle propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Becker Tjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dörner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Dundovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Eichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.978, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cherenkov Telescope Array view of the Galactic Center region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aion Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Gaggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Malyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.358.0817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GCOS - The Global Cosmic Ray Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg R Hörandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Aloisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science and Design for the Giant Radio Array for Neutrino Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Álvarez-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aswathi V. Balagopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astro2020: Decadal Survey on Astronomy and Astrophysics, APC white papers, no. 92; Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, à renseigner, Unknown Region. 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-04009757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection (GRAND): Present and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Álvarez-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.996, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying cosmological $\gamma$-ray propagation with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Biteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.623, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Cássia dos Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. de Gouveia Dal Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WORLD SCIENTIFIC, 2019, 9789813270091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/10986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring New Propagation Scales With Galactic Neutrinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miller Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiara Carloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Martínez-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interplay of emission geometry and extragalactic magnetic fields in the spectra of ultra-high-energy cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Soares Sippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M.R da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio M de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João R.T de Mello Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-messenger and transient astrophysics with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ž. Bošnjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chernyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cristofari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EuCAPT White Paper: Opportunities and Challenges for Theoretical Astroparticle Physics in the Next Decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barenboim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report of the Topical Group on Cosmic Probes of Fundamental Physics for for Snowmass 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana X. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A. Anchordoqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Sathyaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Tollefson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pierre Auger Observatory Upgrade - Preliminary Design Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LPSC16069, LPSC. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01302320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId349"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1463,51 +11473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E0CC773"/>
+    <w:nsid w:val="E1B0727A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1694,51 +11704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-alves-batista" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2656-064X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/alvesbatista_r_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04614119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Saveliev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alves Batista" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad40f1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alves Batista" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amelino-Camelia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boncioli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Carmona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad605a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05186769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ferri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit-L&#233;vy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bister" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0253" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05184668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisen Lai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Macias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05193051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Correa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Huege" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Coz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena K&#246;hler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ferriere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Wissel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zeolla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0058" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bister" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-alves-batista" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2656-064X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286724855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/alvesbatista_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mukhopadhyay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alves Batista" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Fox" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau-Huynh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2026/01/027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soares Sippert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magno R da Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio M de Almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R.T de Mello Neto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/y4f8-jr36" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Saveliev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor Mishin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.083001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Marco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A S&#225;nchez-Conde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2025.103192" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit-L&#233;vy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bister" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bohacova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Bustamante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2024.109461" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel S&#225;nchez-Conde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.083004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alves Batista" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anzorena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fujita" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adcb45" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Partenheimer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Fang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Menezes de Almeida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad4359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04614119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad40f1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abhir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abhishek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acharyya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/10/081" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Abreu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aglietta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. Albury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingomar Allekotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Almeida Cheminant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.042002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Agudo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1576" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amelino-Camelia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boncioli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Carmona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad605a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Almeida Cheminant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.061001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coleman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Schr&#246;der" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2023.102819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez-Muniz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Batista" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antonelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2022.103948" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7d4e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M Albury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/01/023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becker Tjus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#246;rner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Dundovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Eichmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/09/035" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7393" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04060187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zanin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusleme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6def" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/06/P06027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Albury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/07/P07016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharyya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/02/048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.152002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/07/P07019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/04/P04003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Almela" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09700-w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/07/T07008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/01/P01026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/01/057" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/06/017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934051v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.121106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi Balagopal V." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bolmont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-018-9385-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905972v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/09/P09002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911944v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/10/P10021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.062005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abb476" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108096v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Biteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dolag" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Engel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2019.00023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839700v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio M. de Almeida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lago" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2019/01/002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116580v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem O&#487;uzhan Ang&#252;ner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfaro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Su Shin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devriendt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Semikoz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Sigl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.023010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Silk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.103003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302331v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abraham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/01/037" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/02/P02012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313571v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Joo Ahn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241101" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01301834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.072006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01240296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/01/P01018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Samarai" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.06.058" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467626v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.092008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01049904v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/08/019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765875v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L13" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/708680" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720606v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/755/1/L4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763113v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/34" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755077v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/148" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723319v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184330v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sei Kato" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pr&#233;votat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0298" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0833" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05186769v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ferri&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bister" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0253" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178591v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aerdker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0964" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05184668v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisen Lai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Macias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871240v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192944v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bister" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0057" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05193051v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Correa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colley" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Huege" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Coz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0060" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705415v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Wissel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zeolla" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0058" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena K&#246;hler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ferriere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0061" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192535v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0059" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781070v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ahlers" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Assis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Battisti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Bellido" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0281" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiren Chen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nepomuk Otte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Hall Reno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2022.08.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0978" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aion Viana" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ventura" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gaggero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grasso" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Malyshev" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0817" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg R H&#246;randel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Abbasi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ahlers" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aloisio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0027" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04009757v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mostafa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi V. Balagopal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Carvalho" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0996" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903437v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gat&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefaucheur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mangano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0623" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365151v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de C&#225;ssia dos Anjos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. de Gouveia Dal Pino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10986" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430502v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Macdonald" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Carloni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Arg&#252;elles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mart&#237;nez-Soler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155722v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M.R da Costa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609278v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Bo&#353;njak" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brown" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carosi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911112v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Amin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barenboim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartolo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814000v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana X. Adhikari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Anchordoqui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sathyaprakash" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Tollefson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302320v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>