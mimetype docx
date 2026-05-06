--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -336,365 +336,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of extragalactic magnetic field on the spectra of ultra-high-energy cosmic rays from jetted sources</w:t>
+                <w:t xml:space="preserve">Gamma rays as leptonic portals to energetic neutrinos: a new Monte Carlo approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Soares Sippert</w:t>
+                <w:t xml:space="preserve">Gaetano Di Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Magno R da Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">João R.T de Mello Neto</w:t>
+                <w:t xml:space="preserve">Miguel A Sánchez-Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/y4f8-jr36⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175, pp.103192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2025.103192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348257v1</w:t>
+                <w:t xml:space="preserve">hal-05199897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectra for Reactions in Astrophysical Electromagnetic Cascades with Lorentz Invariance Violation: The Vacuum Cherenkov Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey Saveliev</w:t>
+                <w:t xml:space="preserve">Revisiting the propagation of highly-energetic gamma rays in the Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feodor Mishin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ángel Sánchez-Conde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (8), pp.083001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.083001⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (8), pp.083004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.083004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877072v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma rays as leptonic portals to energetic neutrinos: a new Monte Carlo approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A discussion on the origin of the sub-PeV Galactic gamma-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Anzorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetano Di Marco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+                <w:t xml:space="preserve">D Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel A Sánchez-Conde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 175, pp.103192. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 984 (2), pp.98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2025.103192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/adcb45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199897v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRANDlib: A simulation pipeline for the Giant Radio Array for Neutrino Detection (GRAND)</w:t>
               </w:r>
@@ -784,289 +788,285 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cpc.2024.109461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688506v1</w:t>
+                <w:t xml:space="preserve">hal-05586011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the propagation of highly-energetic gamma rays in the Galaxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaetano Di Marco</w:t>
+                <w:t xml:space="preserve">Effects of extragalactic magnetic field on the spectra of ultra-high-energy cosmic rays from jetted sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Soares Sippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Magno R da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio M de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ángel Sánchez-Conde</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João R.T de Mello Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (8), pp.083004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.083004⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (8), pp.083060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/y4f8-jr36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681019v1</w:t>
+                <w:t xml:space="preserve">hal-05348257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discussion on the origin of the sub-PeV Galactic gamma-ray emission</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectra for Reactions in Astrophysical Electromagnetic Cascades with Lorentz Invariance Violation: The Vacuum Cherenkov Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Chen</w:t>
+                <w:t xml:space="preserve">Andrey Saveliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Fujita</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feodor Mishin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 984 (2), pp.98. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (8), pp.083001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/adcb45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.083001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029658v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high-energy Cosmic Ray Sources can be Gamma-ray Dim</w:t>
               </w:r>
@@ -1169,51 +1169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating electromagnetic cascades with Lorentz invariance violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Saveliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1388,1717 +1388,1717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmological implications of photon-flux upper limits at ultra-high energies in scenarios of Planckian-interacting massive particles for dark matter</w:t>
+                <w:t xml:space="preserve">Limits to gauge coupling in the dark sector set by the non-observation of instanton-induced decay of Super-Heavy Dark Matter in the Pierre Auger Observatory data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Abreu</w:t>
+                <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Aglietta</w:t>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M. Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+                <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
+                <w:t xml:space="preserve">K. Almeida Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (4), pp.042002. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (6), pp.061001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.042002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.061001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762977v1</w:t>
+                <w:t xml:space="preserve">hal-03749013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to TeV photon emission from the Large Magellanic Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Acharyya</w:t>
+                <w:t xml:space="preserve">White Paper and Roadmap for Quantum Gravity Phenomenology in the Multi-Messenger Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Adam</w:t>
+                <w:t xml:space="preserve">G. Amelino-Camelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
+                <w:t xml:space="preserve">D. Boncioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Agudo</w:t>
+                <w:t xml:space="preserve">J. M. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Aguirre-Santaella</w:t>
+                <w:t xml:space="preserve">A. Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 523 (4), pp.5353-5387. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.032001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad1576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ad605a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300140v1</w:t>
+                <w:t xml:space="preserve">hal-04321494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Paper and Roadmap for Quantum Gravity Phenomenology in the Multi-Messenger Era</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-High-Energy Cosmic Rays: The Intersection of the Cosmic and Energy Frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Amelino-Camelia</w:t>
+                <w:t xml:space="preserve">A. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boncioli</w:t>
+                <w:t xml:space="preserve">J. Eser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Carmona</w:t>
+                <w:t xml:space="preserve">E. Mayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Di Matteo</w:t>
+                <w:t xml:space="preserve">F. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ad605a⟩</w:t>
+              <w:t xml:space="preserve">Astropart.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.102794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2023.102819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321494v1</w:t>
+                <w:t xml:space="preserve">hal-03677108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits to gauge coupling in the dark sector set by the non-observation of instanton-induced decay of Super-Heavy Dark Matter in the Pierre Auger Observatory data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosmological implications of photon-flux upper limits at ultra-high energies in scenarios of Planckian-interacting massive particles for dark matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aglietta</w:t>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M. Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Almeida Cheminant</w:t>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.061001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (4), pp.042002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.042002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749013v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-High-Energy Cosmic Rays: The Intersection of the Cosmic and Energy Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Coleman</w:t>
+                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to TeV photon emission from the Large Magellanic Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Eser</w:t>
+                <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mayotte</w:t>
+                <w:t xml:space="preserve">A Aguasca-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sarazin</w:t>
+                <w:t xml:space="preserve">I Agudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.G. Schröder</w:t>
+                <w:t xml:space="preserve">A Aguirre-Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.102794. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 523 (4), pp.5353-5387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2023.102819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad1576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677108v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum gravity phenomenology at the dawn of the multi-messenger era—A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing effects of Lorentz invariance violation in the propagation of astroparticles with the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Addazi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Antonelli</w:t>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2022.103948⟩</w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01 (01), pp.023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/01/023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697879v1</w:t>
+                <w:t xml:space="preserve">hal-03536654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrival Directions of Cosmic Rays above 32 EeV from Phase One of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M. Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 935 (2), pp.170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ac7d4e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing effects of Lorentz invariance violation in the propagation of astroparticles with the Pierre Auger Observatory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Aglietta</w:t>
+                <w:t xml:space="preserve">CRPropa 3.2 -- an advanced framework for high-energy particle propagation in extragalactic and galactic spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Becker Tjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dörner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Dundovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin M Albury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
+                <w:t xml:space="preserve">Björn Eichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 01 (01), pp.023. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 09, pp.035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/01/023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/09/035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536654v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRPropa 3.2 -- an advanced framework for high-energy particle propagation in extragalactic and galactic spaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Björn Eichmann</w:t>
+                <w:t xml:space="preserve">A Search for Photons with Energies Above 2 × 10$^{17}$ eV Using Hybrid Data from the Low-Energy Extensions of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M. Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/09/035⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 933 (2), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac7393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760786v1</w:t>
+                <w:t xml:space="preserve">hal-03720162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Photons with Energies Above 2 × 10$^{17}$ eV Using Hybrid Data from the Low-Energy Extensions of the Pierre Auger Observatory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
+                <w:t xml:space="preserve">Search for Spatial Correlations of Neutrinos with Ultra-high-energy Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 933 (2), pp.125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac7393⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 934 (2), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6def⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720162v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CTA – the World’s largest ground-based gamma-ray observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abusleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.395.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-04060187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Spatial Correlations of Neutrinos with Ultra-high-energy Cosmic Rays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum gravity phenomenology at the dawn of the multi-messenger era—A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alves</w:t>
+                <w:t xml:space="preserve">A. Addazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">J. Alvarez-Muniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">R. Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amelino-Camelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">V. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 934 (2), pp.164. </w:t>
+              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.103948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6def⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2022.103948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623273v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FRAM robotic telescope for atmospheric monitoring at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (06), pp.P06027. </w:t>
@@ -3130,511 +3130,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the muon signals recorded with the surface detector of the Pierre Auger Observatory using recurrent neural networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Abreu</w:t>
+                <w:t xml:space="preserve">Measurement of the Fluctuations in the Number of Muons in Extensive Air Showers with the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aglietta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Albury</w:t>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Allekotte</w:t>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/07/P07016⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (15), pp.152002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.152002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217620v1</w:t>
+                <w:t xml:space="preserve">hal-03164405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array for probing cosmology and fundamental physics with gamma-ray propagation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Adam</w:t>
+                <w:t xml:space="preserve">Extraction of the muon signals recorded with the surface detector of the Pierre Auger Observatory using recurrent neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/02/048⟩</w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (07), pp.P07016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/07/P07016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981237v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Fluctuations in the Number of Muons in Extensive Air Showers with the Pierre Auger Observatory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array for probing cosmology and fundamental physics with gamma-ray propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (15), pp.152002. </w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.152002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/02/048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164405v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-learning based reconstruction of the shower maximum $X_{max}$ using the water-Cherenkov detectors of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (07), pp.P07019. </w:t>
@@ -3685,90 +3685,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of the underground muon detector of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (04), pp.P04003. </w:t>
@@ -3806,90 +3806,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The energy spectrum of cosmic rays beyond the turn-down around ${10^{17}}$ eV as measured with the surface detector of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Almela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3934,511 +3934,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of the AMIGA embedded system for data acquisition</w:t>
+                <w:t xml:space="preserve">Design, upgrade and characterization of the silicon photomultiplier front-end for the AMIGA detector at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16 (07), pp.T07008. </w:t>
+              <w:t xml:space="preserve">, 2021, 16 (01), pp.P01026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/07/T07008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/01/P01026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143570v1</w:t>
+                <w:t xml:space="preserve">hal-03047632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, upgrade and characterization of the silicon photomultiplier front-end for the AMIGA detector at the Pierre Auger Observatory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
+                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to a dark matter signal from the Galactic centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aguirre-Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/01/P01026⟩</w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/01/057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047632v1</w:t>
+                <w:t xml:space="preserve">hal-02917236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to a dark matter signal from the Galactic centre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Aguirre-Santaella</w:t>
+                <w:t xml:space="preserve">Design and implementation of the AMIGA embedded system for data acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M Albury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 01, pp.057. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (07), pp.T07008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/01/057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/07/T07008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917236v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for magnetically-induced signatures in the arrival directions of ultra-high-energy cosmic rays measured at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 06, pp.017. </w:t>
@@ -4489,90 +4489,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of the Energy Spectrum of Cosmic Rays above 2.5×10$^{18}$ eV Using the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (12), pp.121106. </w:t>
@@ -4757,90 +4757,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on the response of a water-Cherenkov detector of the Pierre Auger Observatory to atmospheric muons using an RPC hodoscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (09), pp.P09002. </w:t>
@@ -4891,90 +4891,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of events recorded with the surface detector of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (10), pp.P10021. </w:t>
@@ -5025,90 +5025,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the cosmic-ray energy spectrum above $2.5{\times} 10^{18}$ eV using the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (6), pp.062005. </w:t>
@@ -5159,90 +5159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Search for Ultra-high-energy Neutrinos from TXS 0506+056 Using the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M Albury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingomar Allekotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 902 (2), pp.105. </w:t>
@@ -5274,161 +5274,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Questions in Cosmic-Ray Research at Ultrahigh Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+                <w:t xml:space="preserve">Monte Carlo studies for the optimisation of the Cherenkov Telescope Array layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Biteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
+                <w:t xml:space="preserve">Ekrem Oǧuzhan Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Dolag</w:t>
+                <w:t xml:space="preserve">R. Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Engel</w:t>
+                <w:t xml:space="preserve">J. Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.23. </w:t>
+              <w:t xml:space="preserve">Astropart.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.35-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspas.2019.00023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108096v1</w:t>
+                <w:t xml:space="preserve">hal-02116580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmogenic photon and neutrino fluxes in the Auger era</w:t>
               </w:r>
@@ -5525,161 +5525,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo studies for the optimisation of the Cherenkov Telescope Array layout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Agudo</w:t>
+                <w:t xml:space="preserve">Open Questions in Cosmic-Ray Research at Ultrahigh Energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekrem Oǧuzhan Angüner</w:t>
+                <w:t xml:space="preserve">Jonathan Biteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alfaro</w:t>
+                <w:t xml:space="preserve">Klaus Dolag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alfaro</w:t>
+                <w:t xml:space="preserve">Ralph Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astropart.Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111, pp.35-53. </w:t>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2019.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116580v1</w:t>
+                <w:t xml:space="preserve">hal-02108096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of strong intergalactic magnetic fields for ultrahigh-energy cosmic-ray astronomy</w:t>
               </w:r>
@@ -5880,511 +5880,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for correlations between the arrival directions of IceCube neutrino events and ultrahigh-energy cosmic rays detected by the Pierre Auger Observatory and the Telescope Array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the Radiation Energy in the Radio Signal of Extensive Air Showers as a Universal Estimator of Cosmic-Ray Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G. Aartsen</w:t>
+                <w:t xml:space="preserve">Eun-Joo Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Abraham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/01/037⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.241101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01302331v1</w:t>
+                <w:t xml:space="preserve">in2p3-01313571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype muon detectors for the AMIGA component of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (02), pp.P02012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/11/02/P02012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01302384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Radiation Energy in the Radio Signal of Extensive Air Showers as a Universal Estimator of Cosmic-Ray Energy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Aglietta</w:t>
+                <w:t xml:space="preserve">Search for correlations between the arrival directions of IceCube neutrino events and ultrahigh-energy cosmic rays detected by the Pierre Auger Observatory and the Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Aartsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun-Joo Ahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, pp.241101. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (01), pp.037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/01/037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01313571v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01302331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azimuthal asymmetry in the risetime of the surface detector signals of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (7), pp.072006. </w:t>
@@ -6422,103 +6422,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond-level time synchronization of autonomous radio detector stations for extensive air showers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.P01018. </w:t>
@@ -6556,90 +6556,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Cosmic Ray Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6690,77 +6690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved limit to the diffuse flux of ultrahigh energy neutrinos from the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6824,77 +6824,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of inclined air showers detected with the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6958,64 +6958,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the Origin of Cosmic Rays above 10^18 eV from Large-scale Anisotropy Searches in Data of the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7092,90 +7092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh Energy Neutrinos at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.F.M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7220,70 +7220,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00810479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Point-like Sources of Ultra-high Energy Neutrinos at the Pierre Auger Observatory and Improved Limit on the Diffuse Flux of Tau Neutrinos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">The Rapid Atmospheric Monitoring System of the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7299,125 +7299,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 755, pp.L4. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.P09001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/755/1/L4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/09/P09001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00720606v1</w:t>
+                <w:t xml:space="preserve">in2p3-00723319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale Distribution of Arrival Directions of Cosmic Rays Detected Above 10^18 eV at the Pierre Auger Observatory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A Search for Point Sources of EeV Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7433,125 +7433,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 203, pp.34. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 760, pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/760/2/148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00763113v1</w:t>
+                <w:t xml:space="preserve">in2p3-00755077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Point Sources of EeV Neutrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Search for Point-like Sources of Ultra-high Energy Neutrinos at the Pierre Auger Observatory and Improved Limit on the Diffuse Flux of Tau Neutrinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7567,125 +7567,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 760, pp.148. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 755, pp.L4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/760/2/148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/755/1/L4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00755077v1</w:t>
+                <w:t xml:space="preserve">in2p3-00720606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rapid Atmospheric Monitoring System of the Pierre Auger Observatory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Large-scale Distribution of Arrival Directions of Cosmic Rays Detected Above 10^18 eV at the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7701,125 +7701,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. F. M. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.P09001. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 203, pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/09/P09001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00723319v1</w:t>
+                <w:t xml:space="preserve">in2p3-00763113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennas for the Detection of Radio Emission Pulses from Cosmic-Ray induced Air Showers at the Pierre Auger Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7922,1626 +7922,1626 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the exposure of GRANDProto300 to cosmic rays</w:t>
+                <w:t xml:space="preserve">CRPropa 3.3: Toward a Unified Multi-Messenger Framework from GeV to ZeV Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sei Kato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Prévotat</w:t>
+                <w:t xml:space="preserve">Sophie Aerdker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Becker Tjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Di Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dörner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Geneva, Switzerland. pp.298, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.501.0298⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Geneva, Switzerland. pp.964, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.501.0964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184330v1</w:t>
+                <w:t xml:space="preserve">hal-05178591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectra for the Vacuum Cherenkov Effect in Astrophysical Electromagnetic Cascades with Lorentz Invariance Violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Saveliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feodor Mishin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Genève, Switzerland. pp.833, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.501.0833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of cosmic-ray properties with uncertainty estimation using graph neural networks in GRAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Ferrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+                <w:t xml:space="preserve">Jaime Alvarez-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRC2025 - 39th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Genève, Switzerland. pp.253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.501.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05186769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRPropa 3.3: Toward a Unified Multi-Messenger Framework from GeV to ZeV Energies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Denoising radio pulses from air showers using machine-learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhisen Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aerdker</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Dörner</w:t>
+                <w:t xml:space="preserve">Oscar Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Álvarez-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Cosmic Ray Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRC2025 - 39th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission C4 (Astroparticle Physics) of the International Union of Pure and Applied Physics (IUPAP), Jul 2025, Genêve, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178591v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05184668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denoising radio pulses from air showers using machine-learning methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculation of the exposure of GRANDProto300 to cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhisen Lai</w:t>
+                <w:t xml:space="preserve">Sei Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Macias</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Prévotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC2025 - 39th International Cosmic Ray Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geneva, Switzerland. pp.298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.501.0298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05184668v1</w:t>
+                <w:t xml:space="preserve">hal-05184330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quest for the Origins of Ultra-High-Energy Cosmic Rays</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of an autonomous detection-unit self-trigger for GRAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Huege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Cosmic Ray Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Kavli Institute for Cosmological Physics, Jun 2024, Chicago, United States. pp.60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871240v1</w:t>
+                <w:t xml:space="preserve">cea-05193051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAND: status and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting 100-PeV tau neutrino detection with an array of phased and high-gain reconstruction antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Wissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Zeolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Huege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumiko Kotera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T Bister</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARENA2024 - 10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.470.0057⟩</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chicago, United States. pp.058, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05192944v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an autonomous detection-unit self-trigger for GRAND</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Next-Generation Triggering: A Novel Event-Level Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Huege</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.470.0060⟩</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05193051v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting 100-PeV tau neutrino detection with an array of phased and high-gain reconstruction antennas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martineau</w:t>
+                <w:t xml:space="preserve">GRANDProto300: status, science case, and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Álvarez-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.470.0058⟩</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Kavli Institute for Cosmological Physics, Jun 2024, Chicago, United States. pp.059, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705415v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05192535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-Generation Triggering: A Novel Event-Level Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jelena Köhler</w:t>
+                <w:t xml:space="preserve">GRAND: status and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Álvarez-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Ferriere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tim Huege</w:t>
+                <w:t xml:space="preserve">T Bister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.470.0061⟩</w:t>
+              <w:t xml:space="preserve">ARENA2024 - 10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Kavli Institute for Cosmological Physics, Jun 2024, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.470.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695643v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05192944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRANDProto300: status, science case, and prospects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Quest for the Origins of Ultra-High-Energy Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Acoustic and Radio EeV Neutrino Detection Activities (ARENA2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Cosmic Ray Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hvar, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.470.0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-05192535v1</w:t>
+                <w:t xml:space="preserve">hal-04871240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science with the Global Cosmic-ray Observatory (GCOS)</w:t>
+                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection (GRAND) Collaboration -- Contributions to the 38th International Cosmic Ray Conference (ICRC 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Bister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ahlers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.A Bellido</w:t>
+                <w:t xml:space="preserve">Yiren Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC 2023 - 38th International Cosmic Ray Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781070v1</w:t>
+                <w:t xml:space="preserve">hal-04178611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection (GRAND) Collaboration -- Contributions to the 38th International Cosmic Ray Conference (ICRC 2023)</w:t>
+                <w:t xml:space="preserve">Science with the Global Cosmic-ray Observatory (GCOS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yiren Chen</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Bellido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Cosmic Ray Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRC 2023 - 38th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.444.0281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178611v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-energy and ultra-high-energy neutrinos: A Snowmass white paper</w:t>
               </w:r>
@@ -9674,90 +9674,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRPropa 3.2: a framework for high-energy astroparticle propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Becker Tjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dörner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Dundovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Eichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.978, </w:t>
@@ -9789,295 +9789,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cherenkov Telescope Array view of the Galactic Center region</w:t>
+                <w:t xml:space="preserve">GCOS - The Global Cosmic Ray Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aion Viana</w:t>
+                <w:t xml:space="preserve">Jörg R Hörandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Ventura</w:t>
+                <w:t xml:space="preserve">Rasha Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Gaggero</w:t>
+                <w:t xml:space="preserve">Markus Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Grasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Malyshev</w:t>
+                <w:t xml:space="preserve">Roberto Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.358.0817⟩</w:t>
+              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.395.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302867v1</w:t>
+                <w:t xml:space="preserve">hal-04781068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCOS - The Global Cosmic Ray Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Cherenkov Telescope Array view of the Galactic Center region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aion Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg R Hörandel</w:t>
+                <w:t xml:space="preserve">Sofia Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasha Abbasi</w:t>
+                <w:t xml:space="preserve">Daniele Gaggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Ahlers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Almeida Cheminant</w:t>
+                <w:t xml:space="preserve">Dario Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Aloisio</w:t>
+                <w:t xml:space="preserve">Dmitry Malyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.027, </w:t>
+              <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.817, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.395.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.358.0817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781068v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and Design for the Giant Radio Array for Neutrino Detection</w:t>
               </w:r>
@@ -10182,295 +10182,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-04009757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection (GRAND): Present and Perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaime Álvarez-Muñiz</w:t>
+                <w:t xml:space="preserve">Studying cosmological $\gamma$-ray propagation with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Washington Carvalho</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Biteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.996, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.301.0996⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.623, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903408v1</w:t>
+                <w:t xml:space="preserve">hal-01903437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying cosmological $\gamma$-ray propagation with the Cherenkov Telescope Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Gaté</w:t>
+                <w:t xml:space="preserve">The Giant Radio Array for Neutrino Detection (GRAND): Present and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Álvarez-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Lefaucheur</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Mangano</w:t>
+                <w:t xml:space="preserve">Washington Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.623, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.996, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.301.0623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.301.0996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903437v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10488,64 +10488,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science with the Cherenkov Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Barres de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10761,103 +10761,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay of emission geometry and extragalactic magnetic fields in the spectra of ultra-high-energy cosmic rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Soares Sippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos M.R da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogerio M de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alves Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João R.T de Mello Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10869,263 +10869,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-messenger and transient astrophysics with the Cherenkov Telescope Array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EuCAPT White Paper: Opportunities and Challenges for Theoretical Astroparticle Physics in the Next Decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ž. Bošnjak</w:t>
+                <w:t xml:space="preserve">M.A. Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Brown</w:t>
+                <w:t xml:space="preserve">G. Barenboim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Carosi</w:t>
+                <w:t xml:space="preserve">N. Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chernyakova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Cristofari</w:t>
+                <w:t xml:space="preserve">D. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609278v1</w:t>
+                <w:t xml:space="preserve">hal-03911112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EuCAPT White Paper: Opportunities and Challenges for Theoretical Astroparticle Physics in the Next Decade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Alves Batista</w:t>
+                <w:t xml:space="preserve">Multi-messenger and transient astrophysics with the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ž. Bošnjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Amin</w:t>
+                <w:t xml:space="preserve">A.M. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barenboim</w:t>
+                <w:t xml:space="preserve">Alessandro Carosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bartolo</w:t>
+                <w:t xml:space="preserve">M. Chernyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baumann</w:t>
+                <w:t xml:space="preserve">P. Cristofari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911112v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the Topical Group on Cosmic Probes of Fundamental Physics for for Snowmass 2021</w:t>
               </w:r>
@@ -11261,103 +11261,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pierre Auger Observatory Upgrade - Preliminary Design Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LPSC16069, LPSC. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11473,51 +11473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1B0727A"/>
+    <w:nsid w:val="01E71CB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11704,51 +11704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-alves-batista" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2656-064X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286724855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/alvesbatista_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mukhopadhyay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alves Batista" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Fox" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau-Huynh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2026/01/027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soares Sippert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magno R da Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio M de Almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R.T de Mello Neto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/y4f8-jr36" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Saveliev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor Mishin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.083001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Marco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A S&#225;nchez-Conde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2025.103192" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit-L&#233;vy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bister" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bohacova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Bustamante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2024.109461" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel S&#225;nchez-Conde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.083004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alves Batista" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anzorena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fujita" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adcb45" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Partenheimer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Fang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Menezes de Almeida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad4359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04614119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad40f1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abhir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abhishek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acharyya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/10/081" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Abreu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aglietta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. Albury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingomar Allekotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Almeida Cheminant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.042002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Agudo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1576" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amelino-Camelia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boncioli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Carmona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad605a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Almeida Cheminant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.061001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coleman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Schr&#246;der" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2023.102819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez-Muniz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Batista" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antonelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2022.103948" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7d4e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M Albury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/01/023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becker Tjus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#246;rner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Dundovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Eichmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/09/035" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7393" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04060187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zanin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusleme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6def" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/06/P06027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Albury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/07/P07016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharyya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/02/048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.152002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/07/P07019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/04/P04003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Almela" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09700-w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/07/T07008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/01/P01026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/01/057" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/06/017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934051v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.121106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi Balagopal V." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bolmont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-018-9385-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905972v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/09/P09002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911944v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/10/P10021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.062005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abb476" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108096v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Biteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dolag" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Engel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2019.00023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839700v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio M. de Almeida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lago" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2019/01/002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116580v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem O&#487;uzhan Ang&#252;ner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfaro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Su Shin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devriendt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Semikoz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Sigl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.023010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Silk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.103003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302331v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abraham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/01/037" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/02/P02012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313571v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Joo Ahn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241101" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01301834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.072006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01240296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/01/P01018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Samarai" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.06.058" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467626v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.092008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01049904v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/08/019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765875v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L13" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/708680" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720606v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/755/1/L4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763113v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/34" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755077v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/148" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723319v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184330v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sei Kato" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pr&#233;votat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0298" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0833" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05186769v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ferri&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bister" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0253" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178591v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aerdker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0964" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05184668v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisen Lai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Macias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871240v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192944v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bister" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0057" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05193051v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Correa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colley" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Huege" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Coz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0060" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705415v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Wissel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zeolla" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0058" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena K&#246;hler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ferriere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0061" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192535v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0059" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781070v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ahlers" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Assis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Battisti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Bellido" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0281" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiren Chen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nepomuk Otte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Hall Reno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2022.08.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0978" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aion Viana" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ventura" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gaggero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grasso" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Malyshev" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0817" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg R H&#246;randel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Abbasi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ahlers" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aloisio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0027" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04009757v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mostafa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi V. Balagopal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Carvalho" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0996" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903437v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gat&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefaucheur" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mangano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0623" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365151v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de C&#225;ssia dos Anjos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. de Gouveia Dal Pino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10986" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430502v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Macdonald" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Carloni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Arg&#252;elles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mart&#237;nez-Soler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155722v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M.R da Costa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609278v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Bo&#353;njak" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brown" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carosi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911112v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Amin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barenboim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartolo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814000v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana X. Adhikari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Anchordoqui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sathyaprakash" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Tollefson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302320v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-alves-batista" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2656-064X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/286724855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/alvesbatista_r_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mukhopadhyay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alves Batista" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Fox" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau-Huynh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2026/01/027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Marco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A S&#225;nchez-Conde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2025.103192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel S&#225;nchez-Conde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.083004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alves Batista" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anzorena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fujita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adcb45" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit-L&#233;vy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bister" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bohacova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Bustamante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2024.109461" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soares Sippert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magno R da Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio M de Almeida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R.T de Mello Neto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/y4f8-jr36" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Saveliev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor Mishin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.083001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Partenheimer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Fang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Menezes de Almeida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad4359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04614119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad40f1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Abhir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abhishek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acharyya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/10/081" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aglietta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. Albury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allekotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Almeida Cheminant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.061001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amelino-Camelia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boncioli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Carmona" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Matteo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad605a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coleman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarazin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Schr&#246;der" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2023.102819" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Abreu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aglietta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingomar Allekotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Almeida Cheminant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.042002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Agudo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1576" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536654v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M Albury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/01/023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7d4e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Becker Tjus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#246;rner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Dundovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Eichmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/09/035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7393" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6def" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04060187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zanin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusleme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addazi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez-Muniz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Batista" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antonelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2022.103948" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/06/P06027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.152002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Albury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/07/P07016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981237v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharyya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/02/048" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/07/P07019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/04/P04003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Almela" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09700-w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/01/P01026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/01/057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/07/T07008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/06/017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934051v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.121106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi Balagopal V." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bolmont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-018-9385-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905972v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/09/P09002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911944v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/10/P10021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.062005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abb476" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem O&#487;uzhan Ang&#252;ner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839700v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio M. de Almeida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lago" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2019/01/002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Biteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dolag" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Engel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2019.00023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Su Shin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devriendt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Semikoz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Sigl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.023010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Silk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.103003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Joo Ahn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241101" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302384v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Ahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/02/P02012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abraham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/01/037" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01301834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Ahn" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.072006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01240296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/01/P01018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Samarai" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.06.058" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467626v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.092008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01049904v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/08/019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00765875v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. M. Albuquerque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/762/1/L13" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F.M. Albuquerque" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/708680" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/09/P09001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755077v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/148" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720606v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/755/1/L4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763113v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/34" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733587v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/10/P10011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178591v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aerdker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0964" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185151v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0833" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05186769v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ferri&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bister" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0253" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05184668v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhisen Lai" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Macias" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#193;lvarez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184330v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sei Kato" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pr&#233;votat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.501.0298" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05193051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Correa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colley" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Huege" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Coz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0060" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705415v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Wissel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zeolla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0058" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695643v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena K&#246;hler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ferriere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0061" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192535v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bister" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0059" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05192944v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.470.0057" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871240v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178611v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiren Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ahlers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Assis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Battisti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Bellido" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.0281" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nepomuk Otte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Hall Reno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2022.08.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0978" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781068v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg R H&#246;randel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Abbasi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ahlers" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aloisio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0027" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aion Viana" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ventura" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gaggero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grasso" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Malyshev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0817" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04009757v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mostafa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathi V. Balagopal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903437v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gat&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefaucheur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mangano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0623" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903408v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Carvalho" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0996" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365151v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de C&#225;ssia dos Anjos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. de Gouveia Dal Pino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10986" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430502v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Macdonald" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Carloni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Arg&#252;elles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mart&#237;nez-Soler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155722v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M.R da Costa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911112v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Amin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barenboim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bartolo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609278v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Bo&#353;njak" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brown" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carosi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814000v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana X. Adhikari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Anchordoqui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sathyaprakash" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Tollefson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01302320v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>