--- v0 (2026-03-05)
+++ v1 (2026-05-14)
@@ -133,340 +133,340 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Amaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 3, pp.133-[138]</w:t>
+              <w:t xml:space="preserve">, 2026, 3, p. 133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05478524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cour de justice et les conflits de lois dans le temps</w:t>
+                <w:t xml:space="preserve">L'action de groupe à la française fait peau neuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Usunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 02, pp.98-103</w:t>
+              <w:t xml:space="preserve">, 2023, 20, pp.1064-1065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03943275v1</w:t>
+                <w:t xml:space="preserve">halshs-04108581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialisation du juge en droit de la concurrence : le revirement !</w:t>
+                <w:t xml:space="preserve">La Cour de justice et les conflits de lois dans le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Amaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 44, pp.2298-2302</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.98-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04354537v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03943275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action de groupe à la française fait peau neuve</w:t>
+                <w:t xml:space="preserve">Spécialisation du juge en droit de la concurrence : le revirement !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Amaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Usunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, pp.1064-1065</w:t>
+              <w:t xml:space="preserve">, 2023, 44, pp.2298-2302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04108581v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04354537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse d'une nomenclature des préjudices en droit de la concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Amaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 26, pp.1323-1331</w:t>
+              <w:t xml:space="preserve">, 2022, 26, p. 1323 à 1331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03720884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -546,191 +546,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03245545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'actualisation » de l'indemnité réparant un dommage matériel : régime sui generis ou droit commun ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réparation du dommage causé par les ententes devant le juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.747-751</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, pp.320-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02450111v1</w:t>
+                <w:t xml:space="preserve">halshs-02449298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réparation du dommage causé par les ententes devant le juge administratif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« L'actualisation » de l'indemnité réparant un dommage matériel : régime sui generis ou droit commun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Amaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 06, pp.320-329</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.747-751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02449298v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation commerciale établie au sens de l'article L. 442-6, I, 5° du Code de Commerce ou les vents contraires de la jurisprudence</w:t>
               </w:r>
@@ -986,372 +986,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02227353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constatations nécessaires à la délimitation du marché pertinent dans le secteur de la téléphonie fixe : cassation de l'arrêt d'appel dans l'affaire des « résidences secondaires »</w:t>
+                <w:t xml:space="preserve">Rejet des recours contre deux décisions de l'Autorité de la concurrence dans l'affaire des produits bruns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Amaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 06, pp.291</w:t>
+              <w:t xml:space="preserve">, 2016, 02, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02217034v1</w:t>
+                <w:t xml:space="preserve">halshs-02217020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action autonome en réparation du préjudice causé par un abus de position dominante et de dépendance économique</w:t>
+                <w:t xml:space="preserve">Constatations nécessaires à la délimitation du marché pertinent dans le secteur de la téléphonie fixe : cassation de l'arrêt d'appel dans l'affaire des « résidences secondaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Amaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 01, pp.52</w:t>
+              <w:t xml:space="preserve">, 2016, 06, pp.291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02217014v1</w:t>
+                <w:t xml:space="preserve">halshs-02217034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action en réparation du préjudice causé par un abus de position dominante dans le secteur de l'Internet haut débit</w:t>
+                <w:t xml:space="preserve">Action autonome en réparation du préjudice causé par un abus de position dominante et de dépendance économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Amaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 03, pp.152</w:t>
+              <w:t xml:space="preserve">, 2016, 01, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02217024v1</w:t>
+                <w:t xml:space="preserve">halshs-02217014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de l'amende prononcée par l'Autorité de la concurrence dans l'affaire de la différenciation tarifaire dans le secteur de la téléphonie mobile de clientèle résidentielle</w:t>
+                <w:t xml:space="preserve">Action en réparation du préjudice causé par un abus de position dominante dans le secteur de l'Internet haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Amaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 07, pp.346</w:t>
+              <w:t xml:space="preserve">, 2016, 03, pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02217036v1</w:t>
+                <w:t xml:space="preserve">halshs-02217024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejet des recours contre deux décisions de l'Autorité de la concurrence dans l'affaire des produits bruns</w:t>
+                <w:t xml:space="preserve">Réduction de l'amende prononcée par l'Autorité de la concurrence dans l'affaire de la différenciation tarifaire dans le secteur de la téléphonie mobile de clientèle résidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Amaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 02, pp.88</w:t>
+              <w:t xml:space="preserve">, 2016, 07, pp.346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02217020v1</w:t>
+                <w:t xml:space="preserve">halshs-02217036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescription et bien-fondé de l'action en nullité du fait d'une entente condamnée par l'ancien Conseil de la concurrence</w:t>
               </w:r>
@@ -1865,51 +1865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Amaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943275v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Usunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450111v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Adda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laborde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartapanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Amaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Usunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449298v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Adda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laborde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartapanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>