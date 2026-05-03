--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -303,831 +303,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of the ISR by AB5 subtilase cytotoxin drives type-I IFN expression in pDCs via STING activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunometabolic reprogramming of macrophages by gut microbiota-derived cadaverine controls colon inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz H Ferreira</w:t>
+                <w:t xml:space="preserve">Rodrigo de Oliveira Formiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
+                <w:t xml:space="preserve">Qing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
+                <w:t xml:space="preserve">Yining Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Luka</w:t>
+                <w:t xml:space="preserve">Márcio Augusto Campos Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perle Guarino-Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2421258122⟩</w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.1855-1872.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2025.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348432v1</w:t>
+                <w:t xml:space="preserve">hal-05311416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the mitophagy inducer urolithin A on age-related immune decline: a randomized, placebo-controlled trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustained Macrophage Reprogramming Is Required for CD8+ T cell–Dependent Long-Term Tumor Eradication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anurag Singh</w:t>
+                <w:t xml:space="preserve">Carolina Jardim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Kasler</w:t>
+                <w:t xml:space="preserve">Marta Bica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide D’amico</w:t>
+                <w:t xml:space="preserve">Mariana Reis-Sobreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Rey</w:t>
+                <w:t xml:space="preserve">Afonso Teixeira da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43587-025-00996-x⟩</w:t>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (8), pp.1207-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-24-0797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515256v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell proteomics characterization of bone marrow hematopoiesis with distinct Ras pathway lesions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laila Karra</w:t>
+                <w:t xml:space="preserve">Induction of the ISR by AB5 subtilase cytotoxin drives type-I IFN expression in pDCs via STING activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Marie Finger</w:t>
+                <w:t xml:space="preserve">Beatriz H Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Shechtman</w:t>
+                <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milana Krush</w:t>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Meng</w:t>
+                <w:t xml:space="preserve">Marine Luka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (21), pp.e2421258122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024014411.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2421258122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505727v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic profile of circulating plasmacytoid dendritic cells from patients with systemic sclerosis</w:t>
+                <w:t xml:space="preserve">Effect of the mitophagy inducer urolithin A on age-related immune decline: a randomized, placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Ferreira</w:t>
+                <w:t xml:space="preserve">Dominic Denk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Mazeda</w:t>
+                <w:t xml:space="preserve">Anurag Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Dourado</w:t>
+                <w:t xml:space="preserve">Herbert Kasler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Simões</w:t>
+                <w:t xml:space="preserve">Davide D’amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Rita Prata</w:t>
+                <w:t xml:space="preserve">Julia Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Nature Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (11), pp.2309-2322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13075-025-03500-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43587-025-00996-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348525v1</w:t>
+                <w:t xml:space="preserve">hal-05515256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained Macrophage Reprogramming Is Required for CD8+ T cell–Dependent Long-Term Tumor Eradication</w:t>
+                <w:t xml:space="preserve">The metabolic profile of circulating plasmacytoid dendritic cells from patients with systemic sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Jardim</w:t>
+                <w:t xml:space="preserve">Beatriz Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Bica</w:t>
+                <w:t xml:space="preserve">Carolina Mazeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Reis-Sobreiro</w:t>
+                <w:t xml:space="preserve">Eduardo Dourado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso Teixeira da Mota</w:t>
+                <w:t xml:space="preserve">João Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Lopes</w:t>
+                <w:t xml:space="preserve">Ana Rita Prata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (8), pp.1207-1225. </w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-24-0797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13075-025-03500-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416980v1</w:t>
+                <w:t xml:space="preserve">hal-05348525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunometabolic reprogramming of macrophages by gut microbiota-derived cadaverine controls colon inflammation</w:t>
+                <w:t xml:space="preserve">Single-cell proteomics characterization of bone marrow hematopoiesis with distinct Ras pathway lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo de Oliveira Formiga</w:t>
+                <w:t xml:space="preserve">Laila Karra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Li</w:t>
+                <w:t xml:space="preserve">Anna-Marie Finger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yining Zhao</w:t>
+                <w:t xml:space="preserve">Lauren Shechtman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcio Augusto Campos Ribeiro</w:t>
+                <w:t xml:space="preserve">Milana Krush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perle Guarino-Vignon</w:t>
+                <w:t xml:space="preserve">Rita Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (11), pp.1855-1872.e10. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2025.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024014411.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311416v1</w:t>
+                <w:t xml:space="preserve">hal-05505727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic reprogramming of interleukin-17-producing γδ T cells promotes ACC1-mediated de novo lipogenesis under psoriatic conditions</w:t>
               </w:r>
@@ -1381,64 +1381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial metabolite indole-3-propionic acid drives mitochondrial respiration in CD4+ T cells to confer protection against intestinal inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo de Oliveira Formiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1509,3779 +1509,3779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05390470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolically active neutrophils represent a permissive niche for Mycobacterium tuberculosis</w:t>
+                <w:t xml:space="preserve">Glucose metabolism controls monocyte homeostasis and migration but has no impact on atherosclerosis development in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Tucker Andrews</w:t>
+                <w:t xml:space="preserve">Alexandre Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zijing Zhang</w:t>
+                <w:t xml:space="preserve">Bastien Dolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G V R Krishna Prasad</w:t>
+                <w:t xml:space="preserve">Marion I Stunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fischer Huey</w:t>
+                <w:t xml:space="preserve">Zakariya Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeniya V Nazarova</w:t>
+                <w:t xml:space="preserve">Alexia Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (5), pp.825 - 842. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mucimm.2024.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53267-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780933v1</w:t>
+                <w:t xml:space="preserve">hal-04780837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VPS34-IN1 inhibits cap-mediated translation and synergizes with STING to drive type-I IFN expression in human plasmacytoid DCs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defective mitochondria remodelling in B cells leads to an aged immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Machado</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlota Ramalhinho</w:t>
+                <w:t xml:space="preserve">Marta Iborra-Pernichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ruiz García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Velasco de la Esperanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén S Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena R Bovolenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.06.17.599308⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46763-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793449v1</w:t>
+                <w:t xml:space="preserve">hal-04743987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphotoxin limits Foxp3+ regulatory T cell development from Foxp3lo precursors via IL-4 signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Chevallier</w:t>
+                <w:t xml:space="preserve">Induction of the ISR by AB5 subtilase cytotoxin drives type-I IFN expression in pDCs via STING activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Luka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51164-5⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.10.07.616986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780863v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunosenescence and vaccine efficacy revealed by immunometabolic analysis of SARS-CoV-2-specific cells in multiple sclerosis patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lymphotoxin limits Foxp3+ regulatory T cell development from Foxp3lo precursors via IL-4 signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Borelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara de Biasi</w:t>
+                <w:t xml:space="preserve">Jérémy C Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Lo Tartaro</w:t>
+                <w:t xml:space="preserve">Cloé Zamit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Neroni</w:t>
+                <w:t xml:space="preserve">Cécile Apert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Rau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Paschalidis</w:t>
+                <w:t xml:space="preserve">Jessica Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47013-0⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15, pp.6976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51164-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743975v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel single-cell metabolic analysis and extracellular vesicle profiling reveal vulnerabilities with prognostic significance in acute myeloid leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolically active neutrophils represent a permissive niche for Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tucker Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Forte</w:t>
+                <w:t xml:space="preserve">Zijing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Maria Pellegrino</w:t>
+                <w:t xml:space="preserve">G V R Krishna Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Falvo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
+                <w:t xml:space="preserve">Fischer Huey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Husam B R Alabed</w:t>
+                <w:t xml:space="preserve">Evgeniya V Nazarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.10878. </w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (5), pp.825 - 842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-55231-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mucimm.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417047v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated glycolytic metabolism of monocytes limits the generation of HIF1A-driven migratory dendritic cells in tuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VPS34-IN1 inhibits cap-mediated translation and synergizes with STING to drive type-I IFN expression in human plasmacytoid DCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Antas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Maio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José Luis Marín Franco</w:t>
+                <w:t xml:space="preserve">Mariana Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fátima Leite-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Ramalhinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.89319⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.06.17.599308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738385v1</w:t>
+                <w:t xml:space="preserve">hal-04793449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose metabolism controls monocyte homeostasis and migration but has no impact on atherosclerosis development in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunosenescence and vaccine efficacy revealed by immunometabolic analysis of SARS-CoV-2-specific cells in multiple sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara de Biasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Lo Tartaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Neroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gallerand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexia Castiglione</w:t>
+                <w:t xml:space="preserve">Nikolaos Paschalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53267-5⟩</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47013-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780837v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of the ISR by AB5 subtilase cytotoxin drives type-I IFN expression in pDCs via STING activation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Parallel single-cell metabolic analysis and extracellular vesicle profiling reveal vulnerabilities with prognostic significance in acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Maria Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Falvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Luka</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam B R Alabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.10.07.616986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-55231-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793368v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective mitochondria remodelling in B cells leads to an aged immune response</w:t>
+                <w:t xml:space="preserve">Elevated glycolytic metabolism of monocytes limits the generation of HIF1A-driven migratory dendritic cells in tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Iborra-Pernichi</w:t>
+                <w:t xml:space="preserve">Mariano Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Ruiz García</w:t>
+                <w:t xml:space="preserve">Joaquina Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Velasco de la Esperanza</w:t>
+                <w:t xml:space="preserve">Marine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén S Estrada</w:t>
+                <w:t xml:space="preserve">Zoï Vahlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena R Bovolenta</w:t>
+                <w:t xml:space="preserve">José Luis Marín Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.2569. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.e1011559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46763-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.89319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743987v1</w:t>
+                <w:t xml:space="preserve">hal-04738385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immuno-metabolic dendritic cell vaccine signatures associate with overall survival in vaccinated melanoma patients</w:t>
+                <w:t xml:space="preserve">Dysfunctional subsets of CD39+ T cells, distinct from PD-1+, driven by leukemic extracellular vesicles in myeloid leukemias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juraj Adamik</w:t>
+                <w:t xml:space="preserve">Julian Swatler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Lo Tartaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul V Munson</w:t>
+                <w:t xml:space="preserve">Rebecca Borella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deena M Maurer</w:t>
+                <w:t xml:space="preserve">Marta Brewinska-Olchowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix J Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sean C Bendall</w:t>
+                <w:t xml:space="preserve">Annamaria Paolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42881-4⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (3), pp.909-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2022.281713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534383v1</w:t>
+                <w:t xml:space="preserve">hal-04239656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biallelic NFATC1 mutations cause an inborn error of immunity with impaired CD8+ T-cell function and perturbed glycolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OXPHOS promotes apoptotic resistance and cellular persistence in T &amp;lt;sub&amp;gt;H&amp;lt;/sub&amp;gt; 17 cells in the periphery and tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna S Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sevgi Kostel Bal</w:t>
+                <w:t xml:space="preserve">Nneka E Mbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Giuliani</w:t>
+                <w:t xml:space="preserve">Mengrou Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Block</w:t>
+                <w:t xml:space="preserve">Kristen Loesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Repiscak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christoph Hafemeister</w:t>
+                <w:t xml:space="preserve">Lin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022018303⟩</w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abm8182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309057v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immuno-metabolic dendritic cell vaccine signatures associate with overall survival in vaccinated melanoma patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sean C Bendall</w:t>
+                <w:t xml:space="preserve">Light-inducible T cell engagers trigger, tune and shape the activation of primary T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Anastasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42881-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (39), pp.e2302500120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2302500120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780978v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunctional subsets of CD39+ T cells, distinct from PD-1+, driven by leukemic extracellular vesicles in myeloid leukemias</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Paolini</w:t>
+                <w:t xml:space="preserve">Biallelic NFATC1 mutations cause an inborn error of immunity with impaired CD8+ T-cell function and perturbed glycolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevgi Kostel Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Repiscak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hafemeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (9), pp.827-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022018303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2022.281713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04239656v1</w:t>
+                <w:t xml:space="preserve">hal-04309057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OXPHOS promotes apoptotic resistance and cellular persistence in T &amp;lt;sub&amp;gt;H&amp;lt;/sub&amp;gt; 17 cells in the periphery and tumor microenvironment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lin Lin</w:t>
+                <w:t xml:space="preserve">Immuno-metabolic dendritic cell vaccine signatures associate with overall survival in vaccinated melanoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Adamik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul V Munson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deena M Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix J Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean C Bendall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42881-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abm8182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04062465v1</w:t>
+                <w:t xml:space="preserve">hal-04534383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-inducible T cell engagers trigger, tune and shape the activation of primary T cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immuno-metabolic dendritic cell vaccine signatures associate with overall survival in vaccinated melanoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Adamik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Jaeger</w:t>
+                <w:t xml:space="preserve">Paul V Munson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Anastasio</w:t>
+                <w:t xml:space="preserve">Deena M Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Chamy</w:t>
+                <w:t xml:space="preserve">Felix J Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brustlein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vincentelli</w:t>
+                <w:t xml:space="preserve">Sean C Bendall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.7211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42881-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2302500120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03775201v2</w:t>
+                <w:t xml:space="preserve">hal-04780978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated toolbox to profile macrophage immunometabolism</w:t>
+                <w:t xml:space="preserve">Holistic Characterization of Tumor Monocyte-to-Macrophage Differentiation Integrates Distinct Immune Phenotypes in Kidney Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanne G.S. Verberk</w:t>
+                <w:t xml:space="preserve">Adriana Mujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyra de Goede</w:t>
+                <w:t xml:space="preserve">Alexis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friederike Gorki</w:t>
+                <w:t xml:space="preserve">Arjun Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthe A.M.H. van Dierendonck</w:t>
+                <w:t xml:space="preserve">Mikhail Binnewies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael J Argüello</w:t>
+                <w:t xml:space="preserve">Bushra Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (4), pp.100192. </w:t>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.403-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2022.100192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-21-0588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867132v1</w:t>
+                <w:t xml:space="preserve">hal-04027478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILC precursors differentiate into metabolically distinct ILC1-like cells during Mycobacterium tuberculosis infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the sex-specific diversity and functions of adrenal gland macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Corral</w:t>
+                <w:t xml:space="preserve">Maria Firulyova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Charton</w:t>
+                <w:t xml:space="preserve">Yingzheng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Z Krauss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Levillain</w:t>
+                <w:t xml:space="preserve">Johanna Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (3), pp.110715. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110715⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.110949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951977v1</w:t>
+                <w:t xml:space="preserve">hal-03858946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated toolbox to profile (macrophage) immunometabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanne G.S. Verberk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyra de Goede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Gorki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthe A.M.H. van Dierendonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael J Argüello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (4), pp.100192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crmeth.2022.100192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmatic MMP9 released from tumor-infiltrating neutrophils is predictive for bevacizumab efficacy in glioblastoma patients: an AVAglio ancillary study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated toolbox to profile macrophage immunometabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanne G.S. Verberk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyra de Goede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Gorki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Jiguet-Jiglaire</w:t>
+                <w:t xml:space="preserve">Xanthe A.M.H. van Dierendonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Boissonneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Lasseur</w:t>
+                <w:t xml:space="preserve">Rafael J Argüello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-021-01305-4⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.100192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2022.100192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549379v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering dominant tumor immune archetypes in a pan-cancer census</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ILC precursors differentiate into metabolically distinct ILC1-like cells during Mycobacterium tuberculosis infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Combes</w:t>
+                <w:t xml:space="preserve">Maria Z Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bushra Samad</w:t>
+                <w:t xml:space="preserve">Eve Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Tsui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Yan</w:t>
+                <w:t xml:space="preserve">Florence Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.12.004⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (3), pp.110715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549512v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional reprogramming from innate immune functions to a pro-thrombotic signature by monocytes in COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering dominant tumor immune archetypes in a pan-cancer census</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bushra Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayvin Chew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison K Maher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rocel C Saputil</w:t>
+                <w:t xml:space="preserve">Peter Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35638-y⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185 (1), pp.184-203.e19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959998v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct metabolic states guide maturation of inflammatory and tolerogenic dendritic cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felix J Hartmann</w:t>
+                <w:t xml:space="preserve">Plasmatic MMP9 released from tumor-infiltrating neutrophils is predictive for bevacizumab efficacy in glioblastoma patients: an AVAglio ancillary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jiguet-Jiglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Denicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis J Combes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pierre</w:t>
+                <w:t xml:space="preserve">Romain Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32849-1⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-021-01305-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817576v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the sex-specific diversity and functions of adrenal gland macrophages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gallerand</w:t>
+                <w:t xml:space="preserve">Distinct metabolic states guide maturation of inflammatory and tolerogenic dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Adamik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul V Munson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix J Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis J Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M Firulyova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanna Merlin</w:t>
+                <w:t xml:space="preserve">Philippe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110949⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32849-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794801v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Characterization of Tumor Monocyte-to-Macrophage Differentiation Integrates Distinct Immune Phenotypes in Kidney Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional reprogramming from innate immune functions to a pro-thrombotic signature by monocytes in COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison K Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie L Burnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Mujal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Combes</w:t>
+                <w:t xml:space="preserve">Emma M Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjun Rao</w:t>
+                <w:t xml:space="preserve">Michelle M H Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Binnewies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bushra Samad</w:t>
+                <w:t xml:space="preserve">Rocel C Saputil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.403-419. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-21-0588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35638-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027478v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the sex-specific diversity and functions of adrenal gland macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Firulyova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Maria M Firulyova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingzheng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (11), pp.110949. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+              <w:t xml:space="preserve">, 2022, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858946v1</w:t>
+                <w:t xml:space="preserve">hal-03794801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteostasis in dendritic cells is controlled by the PERK signaling axis independently of ATF4</w:t>
+                <w:t xml:space="preserve">Distinct metabolic programs established in the thymus control effector functions of γδ T cell subsets in tumor microenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Mendes</w:t>
+                <w:t xml:space="preserve">Noella Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien P Gigan</w:t>
+                <w:t xml:space="preserve">Claire Mcintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rodriguez Rodrigues</w:t>
+                <w:t xml:space="preserve">Stefania Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien A Choteau</w:t>
+                <w:t xml:space="preserve">Mathilde Raverdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Sanseau</w:t>
+                <w:t xml:space="preserve">Nital Sumaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (2), pp.e202000865. </w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.179-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.202000865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41590-020-00848-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121710v1</w:t>
+                <w:t xml:space="preserve">hal-03121669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial inhibitors circumvent adaptive resistance to venetoclax and cytarabine combination therapy in acute myeloid leukemia</w:t>
+                <w:t xml:space="preserve">Proteostasis in dendritic cells is controlled by the PERK signaling axis independently of ATF4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Bosc</w:t>
+                <w:t xml:space="preserve">Andreia Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Saland</w:t>
+                <w:t xml:space="preserve">Julien P Gigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bousard</w:t>
+                <w:t xml:space="preserve">Christian Rodriguez Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Gadaud</w:t>
+                <w:t xml:space="preserve">Sébastien A Choteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sabatier</w:t>
+                <w:t xml:space="preserve">Doriane Sanseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (11), pp.1204-1223. </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.e202000865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43018-021-00264-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202000865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565962v1</w:t>
+                <w:t xml:space="preserve">hal-03121710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct metabolic programs established in the thymus control effector functions of γδ T cell subsets in tumor microenvironments</w:t>
+                <w:t xml:space="preserve">Mitochondrial inhibitors circumvent adaptive resistance to venetoclax and cytarabine combination therapy in acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noella Lopes</w:t>
+                <w:t xml:space="preserve">Claudie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mcintyre</w:t>
+                <w:t xml:space="preserve">Estelle Saland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Martin</w:t>
+                <w:t xml:space="preserve">Aurélie Bousard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Raverdeau</w:t>
+                <w:t xml:space="preserve">Noémie Gadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nital Sumaria</w:t>
+                <w:t xml:space="preserve">Marie Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (2), pp.179-192. </w:t>
+              <w:t xml:space="preserve">Nature Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (11), pp.1204-1223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41590-020-00848-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43018-021-00264-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121669v1</w:t>
+                <w:t xml:space="preserve">hal-03565962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCENITH: A Flow Cytometry-Based Method to Functionally Profile Energy Metabolism with Single-Cell Resolution</w:t>
               </w:r>
@@ -5293,51 +5293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael J Argüello 1∞</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Argüello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis J Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Char</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5414,90 +5414,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the crossway of ER-stress and proinflammatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Reverendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Argüello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (2), pp.297-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5544,57 +5544,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerase III transcription is necessary for T cell priming by dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Reverendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Argüello</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael J Argüello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Polte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5608,127 +5608,127 @@
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahirana Camosseto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 116 (45), pp.22721-22729. </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1904396116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082832v1</w:t>
+                <w:t xml:space="preserve">hal-02363598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerase III transcription is necessary for T cell priming by dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Reverendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael J Argüello</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Argüello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Polte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5742,160 +5742,160 @@
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahirana Camosseto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 116 (45), pp.22721-22729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1904396116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363598v1</w:t>
+                <w:t xml:space="preserve">hal-03082832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the crossway of ER-stress and proinflammatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Reverendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael J. Arguello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (2, SI), pp.297-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5929,77 +5929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SunRiSE – measuring translation elongation at single-cell resolution by means of flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael J Argüello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Reverendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahirana Camosseto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6063,90 +6063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAD-LAMP controls TLR9 trafficking and signalling in human plasmacytoid dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahirana Camosseto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prudence N’guessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael J Argüello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6210,64 +6210,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein synthesis inhibition and GADD34 control IFN‐β heterogeneous expression in response to dsRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael J Argüello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6495,51 +6495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Reverendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 272 (1, SI), pp.28-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6617,51 +6617,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic metabolism profiling with single cell resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael J Argüello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Annual meeting of the Society for Leukocyte Biology “Immunometabolism: Fueling the flame of Aging, Cancer and Immunity”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6686,51 +6686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling energetic metabolism and epigenetics by Flow cyometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael J Argüello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Edition: Metabolism and Cancer. https://www.metabolism-cancer.com/program/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6755,103 +6755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMMUNO-METABOLIC SIGNATURES OF DENDRITIC CELLS ASSOCIATE WITH T-CELL RESPONSES IN MELANOMA PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Adamik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deena Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Munson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Los Angeles, United States. pp.A325 - A325, </w:t>
@@ -6947,51 +6947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina García González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael J Argüello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue-Resident Macrophages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2713, Springer US, pp.363-376, 2024, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7173,503 +7173,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-mediated GPR32 signaling reprograms macrophage metabolism to impair anti-tuberculous immunity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiota promote enhanced CD39 expression in γδ intraepithelial lymphocytes through the activation of TCR and IL-15 signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Manuel Ledesma</w:t>
+                <w:t xml:space="preserve">Sara Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Emilia Boix</w:t>
+                <w:t xml:space="preserve">Harsimran Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Faivre</w:t>
+                <w:t xml:space="preserve">Luo Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Uyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Laguerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387674v1</w:t>
+                <w:t xml:space="preserve">hal-05417036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota promote enhanced CD39 expression in γδ intraepithelial lymphocytes through the activation of TCR and IL-15 signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid-mediated GPR32 signaling reprograms macrophage metabolism to impair anti-tuberculous immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquina Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Manuel Ledesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Emilia Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harsimran Kaur</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05417036v1</w:t>
+                <w:t xml:space="preserve">hal-05387674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Nuclei Analysis of the Unfolded Protein Response (SNUPR): A Novel Method revealing bortezomib resistance mechanisms in Multiple Myeloma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Single-Nuclei Analysis of the Unfolded Protein Response (SNUPR) reveals bortezomib resistance mechanisms in Multiple Myeloma”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gigan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
+                <w:t xml:space="preserve">Lou Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Galliot</w:t>
+                <w:t xml:space="preserve">Alexandre Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Reynaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoan Ghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791295v1</w:t>
+                <w:t xml:space="preserve">hal-05348771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Single-Nuclei Analysis of the Unfolded Protein Response (SNUPR) reveals bortezomib resistance mechanisms in Multiple Myeloma”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Single-Nuclei Analysis of the Unfolded Protein Response (SNUPR): A Novel Method revealing bortezomib resistance mechanisms in Multiple Myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Galliot</w:t>
+                <w:t xml:space="preserve">Alexandre Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Reynaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoan Ghaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Ghaffar</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05348771v1</w:t>
+                <w:t xml:space="preserve">hal-04791295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolically Primed Multipotent Hematopoietic Progenitors Fuel Innate Immunity</w:t>
               </w:r>
@@ -7767,227 +7767,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pan-Cancer Census of Dominant Tumor Immune Archetypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael J Argüello</w:t>
+                <w:t xml:space="preserve">Metabolic regulation of ILC2 differentiation into ILC1-like cells during Mycobacterium tuberculosis infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Combes</w:t>
+                <w:t xml:space="preserve">Maria Z Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bushra Samad</w:t>
+                <w:t xml:space="preserve">Eve Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Tsui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nayvin Chew</w:t>
+                <w:t xml:space="preserve">Florence Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407890v1</w:t>
+                <w:t xml:space="preserve">hal-03451521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic Characterization of Tumor Monocyte-to-Macrophage Differentiation Integrates Distinct Immune Phenotypes in Kidney Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana M Mujal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis J Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun R Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Binnewies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushra Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8003,145 +8003,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451508v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic regulation of ILC2 differentiation into ILC1-like cells during Mycobacterium tuberculosis infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Levillain</w:t>
+                <w:t xml:space="preserve">A Pan-Cancer Census of Dominant Tumor Immune Archetypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael J Argüello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bushra Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayvin Chew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451521v1</w:t>
+                <w:t xml:space="preserve">hal-03407890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolbox to profile immunometabolism tested in macrophages</w:t>
               </w:r>
@@ -8179,51 +8179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike S Gorki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthe a M H van Dierendonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael J Argüello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8335,51 +8335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83B0B1A8"/>
+    <w:nsid w:val="44FD3546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8566,51 +8566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-arguello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9785-3883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Antas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana D Machado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Leite-Pinheiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Ramalhinho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-025-00841-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz H Ferreira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Luka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421258122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Denk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Kasler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D&#8217;amico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-025-00996-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05505727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Karra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Marie Finger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Shechtman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Krush" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014411." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mazeda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dourado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sim&#245;es" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Prata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-025-03500-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05416980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Jardim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bica" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Reis-Sobreiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Teixeira da Mota" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Lopes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-24-0797" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Augusto Campos Ribeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2025.09.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05417010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-San Kao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lauterbach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lopez Krol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Distler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Janet Godoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01276-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05417026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Slattery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Hui Yao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimear Mylod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scanlan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Scott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.adr4795" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tucker Andrews" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijing Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G V R Krishna Prasad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Huey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya V Nazarova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Machado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.06.17.599308" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04780863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Borelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my C Santamaria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Zamit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chevallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51164-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04743975v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara de Biasi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Lo Tartaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Neroni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Rau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Paschalidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47013-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05417047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Forte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maria Pellegrino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Falvo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam B R Alabed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55231-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Maio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquina Barros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Joly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Vahlas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mar&#237;n Franco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89319" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04780837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolfi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I Stunault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Caillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Castiglione" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53267-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.07.616986" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04743987v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Iborra-Pernichi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ruiz Garc&#237;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Velasco de la Esperanza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n S Estrada" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R Bovolenta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46763-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04534383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Adamik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V Munson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena M Maurer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix J Hartmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C Bendall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42881-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04309057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevgi Kostel Bal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giuliani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Block" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Repiscak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hafemeister" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Swatler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Borella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Brewinska-Olchowik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Paolini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.281713" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062465v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna S Hong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nneka E Mbah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengrou Shan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Loesel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abm8182" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03775201v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jaeger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Anastasio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302500120" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03867132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne G.S. Verberk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra de Goede" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Gorki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthe A.M.H. van Dierendonck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100192" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03951977v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Corral" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Charton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Z Krauss" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Blanquart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110715" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03856610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549379v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boissonneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Denicolai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Hein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lasseur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01305-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549512v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Samad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tsui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayvin Chew" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Yan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.12.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03959998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison K Maher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie L Burnham" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma M Jones" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M H Tan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocel C Saputil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35638-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03817576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis J Combes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32849-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03794801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Firulyova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Xu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Merlin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110949" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mujal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Binnewies" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-21-0588" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858946v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Firulyova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03121710v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Mendes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Gigan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rodriguez Rodrigues" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A Choteau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Sanseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202000865" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565962v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gadaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-021-00264-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121669v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Lopes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcintyre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Raverdeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nital Sumaria" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-020-00848-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082094v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello 1&#8734;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Arg&#252;ello" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Char" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Paul Gigan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.11.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082823v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Reverendo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Gatti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14391" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082832v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Polte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vale&#269;ka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904396116" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363598v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359462v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J. Arguello" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982340v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Torres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214346" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545468v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence N&#8217;guessan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mussard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00695-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476255v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jaeger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695000" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438141v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Arguello" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reverendo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terawaki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Vu-Manh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438152v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.12427" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HFCT5JG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451766v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451694v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena Maurer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Munson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-sitc2020.0299" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780672v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vogel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Garc&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3437-0_25" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462261v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Moindjie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chianese" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387674v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Manuel Ledesma" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Boix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Faivre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05417036v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alonso" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsimran Kaur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Jia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Uyen Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Laguerta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791295v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Galliot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reynaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ghaffar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348771v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286084v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cosgrove" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lyne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Rodriguez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabeli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Conrad" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407890v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451508v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M Mujal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun R Rao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451521v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne G S Verberk" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra E de Goede" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike S Gorki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthe a M H van Dierendonck" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-arguello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9785-3883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Antas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana D Machado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Leite-Pinheiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Ramalhinho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-025-00841-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Oliveira Formiga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Zhao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Augusto Campos Ribeiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2025.09.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05416980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Jardim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Reis-Sobreiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Teixeira da Mota" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Lopes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-24-0797" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz H Ferreira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Luka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421258122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Denk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Singh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Kasler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D&#8217;amico" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-025-00996-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mazeda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dourado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sim&#245;es" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Prata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-025-03500-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05505727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Karra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Marie Finger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Shechtman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Krush" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014411." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05417010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-San Kao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lauterbach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lopez Krol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Distler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Janet Godoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01276-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05417026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Slattery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Hui Yao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimear Mylod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scanlan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Scott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.adr4795" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05390470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar Ahmad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01396-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04780837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallerand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I Stunault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Caillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Castiglione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53267-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04743987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Iborra-Pernichi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ruiz Garc&#237;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Velasco de la Esperanza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n S Estrada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena R Bovolenta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46763-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.07.616986" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04780863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Borelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my C Santamaria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Zamit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51164-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tucker Andrews" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijing Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G V R Krishna Prasad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Huey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya V Nazarova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.05.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Machado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.06.17.599308" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04743975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara de Biasi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Lo Tartaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Neroni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Rau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Paschalidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47013-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05417047v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Forte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maria Pellegrino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Falvo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam B R Alabed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55231-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Maio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquina Barros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Joly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Vahlas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mar&#237;n Franco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89319" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Swatler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Borella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Brewinska-Olchowik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Paolini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.281713" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04062465v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna S Hong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nneka E Mbah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengrou Shan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Loesel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abm8182" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03775201v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jaeger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Anastasio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2302500120" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04309057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevgi Kostel Bal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giuliani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Block" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Repiscak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hafemeister" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018303" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04534383v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Adamik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V Munson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena M Maurer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix J Hartmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C Bendall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42881-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027478v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mujal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Combes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Rao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Binnewies" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Samad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-21-0588" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858946v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Firulyova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Xu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Merlin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110949" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03856610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne G.S. Verberk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra de Goede" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Gorki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthe A.M.H. van Dierendonck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2022.100192" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03867132v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03951977v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Corral" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Charton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Z Krauss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Blanquart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110715" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549512v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tsui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayvin Chew" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Yan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.12.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549379v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boissonneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Denicolai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Hein" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lasseur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01305-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03817576v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis J Combes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32849-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03959998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison K Maher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie L Burnham" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma M Jones" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M H Tan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocel C Saputil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35638-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03794801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Firulyova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121669v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Lopes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcintyre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Raverdeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nital Sumaria" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-020-00848-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03121710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Mendes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Gigan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rodriguez Rodrigues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A Choteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Sanseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202000865" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565962v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gadaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-021-00264-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082094v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J Arg&#252;ello 1&#8734;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Arg&#252;ello" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Char" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Paul Gigan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.11.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082823v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Reverendo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Gatti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14391" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Polte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vale&#269;ka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Camosseto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904396116" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359462v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J. Arguello" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982340v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Torres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214346" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545468v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence N&#8217;guessan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mussard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00695-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476255v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jaeger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695000" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438141v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Arguello" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reverendo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terawaki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Vu-Manh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438152v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imr.12427" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HFCT5JG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451766v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451694v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deena Maurer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Munson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-sitc2020.0299" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780672v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vogel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Garc&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3437-0_25" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462261v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Moindjie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chianese" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05417036v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alonso" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsimran Kaur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Jia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Uyen Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Laguerta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387674v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Manuel Ledesma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Boix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Faivre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348771v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Galliot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reynaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ghaffar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791295v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286084v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cosgrove" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lyne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Rodriguez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabeli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Conrad" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451521v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451508v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M Mujal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun R Rao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407890v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne G S Verberk" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra E de Goede" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike S Gorki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthe a M H van Dierendonck" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>