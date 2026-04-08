--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1755,129 +1755,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse juridique du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse juridique de (x) : le droit parmi les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Kimé, pp.85-111, 2016, 978-2-84174-757-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France. Is the Evidence Too Cerebral to be Cartesian ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moratti, Sofia and Patterson, Dennis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal insanity and the brain: science, law and European courts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hart Publishing, pp.77-110, 2016, 978-1-84946-791-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1923,126 +1992,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rafael Encinas de Munagorri; Stéphanie Hennette-Vauchez; Carlos Miguel Herrera; OIivier Leclerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse juridique de (x). Le droit parmi les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.7-30, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01378932v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03318256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la théorie juridique à la délimitation de l'expertise : réflexions sur le lien de droit</w:t>
               </w:r>
@@ -2537,342 +2537,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03771668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yannick Ganne, L’ouverture des facultés de droit aux sciences sociales. Contribution à l’étude du droit savant américain contemporain (avant-propos d’Éric Maulin, préface de Frédéric Audren), Bayonne ; Paris : Institut francophone pour la justice et la démocratie, coll. « Collection des thèses », tome 209, 2021, 650 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/nxq4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03939313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit international du travail domestique au sein de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (09), pp.674-679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03771669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Yannick Ganne, L’ouverture des facultés de droit aux sciences sociales. Contribution à l’étude du droit savant américain contemporain (avant-propos d’Éric Maulin, préface de Frédéric Audren), Bayonne ; Paris : Institut francophone pour la justice et la démocratie, coll. « Collection des thèses », tome 209, 2021, 650 p.</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelle Blackett. Everyday Transgressions. Domestic Workers’ Transnational Challenge to International Labor Law. Cornell University Press. 2019, 287 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/nxq4⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.251-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ried.246.0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03635602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mobilisation juridique transnationale réussie : les travailleuses domestiques à l'Organisation internationale du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Poblete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael E. de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 107, pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03635576v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03635602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une liberté de ne pas travailler ?</w:t>
               </w:r>
@@ -3314,50 +3314,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02220308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle critique pour l’enseignement du droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/cliothemis.1759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04629444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Provoquer le droit de l'expertise pour le faire advenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3366,213 +3444,135 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100, pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00675809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle critique pour l’enseignement du droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/cliothemis.1759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629410v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-04629444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Truth, Error and Criminal Law: An Essay in Legal Epistemology</w:t>
               </w:r>
@@ -3621,1428 +3621,1428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05383500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'influence du pouvoir exécutif sur la formation d'une jurisprudence : le cas du contrat « nouvelles embauches »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.64-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de constitutionnalité des lois non conformes aux directives communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une théorie juridique de l'expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02289918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Alex Stein, Foundations of Evidence Law , Oxford University Press, 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.457-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05383525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources positives de la déontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (01), pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02248035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'influence du pouvoir exécutif sur la formation d'une jurisprudence : le cas du contrat « nouvelles embauches »</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse économique est-elle une source du droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 01, pp.64-67</w:t>
+              <w:t xml:space="preserve">, 2006, 03, pp.505-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contrôle de constitutionnalité des lois non conformes aux directives communautaires</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02247933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application immédiate d'un décret à des contrats en cours : le Conseil d'Etat exige des mesures transitoires pour des motifs de sécurité juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 01, pp.80</w:t>
+              <w:t xml:space="preserve">, 2006, 03, pp.527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'analyse économique est-elle une source du droit ?</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02247937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le danger de la légalité d'exception : de l'état d'urgence à la peine de mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 03, pp.505-510</w:t>
+              <w:t xml:space="preserve">, 2006, 01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Application immédiate d'un décret à des contrats en cours : le Conseil d'Etat exige des mesures transitoires pour des motifs de sécurité juridique</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02247843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La validité douteuse des actes du législateur. Le cas du plaider coupable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 03, pp.527</w:t>
+              <w:t xml:space="preserve">, 2005, pp.553-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le danger de la légalité d'exception : de l'état d'urgence à la peine de mort</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ouverture de la Cour de cassation aux amici curiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 01</w:t>
+              <w:t xml:space="preserve">, 2005, pp.88-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'un texte directement applicable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.556-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01889465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il différer l'application des règles jurisprudentielles nouvelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Deumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.88-93</w:t>
+              <w:t xml:space="preserve">, 2005, 01, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Deumier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-02247649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désobéissance civile : une source du droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 01, pp.83</w:t>
+              <w:t xml:space="preserve">, 2005, pp. 73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La désobéissance civile : une source du droit ?</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01886334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que la technique juridique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.711-715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01886331v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scientifiques et les droits de l’Homme, sous la direction de Lydie Koch-Miramond et Gérard Toulouse, Paris, Éditions de la Maison des sciences de l’homme, 2003, 293 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il annoncer un revirement de jurisprudence par voie de presse ? Propos sur l'autorité du président de la chambre sociale de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp. 73-78</w:t>
+              <w:t xml:space="preserve">, 2004, 3, pp.590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La validité douteuse des actes du législateur. Le cas du plaider coupable</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus du Conseil constitutionnel de contrôler une directive portant transposition d'une directive communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.553-556</w:t>
+              <w:t xml:space="preserve">, 2004, pp.594-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">Faut-il annoncer un revirement de jurisprudence par voie de presse ? Propos sur l'autorité du président de la chambre sociale de la Cour de cassation</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat individuel parmi les sources du droit : le cas de l'indemnisation des chômeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 3, pp.590</w:t>
+              <w:t xml:space="preserve">, 2004, pp.594-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le refus du Conseil constitutionnel de contrôler une directive portant transposition d'une directive communautaire</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire une introduction au droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.594-598</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...92 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01886327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur le sens de la réparation en droit français de la responsabilité civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 33 (2), pp.211-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01886330v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01886327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel statut pour l'expert ?</w:t>
               </w:r>
@@ -6556,165 +6556,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leon Petrażycki (1867-1931) aux origines du réalisme juridique russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie juridique et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Cergy (Univesité de Cergy-Pontoise), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05279605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles utopies pour le travail domestique et de soin ? L’apport des perspectives juridiques féministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail domestique et de soin à l'époque du COVID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05279602v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05279605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de sciences juridiques et ouverture à l’interdiscplinarité</w:t>
               </w:r>
@@ -6901,165 +6901,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05279624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chercheurs, institutions publiques et société civile. Quels conflits juridiques sur la liberté d’expression et/ou la liberté académique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La liberté académique et la liberté d'expression des chercheur.ses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aussois (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05279612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le recours à « l’expérimentation législative »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’instauration des cours criminelles en France, de l’expérimentation à la généralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nantes (Nantes Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05279621v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05279612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essayer de voler une rose dans un jardin public. A propos des théories autobiographiques du droit de Leon Petrażycki à Roderick Macdonald</w:t>
               </w:r>
@@ -7127,51 +7127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire une Introduction au droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Halpérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Deumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7529,51 +7529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mella M&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E. de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Herrera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lanalyse-juridique-de-x/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Munagorri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lhuilier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431104v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198889755.003.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56623-4_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9947" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04258714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nxry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nxq4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Poblete" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.246.0251" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02577158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.103.0609" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bassotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1759" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247933v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886331v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.103.0379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329198v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05043003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270008v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Heymann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mella M&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E. de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Herrera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lanalyse-juridique-de-x/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Munagorri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lhuilier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431104v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198889755.003.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56623-4_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9947" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04258714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nxry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nxq4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.246.0251" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Poblete" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02577158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.103.0609" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bassotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1759" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248034v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247933v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886331v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.103.0379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329198v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05043003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270008v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Heymann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>