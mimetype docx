--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -1755,294 +1755,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Miguel Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rafael Encinas de Munagorri; Stéphanie Hennette-Vauchez; Carlos Miguel Herrera; OIivier Leclerc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse juridique de (x). Le droit parmi les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.7-30, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01378932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France. Is the Evidence Too Cerebral to be Cartesian ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moratti, Sofia and Patterson, Dennis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal insanity and the brain: science, law and European courts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hart Publishing, pp.77-110, 2016, 978-1-84946-791-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse juridique du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse juridique de (x) : le droit parmi les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Kimé, pp.85-111, 2016, 978-2-84174-757-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318256v1</w:t>
-              </w:r>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">halshs-01378932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la théorie juridique à la délimitation de l'expertise : réflexions sur le lien de droit</w:t>
               </w:r>
@@ -2455,569 +2455,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04258714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail domestique en droit social : unité ou fragmentation ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le droit international du travail domestique au sein de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 09, pp.668</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (09), pp.674-679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03771668v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">halshs-03771669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ganne, L’ouverture des facultés de droit aux sciences sociales. Contribution à l’étude du droit savant américain contemporain (avant-propos d’Éric Maulin, préface de Frédéric Audren), Bayonne ; Paris : Institut francophone pour la justice et la démocratie, coll. « Collection des thèses », tome 209, 2021, 650 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/nxq4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03939313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail domestique en droit social : unité ou fragmentation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (09), pp.674-679</w:t>
+              <w:t xml:space="preserve">, 2022, 09, pp.668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03771669v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03771668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mobilisation juridique transnationale réussie : les travailleuses domestiques à l'Organisation internationale du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Poblete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael E. de Muñagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107, pp.227-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03635576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelle Blackett. Everyday Transgressions. Domestic Workers’ Transnational Challenge to International Labor Law. Cornell University Press. 2019, 287 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.251-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ried.246.0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03635602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lorena Poblete</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une liberté de ne pas travailler ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.416-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02577158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que l’analyse juridique de (x) ? Pour une explicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael E. de Muñagorri</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Miguel Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 107, pp.227-236</w:t>
-[...162 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103, pp.609-628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/drs1.103.0609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3314,817 +3314,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02220308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Provoquer le droit de l'expertise pour le faire advenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.78-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00675809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle critique pour l’enseignement du droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/cliothemis.1759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04629410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle critique pour l’enseignement du droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/cliothemis.1759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04629444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Provoquer le droit de l'expertise pour le faire advenir</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Truth, Error and Criminal Law: An Essay in Legal Epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Commentary on Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.Vol. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05383500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une théorie juridique de l'expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100, pp.78-81</w:t>
+              <w:t xml:space="preserve">, 2007, 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02289918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Alex Stein, Foundations of Evidence Law , Oxford University Press, 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.457-460</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">L'influence du pouvoir exécutif sur la formation d'une jurisprudence : le cas du contrat « nouvelles embauches »</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05383525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources positives de la déontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 01, pp.64-67</w:t>
+              <w:t xml:space="preserve">, 2007, 2007 (01), pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contrôle de constitutionnalité des lois non conformes aux directives communautaires</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du pouvoir exécutif sur la formation d'une jurisprudence : le cas du contrat « nouvelles embauches »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 01, pp.80</w:t>
+              <w:t xml:space="preserve">, 2007, 01, pp.64-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-05383525v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources positives de la déontologie</w:t>
+                <w:t xml:space="preserve">Le contrôle de constitutionnalité des lois non conformes aux directives communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 2007 (01), pp.67-72</w:t>
+              <w:t xml:space="preserve">, 2007, 01, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02248035v1</w:t>
+                <w:t xml:space="preserve">halshs-02248037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse économique est-elle une source du droit ?</w:t>
+                <w:t xml:space="preserve">Application immédiate d'un décret à des contrats en cours : le Conseil d'Etat exige des mesures transitoires pour des motifs de sécurité juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 03, pp.505-510</w:t>
+              <w:t xml:space="preserve">, 2006, 03, pp.527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02247933v1</w:t>
+                <w:t xml:space="preserve">halshs-02247937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application immédiate d'un décret à des contrats en cours : le Conseil d'Etat exige des mesures transitoires pour des motifs de sécurité juridique</w:t>
+                <w:t xml:space="preserve">L'analyse économique est-elle une source du droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 03, pp.527</w:t>
+              <w:t xml:space="preserve">, 2006, 03, pp.505-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02247937v1</w:t>
+                <w:t xml:space="preserve">halshs-02247933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le danger de la légalité d'exception : de l'état d'urgence à la peine de mort</w:t>
               </w:r>
@@ -4173,385 +4173,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02247843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La validité douteuse des actes du législateur. Le cas du plaider coupable</w:t>
+                <w:t xml:space="preserve">L'ouverture de la Cour de cassation aux amici curiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.553-556</w:t>
+              <w:t xml:space="preserve">, 2005, pp.88-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01889468v1</w:t>
+                <w:t xml:space="preserve">halshs-01889467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ouverture de la Cour de cassation aux amici curiae</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'un texte directement applicable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.88-93</w:t>
+              <w:t xml:space="preserve">, 2005, pp.556-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01889467v1</w:t>
+                <w:t xml:space="preserve">halshs-01889465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'un texte directement applicable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faut-il différer l'application des règles jurisprudentielles nouvelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Deumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.556-561</w:t>
+              <w:t xml:space="preserve">, 2005, 01, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01889465v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-02247649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désobéissance civile : une source du droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 01, pp.83</w:t>
+              <w:t xml:space="preserve">, 2005, pp. 73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02247649v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01886334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La désobéissance civile : une source du droit ?</w:t>
+                <w:t xml:space="preserve">La validité douteuse des actes du législateur. Le cas du plaider coupable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp. 73-78</w:t>
+              <w:t xml:space="preserve">, 2005, pp.553-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01886334v1</w:t>
+                <w:t xml:space="preserve">halshs-01889468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que la technique juridique ?</w:t>
               </w:r>
@@ -4742,307 +4742,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le refus du Conseil constitutionnel de contrôler une directive portant transposition d'une directive communautaire</w:t>
+                <w:t xml:space="preserve">Le contrat individuel parmi les sources du droit : le cas de l'indemnisation des chômeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.594-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01889448v1</w:t>
+                <w:t xml:space="preserve">halshs-01889453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrat individuel parmi les sources du droit : le cas de l'indemnisation des chômeurs</w:t>
+                <w:t xml:space="preserve">Le refus du Conseil constitutionnel de contrôler une directive portant transposition d'une directive communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.594-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01889453v1</w:t>
+                <w:t xml:space="preserve">halshs-01889448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le sens de la réparation en droit français de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (2), pp.211-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01886330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire une introduction au droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01886327v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01886330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel statut pour l'expert ?</w:t>
               </w:r>
@@ -6556,234 +6556,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles utopies pour le travail domestique et de soin ? L’apport des perspectives juridiques féministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail domestique et de soin à l'époque du COVID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05279602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité de sciences juridiques et ouverture à l’interdiscplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle interdisciplinarité et méthodes de SHS en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05279591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leon Petrażycki (1867-1931) aux origines du réalisme juridique russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie juridique et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Cergy (Univesité de Cergy-Pontoise), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05279605v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-05279591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le droit avec Leon Petrażycki</w:t>
               </w:r>
@@ -6901,165 +6901,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05279624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le recours à « l’expérimentation législative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’instauration des cours criminelles en France, de l’expérimentation à la généralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nantes (Nantes Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05279621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chercheurs, institutions publiques et société civile. Quels conflits juridiques sur la liberté d’expression et/ou la liberté académique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La liberté académique et la liberté d'expression des chercheur.ses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05279612v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05279621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essayer de voler une rose dans un jardin public. A propos des théories autobiographiques du droit de Leon Petrażycki à Roderick Macdonald</w:t>
               </w:r>
@@ -7127,51 +7127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire une Introduction au droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Halpérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Deumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7529,51 +7529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mella M&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E. de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Herrera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lanalyse-juridique-de-x/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Munagorri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lhuilier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431104v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198889755.003.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56623-4_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9947" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04258714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nxry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nxq4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.246.0251" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Poblete" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02577158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.103.0609" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bassotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1759" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248034v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247933v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886331v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.103.0379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329198v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05043003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270008v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Heymann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mella M&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E. de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Herrera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lanalyse-juridique-de-x/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Munagorri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lhuilier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431104v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198889755.003.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56623-4_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9947" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04258714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nxry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nxq4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Poblete" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.246.0251" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02577158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.103.0609" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bassotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1759" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247933v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886331v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.103.0379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329198v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05043003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289781v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270008v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Heymann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>