--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -126,1852 +126,1986 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the destruction of CH + with atomic hydrogen at low temperatures: a non-adiabatic dynamical study</w:t>
+                <w:t xml:space="preserve">Branching ratios and mechanisms of the reactions of Ar+ with CH4 and C2H4 at cryogenic temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo del Mazo-Sevillano</w:t>
+                <w:t xml:space="preserve">Elliot Ogden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Aguado</w:t>
+                <w:t xml:space="preserve">Rafael Alejandro Jara Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lique</w:t>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavio Roncero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164 (8), pp.084307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CP01718A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0282884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166227v1</w:t>
+                <w:t xml:space="preserve">hal-05587793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temperature variation of the CH+ + H reaction rate coefficients: a puzzle finally understood?</w:t>
+                <w:t xml:space="preserve">Understanding the destruction of CH + with atomic hydrogen at low temperatures: a non-adiabatic dynamical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Alejandro Jara Toro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pablo del Mazo-Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Roncero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26 (32), pp.21370-21378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp01902d⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP01718A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661510v1</w:t>
+                <w:t xml:space="preserve">hal-05166227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a core-excited dipole-bound state ∼1 eV above the electron detachment threshold in cryogenically cooled acetylacetonate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martín Taccone</w:t>
+                <w:t xml:space="preserve">The temperature variation of the CH+ + H reaction rate coefficients: a puzzle finally understood?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alejandro Jara Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Dezalay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Octavio Roncero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 161 (8), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (32), pp.21370-21378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0223957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp01902d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681425v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the active role of water in laboratory chamber studies of reactions of the OH radical with alcohols of atmospheric relevance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of a core-excited dipole-bound state ∼1 eV above the electron detachment threshold in cryogenically cooled acetylacetonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María de los A. Garavagno</w:t>
+                <w:t xml:space="preserve">Martín Taccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Hernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
+                <w:t xml:space="preserve">Jordan Dezalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Pino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert von Helden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP05667H⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0223957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611310v1</w:t>
+                <w:t xml:space="preserve">hal-04681425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodetachment of Deprotonated R‐Mandelic Acid: The Role of Proton Delocalization on the Radical Stability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the active role of water in laboratory chamber studies of reactions of the OH radical with alcohols of atmospheric relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Jara-Toro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Noble</w:t>
+                <w:t xml:space="preserve">María de los A. Garavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
+                <w:t xml:space="preserve">Federico Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jouvet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gustavo Pino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.e202200324. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (16), pp.12745-12752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202200324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3CP05667H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760249v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate coefficient and mechanism of the OH-initiated degradation of cyclobutanol: A combined experimental and theoretical study</w:t>
+                <w:t xml:space="preserve">Photodetachment of Deprotonated R‐Mandelic Acid: The Role of Proton Delocalization on the Radical Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María de Los A. Garavagno</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Franco Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Jara-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Genesys Mahecha</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Barrera</w:t>
+                <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118821⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.e202200324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202200324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689549v1</w:t>
+                <w:t xml:space="preserve">hal-03760249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and Intramolecular Proton Transfer in an Isolated (Cytosine–Guanine)H + Pair: Direct Evidence from IRMPD Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Rate coefficient and mechanism of the OH-initiated degradation of cyclobutanol: A combined experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de Los A. Garavagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Jara-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Scuderi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genesys Mahecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c10651⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 268, pp.118821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690598v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase structure and fragmentation of [Cytosine-Guanine]$$\hbox {Ag}^{+}$$ complex studied by mass-resolved IRMPD spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Inter- and Intramolecular Proton Transfer in an Isolated (Cytosine–Guanine)H + Pair: Direct Evidence from IRMPD Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Cruz-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Jara-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Aranguren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00129-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (8), pp.1403-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c10651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590142v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate Coefficient and Mechanism of the OH-Initiated Degradation of 1-Chlorobutane: Atmospheric Implications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Gas phase structure and fragmentation of [Cytosine-Guanine]$$\hbox {Ag}^{+}$$ complex studied by mass-resolved IRMPD spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Cruz-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Berdakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b10426⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (4), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00129-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352785v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative Photodetachment vs. Photodissociation of Aromatic Carboxylates: The Benzoate and Naphthoate Anions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
+                <w:t xml:space="preserve">Rate Coefficient and Mechanism of the OH-Initiated Degradation of 1-Chlorobutane: Atmospheric Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Jara-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Aranguren-Abrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Taccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+                <w:t xml:space="preserve">Gustavo Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cp07162d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (1), pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b10426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111704v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Automated Reaction Discovery with Boxed Molecular Dynamics in Energy Space</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissociative Photodetachment vs. Photodissociation of Aromatic Carboxylates: The Benzoate and Naphthoate Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Martínez‐núñez</w:t>
+                <w:t xml:space="preserve">Gustavo Ariel Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan P Aranguren-Abrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSystemsChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/syst.201900024⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.1797-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cp07162d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352788v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water catalysis of the reaction between hydroxyl radicals and linear saturated alcohols (ethanol and n -propanol) at 294 K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Enhancing Automated Reaction Discovery with Boxed Molecular Dynamics in Energy Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Jara-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Glowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Martínez‐núñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSystemsChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/syst.201900024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cp05411h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03352790v1</w:t>
+                <w:t xml:space="preserve">hal-03352788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Catalysis of the Reaction between Methanol and OH at 294 K and the Atmospheric Implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Water catalysis of the reaction between hydroxyl radicals and linear saturated alcohols (ethanol and n -propanol) at 294 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Jara-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de Los A. Garavagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Taccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201612151⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (44), pp.27885-27896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cp05411h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352791v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Water Catalysis of the Reaction between Methanol and OH at 294 K and the Atmospheric Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Jara-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Taccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (8), pp.2166-2170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201612151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rate Coefficient for the Reaction of Cl Atoms with cis-3-Hexene at 296 ± 2 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glauco Bauerfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Arbilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21577/0103-5053.20170078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1981,418 +2115,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product branching in the CN + propene reaction at very low temperatures probed by chirped-pulse millimeter wave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold and Controlled Molecules &amp; Ions 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Klosterneuburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product branching ratio measurements at low temperatures for the reaction of CN radicals with hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Urbana-Champaign, Université d'Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-art laboratory experiments combined with quantum chemistry to study reactive ion-molecule collisions under interstellar conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the National Program "Physics and Chemistry of the Interstellar Medium" (PCMI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2460,51 +2594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A963C0FB"/>
+    <w:nsid w:val="3B44CE33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2691,51 +2825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-jara-toro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3837-5161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166227v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo del Mazo-Sevillano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Aguado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Roncero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01718A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01902d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Taccone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dezalay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert von Helden" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223957" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los A. Garavagno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05667H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Molina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jara-Toro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder-Lardeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200324" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de Los A. Garavagno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genesys Mahecha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Barrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cruz-Ortiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aranguren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c10651" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Berdakin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00129-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aranguren-Abrate" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Taccone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b10426" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ariel Pino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Aranguren-Abrate" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp07162d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glowacki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Shannon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mart&#237;nez&#8208;n&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.201900024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp05411h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201612151" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Barbosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Bauerfeldt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Arbilla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0103-5053.20170078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-jara-toro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3837-5161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587793v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282884" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo del Mazo-Sevillano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Aguado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Roncero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01718A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01902d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Taccone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dezalay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert von Helden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223957" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los A. Garavagno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05667H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Molina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jara-Toro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder-Lardeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de Los A. Garavagno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genesys Mahecha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Barrera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118821" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cruz-Ortiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aranguren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c10651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Berdakin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00129-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aranguren-Abrate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Taccone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b10426" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ariel Pino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Aranguren-Abrate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp07162d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glowacki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Shannon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mart&#237;nez&#8208;n&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.201900024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp05411h" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201612151" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Barbosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Bauerfeldt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Arbilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0103-5053.20170078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>