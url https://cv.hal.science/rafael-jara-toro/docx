--- v1 (2026-04-11)
+++ v2 (2026-05-24)
@@ -2594,51 +2594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B44CE33"/>
+    <w:nsid w:val="A5679518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>