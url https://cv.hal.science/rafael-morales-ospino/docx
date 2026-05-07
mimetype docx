--- v0 (2026-03-30)
+++ v1 (2026-05-07)
@@ -437,559 +437,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest developments in the synthesis of metal–organic frameworks and their hybrids for hydrogen storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do N-doped activated carbons truly outperform N-free activated carbons for CO₂ separation in humid conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morales-Ospino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Jimenez-Lopez</w:t>
+                <w:t xml:space="preserve">A. Taurbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Morales Ospino</w:t>
+                <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Goulart de Araujo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Atamanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4nr03969f⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234, pp.119978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959853v1</w:t>
+                <w:t xml:space="preserve">hal-04892269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting hydrogen storage and release in MOF-5 / graphite hybrids via in situ synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Jimenez Lopez</w:t>
+                <w:t xml:space="preserve">Ca-modified biochar by microwave irradiation for robust CO2 capture under realistic flue gas conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Arjona-Jaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Morales-Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria T Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Luis F Chazaro-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haroon Osman Sumbhaniya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151272⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 525, pp.170349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.170349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246631v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca-modified biochar by microwave irradiation for robust CO2 capture under realistic flue gas conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting hydrogen storage and release in MOF-5 / graphite hybrids via in situ synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jimenez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Morales-Ospino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroon Osman Sumbhaniya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Arjona-Jaime</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Celzard</w:t>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.170349⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.151272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353220v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do N-doped activated carbons truly outperform N-free activated carbons for CO₂ separation in humid conditions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Morales-Ospino</w:t>
+                <w:t xml:space="preserve">Latest developments in the synthesis of metal–organic frameworks and their hybrids for hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jimenez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Morales Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Taurbekov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.T. Izquierdo</w:t>
+                <w:t xml:space="preserve">Leandro Goulart de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Atamanov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 234, pp.119978. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.6390-6413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4nr03969f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892269v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaled Al-Fumarate Synthesis and Shaping by Spray Drying</w:t>
               </w:r>
@@ -1256,77 +1256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-hybridization of MIL-101(Cr) with graphene oxide enhances its hydrogen storage and release capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jimenez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Morales Ospino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana V Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1377,103 +1377,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced hydrogen storage and release capacities when using HKUST-1@activated carbon hybrids obtained by resonant acoustic mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jimenez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Morales-Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 520, pp.165834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1501,291 +1501,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between surface area and tap density when selecting carbon adsorbents for hydrogen compression</w:t>
+                <w:t xml:space="preserve">Is heteroatom doping of activated carbons always a good strategy for enhancing CO2 adsorption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morales-Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nicolas</w:t>
+                <w:t xml:space="preserve">R.L.S. Canevesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mozet</w:t>
+                <w:t xml:space="preserve">S. Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sdanghi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 502, pp.157742. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.157742⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 479, pp.147638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826849v1</w:t>
+                <w:t xml:space="preserve">hal-04386943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is heteroatom doping of activated carbons always a good strategy for enhancing CO2 adsorption?</w:t>
+                <w:t xml:space="preserve">Trade-off between surface area and tap density when selecting carbon adsorbents for hydrogen compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morales-Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L.S. Canevesi</w:t>
+                <w:t xml:space="preserve">K. Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schaefer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Celzard</w:t>
+                <w:t xml:space="preserve">G. Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fierro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 479, pp.147638. </w:t>
+              <w:t xml:space="preserve">, 2024, 502, pp.157742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.157742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386943v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to recover and minimize boil-off losses during liquid hydrogen storage</w:t>
               </w:r>
@@ -1797,51 +1797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morales-Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 182, pp.113360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2405,429 +2405,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into CO2 adsorption in amino-functionalized SBA-15 synthesized at different aging temperature</w:t>
+                <w:t xml:space="preserve">CO2 adsorption capacity of zeolites synthesized from coal fly ashes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cecilia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafael Morales-Ospino</w:t>
+                <w:t xml:space="preserve">Thiago Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisés Bastos-Neto</w:t>
+                <w:t xml:space="preserve">Sabrina Estevam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Azevedo</w:t>
+                <w:t xml:space="preserve">Vanessa Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina R.M. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zancan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-019-00118-1⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 276, pp.118143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.118143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886602v1</w:t>
+                <w:t xml:space="preserve">hal-03886566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the potential use of zeolites synthesized from power plant fly ash to capture CO2 under post-combustion scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Morales-Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Goltzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eurico B. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vilarrasa-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Bastos-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (7), pp.1153-1164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10450-020-00245-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 adsorption capacity of zeolites synthesized from coal fly ashes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into CO2 adsorption in amino-functionalized SBA-15 synthesized at different aging temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Viola</w:t>
+                <w:t xml:space="preserve">Juan Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vilarrasa-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Morales-Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina R.M. Marques</w:t>
+                <w:t xml:space="preserve">Moisés Bastos-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Zancan</w:t>
+                <w:t xml:space="preserve">Diana Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 276, pp.118143. </w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.225-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.118143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10450-019-00118-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886566v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of CO2 desorption from 13X zeolite for a prospective TSA process</w:t>
               </w:r>
@@ -2865,1010 +2865,1010 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Magalhães Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Cristina Silva de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Bastos-Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (5), pp.813-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10450-019-00192-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen-enriched activated carbons for the capture and separation of CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Morales Ospino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone d'Etudes des Carbones, Jun 2025, Saint-Malo (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilizing Resonant Acoustic Mixing to Combine HKUST-1 with Activated Carbon for Hydrogen Adsorption Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jimenez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes journées de l'Association Française d'Adsorption (AFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen enriched activated carbons for the CO2 capture and separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbones activés enrichis en azote pour la capture/séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque francophone des carbones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone d'Etude des carbones, May 2024, Saint-Dié -des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitosan-based activated carbons for CO2 capture and biogas upgrading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morales-Ospino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st French-German Adsorption Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPM, Oct 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing gas adsorption through HKUST-1 hybridization with activated carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Jimenez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French-German Adsorption Initiative Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Strasbourg (67000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd &amp; Wiley. 2025, Encyclopédie Sciences - Energy (Production, Conversion et stockage de l'hydrogène), Alain Dollet, 978-1-78949-223-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387540v1</w:t>
-              </w:r>
-[...759 lines deleted...]
-                <w:t xml:space="preserve">hal-04568147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3925,51 +3925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura López-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Electrochemical Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.319-329, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4035,103 +4035,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modification of commercial activated carbons for CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint-Malo (France), France</w:t>
@@ -4160,90 +4160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen-enriched activated carbons for the capture and separation of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Morales-Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4279,484 +4279,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NITROGEN ENRICHED ACTIVATED CARBONS FOR THE CO2 CAPTURE AND SEPARATION</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+                <w:t xml:space="preserve">Nitrogen enriched activated carbons for the capture of CO2 and its separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.F. N’gole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morales-Ospino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first international conference on advanced and multifunctional materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hô Chi Minh City, Vietnam. </w:t>
+              <w:t xml:space="preserve">The 1st International Conference on Advanced and Multifunctional Materials (ICAMM’24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406023v1</w:t>
+                <w:t xml:space="preserve">hal-04818579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen enriched activated carbons for the capture of CO2 and its separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.F. N’gole</w:t>
+                <w:t xml:space="preserve">Carbones activés par NH3 à base de chitosane, marc de café et polyacrylonitrile pour la capture/séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daghouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morales-Ospino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Nicolas</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Conference on Advanced and Multifunctional Materials (ICAMM’24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Ho Chi Minh City, Vietnam</w:t>
+              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818579v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbones activés par NH3 à base de chitosane, marc de café et polyacrylonitrile pour la capture/séparation du CO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Nicolle</w:t>
+                <w:t xml:space="preserve">NITROGEN ENRICHED ACTIVATED CARBONS FOR THE CO2 CAPTURE AND SEPARATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Morales-Ospino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">The first international conference on advanced and multifunctional materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hô Chi Minh City, Vietnam. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818729v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbones activés par NH3 à base de chitosane, marc de café et polyacrylonitrile pour la capture/séparation du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daghouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de l’AFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caen, France</w:t>
@@ -4875,51 +4875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01C2ED76"/>
+    <w:nsid w:val="B30BF6A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5106,51 +5106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-morales-ospino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9763-9067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morales-Ospino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Izquierdo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.173366" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Gutierrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06828b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Goulart de Araujo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr03969f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Osman Sumbhaniya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arjona-Jaime" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T Izquierdo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Chazaro-Ruiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.170349" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taurbekov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atamanov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119978" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c04929" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04976790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121211" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana V Pinto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/energymater.2025.101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165834" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sdanghi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.157742" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L.S. Canevesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147638" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113360" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cecilia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vilarrasa-Garc&#237;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finocchio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Busca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123953" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouikhi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besghaier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scca.2022.100006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Sousa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Am&#226;ncio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Oliveira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cecilia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c00033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Lima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eurico B. Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vilarrasa-Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c05067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cecilia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Bastos-Neto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Azevedo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-019-00118-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Goltzman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Bastos-Neto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00245-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Aquino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Estevam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Viola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina R.M. Marques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zancan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118143" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle Gomes Santiago" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Magalh&#227;es Siqueira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cristina Silva de Azevedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-019-00192-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418062v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05051211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L&#243;pez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-96022-9.00290-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818579v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. N&#8217;gole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daghouri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-morales-ospino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9763-9067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morales-Ospino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Izquierdo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.173366" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Gutierrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06828b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taurbekov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atamanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119978" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arjona-Jaime" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T Izquierdo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Chazaro-Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.170349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Osman Sumbhaniya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151272" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Goulart de Araujo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr03969f" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c04929" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04976790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121211" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana V Pinto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/energymater.2025.101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165834" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L.S. Canevesi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147638" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sdanghi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.157742" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113360" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cecilia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vilarrasa-Garc&#237;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Finocchio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Busca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123953" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouikhi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besghaier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scca.2022.100006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Sousa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Am&#226;ncio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Oliveira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cecilia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c00033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Lima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eurico B. Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vilarrasa-Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c05067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Aquino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Estevam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Viola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina R.M. Marques" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zancan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.118143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Goltzman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Bastos-Neto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00245-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cecilia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Bastos-Neto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Azevedo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-019-00118-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03886541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle Gomes Santiago" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Magalh&#227;es Siqueira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cristina Silva de Azevedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-019-00192-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568147v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05051211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L&#243;pez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-96022-9.00290-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. N&#8217;gole" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818729v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daghouri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406023v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>