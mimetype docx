--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -278,51 +278,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -563,4563 +563,4680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desarrollo de un modelo dinámico mecanicista para predecir el crecimiento de cuyes (Cavia porcellus) machos del genotipo Perúcir el crecimiento de cuyes (Cavia porcellus) machos del genotipo Perú</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaime Ricardo Rosero-Noguera</w:t>
+                <w:t xml:space="preserve">Dynamic sensitivity analysis of a mathematical model describing the effect of the macroalgae Asparagopsis taxiformis on rumen fermentation and methane production under in vitro continuous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de la Academia Colombiana de Ciencias Exactas, Físicas y Naturales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18257/raccefyn.2997⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912246v1</w:t>
+                <w:t xml:space="preserve">hal-04628905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating microbial abundance time series with fermentation dynamics of the rumen microbiome via mathematical modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desarrollo de un modelo dinámico mecanicista para predecir el crecimiento de cuyes (Cavia porcellus) machos del genotipo Perúcir el crecimiento de cuyes (Cavia porcellus) machos del genotipo Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Armando Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lucía Posada-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ricardo Rosero-Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298930⟩</w:t>
+              <w:t xml:space="preserve">Revista de la Academia Colombiana de Ciencias Exactas, Físicas y Naturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.859 - 870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18257/raccefyn.2997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558514v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the dynamics of energy allocation to provide a proxy of robustness in fattening pigs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating microbial abundance time series with fermentation dynamics of the rumen microbiome via mathematical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Creevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seppo Ahvenjärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali R Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-023-00851-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0298930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871410v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the dynamics of energy allocation to provide a proxy of robustness in fattening pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00851-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04174171v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Towards the next-generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Rubino</w:t>
+                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (Suppl. 5), pp.100984. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100984⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 17, pp.100830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04255485v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASAS-NANP symposium: Mathematical Modeling in Animal Nutrition: The power of identifiability analysis for dynamic modeling in animal science:a practitioner approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis O Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 101, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jas/skad320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium &amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt; S85</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Review: Towards the next-generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Davoudkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.01027-22⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (Suppl. 5), pp.100984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131368v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium &amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt; S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.01027-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04214047v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven steps to enhance Open Science practices in animal science</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Tobias Krause</w:t>
+                <w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pastell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgac106⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03749515v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic data of body weight and feed intake in fattening pigs, and the determination of energetic allocation factors using a dynamic linear model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kashefifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seven steps to enhance Open Science practices in animal science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte L Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Tobias Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (3), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgac106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03929845v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying growth perturbations over the fattening period in swine via mathematical modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.82⟩</w:t>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03545140v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the dynamics of enteric methane emissions based on intake kinetic patterns in dairy cows fed diets containing either wheat or corn</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Quantifying growth perturbations over the fattening period in swine via mathematical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flatres-Grall Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2021.100003⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561639v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic data for determining the accuracy of four open-circuit respiration chambers designed to quantify methane emissions from goats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+                <w:t xml:space="preserve">Predicting the dynamics of enteric methane emissions based on intake kinetic patterns in dairy cows fed diets containing either wheat or corn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1 (1), pp.100006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100006⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2021.100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594433v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of the macroalgae &amp;lt;i&amp;gt;Asparagopsis taxiformis&amp;lt;/i&amp;gt; on rumen microbial fermentation and methane production</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic data for determining the accuracy of four open-circuit respiration chambers designed to quantify methane emissions from goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Martín-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.11⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545126v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parsimonious software sensor for estimating the individual dynamic pattern of methane emissions from cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Modelling the impact of the macroalgae &amp;lt;i&amp;gt;Asparagopsis taxiformis&amp;lt;/i&amp;gt; on rumen microbial fermentation and methane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana C Chagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie J Krizsan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002550⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369429v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the quantitative characterisation of piglets’ robustness to weaning: a modelling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">A parsimonious software sensor for estimating the individual dynamic pattern of methane emissions from cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramírez Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, First view (11), pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119000843⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 13 (06), pp.1180-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192515v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: Functionally similar, thermodynamically different—A modelling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+                <w:t xml:space="preserve">Towards the quantitative characterisation of piglets’ robustness to weaning: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226243⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, First view (11), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119000843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473686v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On parameter interpretability of phenomenological-based semiphysical models in biology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: Functionally similar, thermodynamically different—A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imu.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192507v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: to be or not to be an identifiable model. Is this a relevant question in animal science modelling?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">On parameter interpretability of phenomenological-based semiphysical models in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lema-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Garcia-Tirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117002774⟩</w:t>
+              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.100158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imu.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01526307v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of lipid accumulation by Yarrowia lipolytica from glucose under nitrogen depletion conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Review: to be or not to be an identifiable model. Is this a relevant question in animal science modelling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.26537⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (04), pp.701 - 712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117002774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01713779v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing global ruminant agricultural challenges through understanding the rumen microbiome: Past, present, and future</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stuart E. Denman</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of lipid accumulation by Yarrowia lipolytica from glucose under nitrogen depletion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02161⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (5), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.26537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01890696v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic modelling of in vitro fermentation and methane production by rumen microbiota</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Addressing global ruminant agricultural challenges through understanding the rumen microbiome: Past, present, and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon A. Huws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Creevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda B. Oyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart E. Denman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 220, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01349548v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the Comment on “Mathematical modeling of unicellular microalgae and cyanobacteria metabolism for biofuel production” by Baroukh et al. [Curr. Opin. Biotechnol. 2015, 33:198–205]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Mechanistic modelling of in vitro fermentation and methane production by rumen microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2016.02.018⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 220, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410975v1</w:t>
+                <w:t xml:space="preserve">hal-01349548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive control of light attenuation for optimizing microalgae production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Reply to the Comment on “Mathematical modeling of unicellular microalgae and cyanobacteria metabolism for biofuel production” by Baroukh et al. [Curr. Opin. Biotechnol. 2015, 33:198–205]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.03.010⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.200 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2016.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163455v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of unicellular microalgae and cyanobacteria metabolism for biofuel production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Adaptive control of light attenuation for optimizing microalgae production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.002⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163456v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A state of the art of metabolic networks of unicellular microalgae and cyanobacteria for biofuel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30, pp.49-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2015.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2015.03.019⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRUM: A new framework for metabolic modeling under non-balanced growth. Application to the carbon metabolism of unicellular microalgae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling of unicellular microalgae and cyanobacteria metabolism for biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.198-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104499⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01123224v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting the most out of it: optimal experiments for parameter estimation of microalgae growth models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">DRUM: A new framework for metabolic modeling under non-balanced growth. Application to the carbon metabolism of unicellular microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.04.021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998525v1</w:t>
+                <w:t xml:space="preserve">hal-01123224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing microalgal production in raceway systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Getting the most out of it: optimal experiments for parameter estimation of microalgae growth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bougaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (2), pp.543--552. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.991-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/btpr.1699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850376v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling peptide formation during the hydrolysis of β-casein by Lactococcus lactis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Optimizing microalgal production in raceway systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.10.012⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2), pp.543--552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/btpr.1699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643666v1</w:t>
+                <w:t xml:space="preserve">hal-00850376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of β-casein by the cell-envelope-located PI-type protease of Lactococcus lactis: A modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Modeling peptide formation during the hydrolysis of β-casein by Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolan de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A. Wierenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Gruppen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel H. Zwietering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.03.012⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1), pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648605v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of lactate utilization and butyrate production by key human colonic bacterial species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Hydrolysis of β-casein by the cell-envelope-located PI-type protease of Lactococcus lactis: A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Duncan</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolan de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Bakx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Wierenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Gruppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01085.x⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (10), pp.755-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655932v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of carbohydrate degradation by human colonic microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Kinetic modelling of lactate utilization and butyrate production by key human colonic bacterial species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.05.040⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (3), pp.615-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01085.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00521148v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathematical modelling of carbohydrate degradation by human colonic microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 266 (1), pp.189-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.05.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards the human intestinal microbiota phylogenetic core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (10), pp.2574-2584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01982.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5129,51 +5246,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical optimal experiment design for accurate estimation of key parameters of a dynamic mechanistic model representing the effect of Asparagopsis taxiformis on rumen fermentation and methane production under in vitro continuous conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5205,326 +5322,326 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.456, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a mechanistic model simulating in vitro rumen fermentation to evaluate the effect of nutritional strategies on rumen production and farm indices in intensive dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fiorbelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Atzori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.458-459, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual model of the synergetic effect of combining the anti-methanogenic macroalgae Asparagopsis taxiformis with the hydrogen acceptor phloroglucinol: a strategy for methane mitigation with fermentation co-benefits for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yañez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.482-483, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic sensitivity analysis of a mathematical model describing the effect of the macroalgae Asparagopsis taxiformis on methane production in a rumen in vitro continuous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5566,4067 +5683,4067 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degré d'infection : Proposition d'un modèle pour prendre en compte le caractère dynamique de l'état de santé et le lien avec la résilience au travers de l'exemple d'une infection mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring modelling approaches to address the dynamic nature of animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucras G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using risk analysis to compare the accuracy of enteric methane emissions models of dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H. Cabezas-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.F. Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P. Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic mechanistic model of microbial fermentation and methane production in the cow rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seppo Ahvenjärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Reza Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilma Tapio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADSA, Jun 2023, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic in silico model of rumen microbial fermentation and methane production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ahvenjärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tapio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Community In Animal Science: A free publication model for transparent and open science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 ASAS-CSAS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oklahoma City, United States. pp.80-81, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac247.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The power of theoretical and practical identifiability analysis for modeling (micro-) biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS-CSAS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oklahoma, United States. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a mechanistic model of the rumen in-vitro fermentation: Study of the impact of 3 sampling methods on Sobol indices of accuracy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+                <w:t xml:space="preserve">Towards the characterisation of animal robustness by dynamic energy allocation indicators in fattening pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCGALP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396965v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the characterisation of animal robustness by dynamic energy allocation indicators in fattening pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of a mechanistic model of the rumen in-vitro fermentation: Study of the impact of 3 sampling methods on Sobol indices of accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCGALP 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Alghero, Italy. pp.532-533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725117v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shades of gray in model building and its opportunities for precision livestock farming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Genome-scale network reconstruction of the predominant cellulolytic rumen bacterium Fibrobacter succinogenes S85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakih Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">2021 - 12th International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France. pp.1 P;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347173v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale network reconstruction of the predominant cellulolytic rumen bacterium Fibrobacter succinogenes S85</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">The shades of gray in model building and its opportunities for precision livestock farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 - 12th International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France. pp.1 P;</w:t>
+              <w:t xml:space="preserve">72. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402155v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a process-based model of rumen fermentation with methane production data from respiration chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Kettle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Conference of the British Society of Animal Science (BSAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Edinburgh, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2040470019000013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive capabilities of a dynamic mechanistic model of in vitro fermentation by rumen microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">How complex does a mathematical model need to be to describe the dynamics of methane production in cattle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonello Cannas</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Kettle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Masoero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+                <w:t xml:space="preserve">Baptiste Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Moate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, NA, France</w:t>
+              <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ubatuba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193905v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How complex does a mathematical model need to be to describe the dynamics of methane production in cattle?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Predictive capabilities of a dynamic mechanistic model of in vitro fermentation by rumen microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Moate</w:t>
+                <w:t xml:space="preserve">Alberto Stanislao Atzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Cannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Masoero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ubatuba, Brazil</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790648v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the predictive capabilities of a dynamic mechanistic model of in vitro rumen fermentation and methane production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Stanislao Atzori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello Cannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Masoero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ubatuba, Brazil. pp.320, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2040470019000025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen methanogens display species-specific energetic and growth dynamics: a thermodynamic and kinetic based modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Tous les modèles doivent-ils être identifiables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Animation Scientifique du département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840971v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous les modèles doivent-ils être identifiables ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
+                <w:t xml:space="preserve">Multivariate and network analysis identified microbial biomarkers linked to methane emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Zingaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Animation Scientifique du département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840968v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate and network analysis identified microbial biomarkers linked to methane emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Towards a quantitative characterization of robustness of piglets at weaning period: An animal growth modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Revilla Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881487v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a quantitative characterization of robustness of piglets at weaning period: An animal growth modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Rumen methanogens display species-specific energetic and growth dynamics: a thermodynamic and kinetic based modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840967v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of microbial taxa linked to methane emission in Holstein and Charolais cattle by an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zingaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic modeling of microalgae growth and lipids production during day/night cycles and nitrogen starvation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">A new approach to unravel metabolic regulations. Application to microalgae growth and lipid production under day/night cycles and nitrogen starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chachuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Pathway Analysis 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">BioSynSys 2015 : 1er colloque du GDR "Biologie de Synthèse et des Systèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603450v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to unravel metabolic regulations. Application to microalgae growth and lipid production under day/night cycles and nitrogen starvation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Metabolic modeling of microalgae growth and lipids production during day/night cycles and nitrogen starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chachuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSynSys 2015 : 1er colloque du GDR "Biologie de Synthèse et des Systèmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Metabolic Pathway Analysis 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601441v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based optimization of lipid production by the oleaginous yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abril Ochoa Estopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Symposium on Biochemical Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of lipid production by oleaginous yeast in continuous culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Optimal Experiments for Parameter Estimation of Microalgae Growth Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bougaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computer Applications to Biotechnology (CAB 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework for metabolic modeling under non-balanced growth. Application to carbon metabolism of unicellular microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB 2013 - International on Computer Applications to Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework for metabolic modelling under non-balanced growth. Application to photoautotrophic microalgae in day/night cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Pathway Analysis 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive control for optimizing microalgae production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Application in Biotechnology (CAB2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving Species Competition in a Light-limited Chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving microalgal production in raceway systems to near optimal productivities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference (ECC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closed-loop controller for optimizing nitrogen removal in a microalgal outdoor pond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. IWA Conference on Instrumentation Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEAS: a parameter identification toolbox with symbolic analysis of uncertainty and its application to biological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IFAC Symposium on System Identication (SYSID 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Saint Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and identification of in vitro homoacetogenesis by human-colon bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a bioreactor using feedback linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Olivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 Mediterranean Conference on Control &amp; Automation (MED 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Athènes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2007.4433763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human colon: a complex bioreactor. Conceptual modelling for the anaerobic digestion of the functional trophic chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Brisbane, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9636,111 +9753,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breve elogio a la lentitud en ciencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciencia y Humanismo 50 años Revista Aleph (1996-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Enrique Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 594 p., 2016, 978-958-8730-75-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9750,227 +9867,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initier les primaires aux sciences animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15845533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9980,1857 +10097,1831 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the precision and accuracy of models of enteric methane emissions from ruminants using Bayesian inference</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A theoretical optimal experiment for accurate parameter estimation of a dynamic rumen model representing the Asparagopsis taxiformis effect on in vitro methane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristan Foster Reed</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04988924v1</w:t>
+                <w:t xml:space="preserve">hal-05601183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic sensitivity analysis of a mathematical model describing the effect of the macroalgae Asparagopsis taxiformis on rumen fermentation and methane production under in vitro continuous conditions</w:t>
+                <w:t xml:space="preserve">Evaluation of the precision and accuracy of models of enteric methane emissions from ruminants using Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Hernando Cabezas-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristan Foster Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628905v1</w:t>
+                <w:t xml:space="preserve">hal-04988924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating microbial abundance time series with fermentation dynamics of the rumen microbiome via mathematical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J Creevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seppo Ahvenjärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali R Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium&amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt;S85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven steps to enhance open science practices in animal science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Towards the next generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E Tobias Krause</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03544902v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the next generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seven steps to enhance open science practices in animal science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francesco Rubino</w:t>
+                <w:t xml:space="preserve">Birte L Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Tobias Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03871472v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The power of identifiability analysis for dynamic modeling in animal science: A practitioner approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis O. Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake time as potential predictor of methane emissions from cattle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John F. Ramirez-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos S. Escobar-Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra L. Posada-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Rosero-Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A filtering algorithm for accurate determination of feed intake dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B L Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying growth perturbations over the fattening period in swine via mathematical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of the macroalgae Asparagopsis taxiformis on rumen microbial fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Chagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie J. Krizsan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A brief tribute to slowness in science *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the quantitative characterization of piglets' robustness to weaning: A modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Parameter Interpretability of Phenomenological-Based Semiphysical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lema Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fernando Garcia Tirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: functionally similar, thermodynamically different -A modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A brief tribute to slowness in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parsimonious software sensor for estimating the individual dynamic pattern of methane emissions from cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J F Ramírez Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11840,147 +11931,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques intègres de publication scientifique à l’heure de la science ouverte. Note de recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Arbeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 12 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11990,100 +12081,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique de la dégradation des hydrates de carbone dans le côlon humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris 11, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02822888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12093,105 +12184,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling odyssey in the tree of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modeling and Simulation. Université Paris Sud (Paris 11), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02183063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId350"/>
+      <w:footerReference w:type="default" r:id="rId352"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12259,51 +12350,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="446BFB0D"/>
+    <w:nsid w:val="E69DB9AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12490,51 +12581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-munoz-tamayo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9266-4132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144256665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2483-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eng-mosar.versailles-grignon.hub.inrae.fr/research" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animsci.peercommunityin.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/rafaelmunoztamayo/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04912246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Armando Tapie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luc&#237;a Posada-Ochoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ricardo Rosero-Noguera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18257/raccefyn.2997" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Creevey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R Bayat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298930" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871410v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C Friggens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00851-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O Tedeschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kashefifard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flatres-Grall Lo&#239;c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.82" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2021.100003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana C Chagas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ramin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J Krizsan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez Agudelo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vernon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002550" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tillier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226243" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema-Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garcia-Tirado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Alvarez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.02.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349548v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.07.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.02.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S9BX0XR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163455v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H2KZM2Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZ0M8BT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.03.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4V3JMLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104499" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998525v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.04.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1699" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643666v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan de Groot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Wierenga" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Gruppen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H. Zwietering" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.10.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFZFH6K6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bakx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.03.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN9ZW378-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655932v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duncan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01085.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521148v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dor&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.05.040" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S9ZT63X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01982.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0BBDE8744017E80BDEE275864207B6EBC7FB6DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372609v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.285" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiorbelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Atzori" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.288" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ya&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.315" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Friggens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777992v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucras G." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Cabezas-Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Reed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Bayat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilma Tapio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199208v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138498v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.158" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396965v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.411" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725117v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347173v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Ibrahim" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kettle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470019000013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Stanislao Atzori" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Cannas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masoero" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790648v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Williams" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Moate" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485501v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470019000025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840971v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603450v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601441v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004228v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa Estopier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268860v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856749v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856042v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601779v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921486v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852258v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852259v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747879v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204242v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00211" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204248v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755197v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Angulo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Olivar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433763" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797416v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385854.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386022v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacques" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15845533" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204255v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988924v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hernando Cabezas-Garcia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristan Foster Reed" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628905v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253680v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871397v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544902v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871472v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878727v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Tedeschi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604356v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S. Escobar-Restrepo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Posada-Ochoa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rosero-Noguera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959928v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dhumez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Nielsen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024873v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Chagas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J. Krizsan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369434v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788220v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Perez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Garcia Tirado" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369430v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786714v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369431v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Ram&#237;rez Agudelo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Miller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vernon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822888v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02183063v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-munoz-tamayo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9266-4132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144256665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2483-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eng-mosar.versailles-grignon.hub.inrae.fr/research" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animsci.peercommunityin.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/rafaelmunoztamayo/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.644" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04912246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Armando Tapie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luc&#237;a Posada-Ochoa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ricardo Rosero-Noguera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18257/raccefyn.2997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Creevey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R Bayat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298930" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871410v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C Friggens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00851-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O Tedeschi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kashefifard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flatres-Grall Lo&#239;c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.82" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2021.100003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana C Chagas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ramin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J Krizsan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez Agudelo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vernon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002550" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226243" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192507v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema-Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garcia-Tirado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Alvarez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.02.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.07.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.02.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S9BX0XR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H2KZM2Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163453v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.03.019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4V3JMLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163456v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZ0M8BT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104499" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.04.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850376v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1699" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan de Groot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Wierenga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Gruppen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H. Zwietering" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.10.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFZFH6K6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bakx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.03.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN9ZW378-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duncan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01085.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521148v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dor&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.05.040" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S9ZT63X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01982.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0BBDE8744017E80BDEE275864207B6EBC7FB6DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.285" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372651v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiorbelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Atzori" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.288" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ya&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.315" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750366v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109049v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Friggens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777992v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucras G." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750397v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Cabezas-Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Reed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Bayat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilma Tapio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199208v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138498v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.158" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725117v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.411" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402155v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Ibrahim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347173v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193900v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kettle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470019000013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Williams" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Moate" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193905v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Stanislao Atzori" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Cannas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masoero" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470019000025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840971v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601441v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603450v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004228v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa Estopier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268860v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856749v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856042v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601779v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921486v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852258v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852259v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204242v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00211" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204248v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755197v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Angulo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Olivar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433763" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204246v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797416v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385854.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386022v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacques" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15845533" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204255v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601183v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988924v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hernando Cabezas-Garcia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristan Foster Reed" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253680v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871397v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871472v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544902v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878727v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Tedeschi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604356v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S. Escobar-Restrepo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Posada-Ochoa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rosero-Noguera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959928v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dhumez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Nielsen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346812v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024873v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Chagas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J. Krizsan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369434v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369432v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Perez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Garcia Tirado" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369430v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786714v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369431v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Ram&#237;rez Agudelo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Miller" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vernon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822888v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02183063v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>