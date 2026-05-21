--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,12295 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12243 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rafael Muñoz-Tamayo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Director at the MoSAR team (INRAE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rafael-munoz-tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9266-4132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144256665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.nl/citations?hl=en&user=OH8HYM4AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2483-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a mathematical modeller of biological systems. I am from Colombia. I have an undergraduate in chemical engineering and a MSc automatic control degree from Universidad Nacional de Colombia. I did my PhD in applied mathematics at Université Paris-Sud (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a researcher at </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (France) in the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> MoSAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> team since 2014. My research motivation is to develop a quantitative understanding of biological processes using modelling to combine and structure information across disciplines. My research project aims to enhance understanding of the dynamic interplay between the diet, the rumen microbiota and the ruminant animal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">via</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> an interdisciplinary approach covering microbiology, chemistry, thermodynamics, animal nutrition, computational biology and mathematical modelling. My ultimate goal is to produce innovative model-based solutions to major challenges facing agriculture such as efficient ruminant production. I have an international path with significant experience in being the fulcrum in interdisciplinary projects within a network of more than 60 international scientists and 41 publications. I am strongly engaged in the open science movement with leading roles at institutional and international levels for enhancing open science practices and thus contributing to make open science the new normal.  I am founder of the Open Science initiative </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In ( PCI) Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. For more information about my research please visit </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">my web site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des émissions de méthane entérique chez les ruminants : enjeux, solutions et perspectives à l’échelle de l’animal et des systèmes d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habibou Assouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39 (1), pp.9470. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic sensitivity analysis of a mathematical model describing the effect of the macroalgae Asparagopsis taxiformis on rumen fermentation and methane production under in vitro continuous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e126. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desarrollo de un modelo dinámico mecanicista para predecir el crecimiento de cuyes (Cavia porcellus) machos del genotipo Perúcir el crecimiento de cuyes (Cavia porcellus) machos del genotipo Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Armando Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lucía Posada-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Ricardo Rosero-Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Academia Colombiana de Ciencias Exactas, Físicas y Naturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.859 - 870. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18257/raccefyn.2997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating microbial abundance time series with fermentation dynamics of the rumen microbiome via mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Creevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seppo Ahvenjärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali R Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0298930. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0298930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the dynamics of energy allocation to provide a proxy of robustness in fattening pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-023-00851-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.100830. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAS-NANP symposium: Mathematical Modeling in Animal Nutrition: The power of identifiability analysis for dynamic modeling in animal science:a practitioner approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis O Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skad320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Towards the next-generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Robles-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (Suppl. 5), pp.100984. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium &amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt; S85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (3), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01027-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: Quantification of resilience in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pastell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (9), pp.100925. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven steps to enhance Open Science practices in animal science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte L Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tobias Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (3), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgac106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic data of body weight and feed intake in fattening pigs, and the determination of energetic allocation factors using a dynamic linear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kashefifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen microbial genomics: from cells to genes (and back to cells)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/cabireviews202217025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying growth perturbations over the fattening period in swine via mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatres-Grall Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e9. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the dynamics of enteric methane emissions based on intake kinetic patterns in dairy cows fed diets containing either wheat or corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.100003. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2021.100003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic data for determining the accuracy of four open-circuit respiration chambers designed to quantify methane emissions from goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Dhumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Martín-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.100006. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of the macroalgae &amp;lt;i&amp;gt;Asparagopsis taxiformis&amp;lt;/i&amp;gt; on rumen microbial fermentation and methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana C Chagas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie J Krizsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious software sensor for estimating the individual dynamic pattern of methane emissions from cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramírez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (06), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118002550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the quantitative characterisation of piglets’ robustness to weaning: a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Revilla Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Broudiscou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, First view (11), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119000843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: Functionally similar, thermodynamically different—A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0226243. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0226243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On parameter interpretability of phenomenological-based semiphysical models in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lema-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Garcia-Tirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.100158. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imu.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: to be or not to be an identifiable model. Is this a relevant question in animal science modelling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (04), pp.701 - 712. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117002774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and optimization of lipid accumulation by Yarrowia lipolytica from glucose under nitrogen depletion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (5), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.26537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing global ruminant agricultural challenges through understanding the rumen microbiome: Past, present, and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon A. Huws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Creevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda B. Oyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzhak Mizrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart E. Denman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of in vitro fermentation and methane production by rumen microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 220, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comment on “Mathematical modeling of unicellular microalgae and cyanobacteria metabolism for biofuel production” by Baroukh et al. [Curr. Opin. Biotechnol. 2015, 33:198–205]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.200 - 202. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state of the art of metabolic networks of unicellular microalgae and cyanobacteria for biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymben.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive control of light attenuation for optimizing microalgae production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of unicellular microalgae and cyanobacteria metabolism for biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.198-205. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRUM: A new framework for metabolic modeling under non-balanced growth. Application to the carbon metabolism of unicellular microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e104499. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting the most out of it: optimal experiments for parameter estimation of microalgae growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bougaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (6), pp.991-1001. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing microalgal production in raceway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.543--552. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.1699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling peptide formation during the hydrolysis of β-casein by Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Wierenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Gruppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel H. Zwietering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2011.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of β-casein by the cell-envelope-located PI-type protease of Lactococcus lactis: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolan de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Bakx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Wierenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Gruppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (10), pp.755-762. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of lactate utilization and butyrate production by key human colonic bacterial species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (3), pp.615-624. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01085.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling of carbohydrate degradation by human colonic microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 266 (1), pp.189-20. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the human intestinal microbiota phylogenetic core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (10), pp.2574-2584. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01982.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical optimal experiment design for accurate estimation of key parameters of a dynamic mechanistic model representing the effect of Asparagopsis taxiformis on rumen fermentation and methane production under in vitro continuous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.456, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a mechanistic model simulating in vitro rumen fermentation to evaluate the effect of nutritional strategies on rumen production and farm indices in intensive dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fiorbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Atzori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.458-459, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual model of the synergetic effect of combining the anti-methanogenic macroalgae Asparagopsis taxiformis with the hydrogen acceptor phloroglucinol: a strategy for methane mitigation with fermentation co-benefits for ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yañez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Muñoz-Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.482-483, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic sensitivity analysis of a mathematical model describing the effect of the macroalgae Asparagopsis taxiformis on methane production in a rumen in vitro continuous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degré d'infection : Proposition d'un modèle pour prendre en compte le caractère dynamique de l'état de santé et le lien avec la résilience au travers de l'exemple d'une infection mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring modelling approaches to address the dynamic nature of animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucras G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using risk analysis to compare the accuracy of enteric methane emissions models of dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Cabezas-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F. Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic mechanistic model of microbial fermentation and methane production in the cow rumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seppo Ahvenjärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Reza Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilma Tapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADSA, Jun 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic in silico model of rumen microbial fermentation and methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahvenjärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tapio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Community In Animal Science: A free publication model for transparent and open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ASAS-CSAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oklahoma City, United States. pp.80-81, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skac247.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of theoretical and practical identifiability analysis for modeling (micro-) biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS-CSAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oklahoma, United States. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the characterisation of animal robustness by dynamic energy allocation indicators in fattening pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCGALP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a mechanistic model of the rumen in-vitro fermentation: Study of the impact of 3 sampling methods on Sobol indices of accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Alghero, Italy. pp.532-533, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-scale network reconstruction of the predominant cellulolytic rumen bacterium Fibrobacter succinogenes S85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakih Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - 12th International Symposium on Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France. pp.1 P;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shades of gray in model building and its opportunities for precision livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a process-based model of rumen fermentation with methane production data from respiration chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Kettle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Dewhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Conference of the British Society of Animal Science (BSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470019000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How complex does a mathematical model need to be to describe the dynamics of methane production in cattle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Kettle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Moate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ubatuba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive capabilities of a dynamic mechanistic model of in vitro fermentation by rumen microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Stanislao Atzori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the predictive capabilities of a dynamic mechanistic model of in vitro rumen fermentation and methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Stanislao Atzori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Cannas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ubatuba, Brazil. pp.320, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470019000025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les modèles doivent-ils être identifiables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Animation Scientifique du département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quantitative characterization of robustness of piglets at weaning period: An animal growth modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Revilla Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Broudiscou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate and network analysis identified microbial biomarkers linked to methane emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen methanogens display species-specific energetic and growth dynamics: a thermodynamic and kinetic based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Graviou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microbial taxa linked to methane emission in Holstein and Charolais cattle by an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to unravel metabolic regulations. Application to microalgae growth and lipid production under day/night cycles and nitrogen starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chachuat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSynSys 2015 : 1er colloque du GDR "Biologie de Synthèse et des Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic modeling of microalgae growth and lipids production during day/night cycles and nitrogen starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Pathway Analysis 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of lipid production by the oleaginous yeast Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Ochoa Estopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Biochemical Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of lipid production by oleaginous yeast in continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Optimal Experiments for Parameter Estimation of Microalgae Growth Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bougaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Applications to Biotechnology (CAB 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for metabolic modeling under non-balanced growth. Application to carbon metabolism of unicellular microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB 2013 - International on Computer Applications to Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive control for optimizing microalgae production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Application in Biotechnology (CAB2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for metabolic modelling under non-balanced growth. Application to photoautotrophic microalgae in day/night cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Pathway Analysis 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Species Competition in a Light-limited Chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving microalgal production in raceway systems to near optimal productivities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closed-loop controller for optimizing nitrogen removal in a microalgal outdoor pond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. IWA Conference on Instrumentation Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEAS: a parameter identification toolbox with symbolic analysis of uncertainty and its application to biological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFAC Symposium on System Identication (SYSID 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and identification of in vitro homoacetogenesis by human-colon bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a bioreactor using feedback linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Olivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Mediterranean Conference on Control &amp; Automation (MED 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2007.4433763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human colon: a complex bioreactor. Conceptual modelling for the anaerobic digestion of the functional trophic chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brisbane, Australia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breve elogio a la lentitud en ciencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciencia y Humanismo 50 años Revista Aleph (1996-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Enrique Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 594 p., 2016, 978-958-8730-75-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier les primaires aux sciences animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Loncke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15845533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical optimal experiment for accurate parameter estimation of a dynamic rumen model representing the Asparagopsis taxiformis effect on in vitro methane production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the precision and accuracy of models of enteric methane emissions from ruminants using Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Hernando Cabezas-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristan Foster Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic sensitivity analysis of a mathematical model describing the effect of the macroalgae Asparagopsis taxiformis on rumen fermentation and methane production under in vitro continuous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blondiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating microbial abundance time series with fermentation dynamics of the rumen microbiome via mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Creevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seppo Ahvenjärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali R Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven steps to enhance open science practices in animal science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte L Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tobias Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the next generation models of the rumen microbiome for enhancing predictive power and guiding sustainable production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Robles Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic genome-based metabolic modeling of the predominant cellulolytic rumen bacterium&amp;lt;i&amp;gt;Fibrobacter succinogenes&amp;lt;/i&amp;gt;S85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Robles-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of identifiability analysis for dynamic modeling in animal science: A practitioner approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis O. Tedeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake time as potential predictor of methane emissions from cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F. Ramirez-Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos S. Escobar-Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra L. Posada-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Rosero-Noguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filtering algorithm for accurate determination of feed intake dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Dhumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B L Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying growth perturbations over the fattening period in swine via mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of the macroalgae Asparagopsis taxiformis on rumen microbial fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Chagas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie J. Krizsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief tribute to slowness in science *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the quantitative characterization of piglets' robustness to weaning: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Broudiscou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Parameter Interpretability of Phenomenological-Based Semiphysical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lema Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Fernando Garcia Tirado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenotrophic methanogens of the mammalian gut: functionally similar, thermodynamically different -A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fonty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief tribute to slowness in science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parsimonious software sensor for estimating the individual dynamic pattern of methane emissions from cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Ramírez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques intègres de publication scientifique à l’heure de la science ouverte. Note de recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Arbeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Dashkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 12 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique de la dégradation des hydrates de carbone dans le côlon humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris 11, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02822888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling odyssey in the tree of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modeling and Simulation. Université Paris Sud (Paris 11), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02183063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12350,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E69DB9AB"/>
+    <w:nsid w:val="C4B98950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12581,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-munoz-tamayo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9266-4132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144256665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2483-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eng-mosar.versailles-grignon.hub.inrae.fr/research" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animsci.peercommunityin.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/rafaelmunoztamayo/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.644" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04912246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Armando Tapie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luc&#237;a Posada-Ochoa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ricardo Rosero-Noguera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18257/raccefyn.2997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Creevey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R Bayat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298930" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871410v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C Friggens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00851-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O Tedeschi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kashefifard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flatres-Grall Lo&#239;c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.82" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2021.100003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana C Chagas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ramin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J Krizsan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez Agudelo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vernon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002550" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226243" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192507v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema-Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garcia-Tirado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Alvarez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.02.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349548v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.07.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.02.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S9BX0XR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H2KZM2Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163453v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.03.019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4V3JMLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163456v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZ0M8BT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104499" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.04.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850376v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1699" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan de Groot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Wierenga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Gruppen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H. Zwietering" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.10.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFZFH6K6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bakx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.03.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN9ZW378-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duncan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01085.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521148v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dor&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.05.040" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S9ZT63X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01982.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0BBDE8744017E80BDEE275864207B6EBC7FB6DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.285" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372651v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiorbelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Atzori" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.288" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ya&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.315" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750366v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109049v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Friggens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777992v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucras G." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750397v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Cabezas-Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Reed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Bayat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilma Tapio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199208v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138498v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.158" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725117v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.411" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402155v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Ibrahim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347173v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193900v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kettle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470019000013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Williams" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Moate" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193905v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Stanislao Atzori" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Cannas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masoero" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470019000025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840971v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601441v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603450v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004228v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa Estopier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268860v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856749v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856042v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601779v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921486v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852258v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852259v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204242v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00211" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204248v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755197v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Angulo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Olivar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433763" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204246v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797416v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385854.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386022v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacques" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15845533" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204255v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601183v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988924v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hernando Cabezas-Garcia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristan Foster Reed" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253680v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871397v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871472v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544902v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878727v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Tedeschi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604356v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S. Escobar-Restrepo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Posada-Ochoa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rosero-Noguera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959928v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dhumez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Nielsen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346812v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024873v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Chagas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J. Krizsan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369434v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369432v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Perez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Garcia Tirado" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369430v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786714v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369431v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Ram&#237;rez Agudelo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Miller" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vernon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822888v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02183063v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafael-munoz-tamayo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9266-4132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144256665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.nl/citations?hl=en&amp;user=OH8HYM4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2483-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eng-mosar.versailles-grignon.hub.inrae.fr/research" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://animsci.peercommunityin.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/rafaelmunoztamayo/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondiaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.644" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04912246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Armando Tapie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luc&#237;a Posada-Ochoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ricardo Rosero-Noguera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18257/raccefyn.2997" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Creevey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali R Bayat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871410v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C Friggens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00851-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O Tedeschi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad320" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fakih" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rubino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100984" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fakih" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Robles-Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01027-22" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taghipoor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100925" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kashefifard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flatres-Grall Lo&#239;c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.82" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561639v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruiz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2021.100003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545126v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana C Chagas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ramin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J Krizsan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez Agudelo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vernon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002550" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Revilla Sanchez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000843" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tillier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226243" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema-Perez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Garcia-Tirado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Alvarez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.02.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002774" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26537" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B. Oyama" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Mizrahi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart E. Denman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02161" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.07.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.02.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S9BX0XR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.03.019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4V3JMLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2015.03.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H2KZM2Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZ0M8BT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123224v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104499" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998525v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.04.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1699" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643666v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan de Groot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Wierenga" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Gruppen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel H. Zwietering" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.10.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFZFH6K6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648605v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bakx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.03.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN9ZW378-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duncan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01085.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521148v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dor&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.05.040" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S9ZT63X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01982.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0BBDE8744017E80BDEE275864207B6EBC7FB6DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372609v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.285" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372651v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiorbelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Atzori" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.288" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ya&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.315" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750366v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109049v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Friggens" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777992v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucras G." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750397v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Cabezas-Garcia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Reed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181482v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Bayat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilma Tapio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199208v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahvenj&#228;rvi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138498v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.158" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396965v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.411" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Ibrahim" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193900v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kettle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470019000013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790648v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Williams" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Moate" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193905v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Stanislao Atzori" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Cannas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masoero" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485501v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470019000025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840967v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840971v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601441v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603450v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004228v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Ochoa Estopier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bideaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856749v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856042v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921486v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601779v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852258v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852259v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747879v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204242v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00211" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204248v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755197v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Angulo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Olivar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433763" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204246v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797416v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385854.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386022v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacques" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15845533" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204255v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988924v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hernando Cabezas-Garcia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristan Foster Reed" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628905v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253680v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544902v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871472v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871397v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Tedeschi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604356v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S. Escobar-Restrepo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Posada-Ochoa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rosero-Noguera" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959928v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dhumez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Nielsen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346812v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024873v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Chagas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie J. Krizsan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369434v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369432v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788220v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Perez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Garcia Tirado" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369430v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786714v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369431v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Ram&#237;rez Agudelo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Miller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vernon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822888v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02183063v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>