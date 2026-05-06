--- v0 (2026-03-03)
+++ v1 (2026-05-06)
@@ -245,542 +245,542 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frugal AI for Automated Cardiac Defibrillation: Balancing Performance &amp; Hardware Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico Assessment of Arrhythmia Inducibility Dependence on Stimulus Location using Calibrated MR-based Infarcted Heart Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Rodríguez Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pétriat</w:t>
+                <w:t xml:space="preserve">Buntheng Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Cadet</w:t>
+                <w:t xml:space="preserve">Graham Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tibi</w:t>
+                <w:t xml:space="preserve">Mihaela Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH 2025 - 13th International Conference on Functional Imaging and Modeling of the Heart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dallas (TX), United States. </w:t>
+              <w:t xml:space="preserve">FIMH 2025 - 13th Functional Imaging and Modeling of the Heart International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94559-5_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94559-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119661v1</w:t>
+                <w:t xml:space="preserve">hal-05119965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico Assessment of Arrhythmia Inducibility Dependence on Stimulus Location using Calibrated MR-based Infarcted Heart Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frugal AI for Automated Cardiac Defibrillation: Balancing Performance &amp; Hardware Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo Rodríguez Padilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Silva</w:t>
+                <w:t xml:space="preserve">Caroline Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buntheng Ly</w:t>
+                <w:t xml:space="preserve">Guillaume Pétriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Wright</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Pop</w:t>
+                <w:t xml:space="preserve">Thierry Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH 2025 - 13th Functional Imaging and Modeling of the Heart International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dallas, United States. </w:t>
+              <w:t xml:space="preserve">FIMH 2025 - 13th International Conference on Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dallas (TX), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94559-5_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94559-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119965v1</w:t>
+                <w:t xml:space="preserve">hal-05119661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Analysis of Activation Recovery Interval in Heterogeneous Fibrotic Tissue from Chronically Infarcted Swine</w:t>
+                <w:t xml:space="preserve">YOUR-Lead: YOLO and U-Net for Reconstruction of ECG Lead Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo Rodríguez-Padilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Pop</w:t>
+                <w:t xml:space="preserve">Yingyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlis Morier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Al-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CinC 2024 - 51th International Computing in Cardiology 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22489/CinC.2024.417⟩</w:t>
+              <w:t xml:space="preserve">2024 Computing in Cardiology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Karlsruhe (Germany), Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22489/CinC.2024.372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693691v2</w:t>
+                <w:t xml:space="preserve">hal-04684731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YOUR-Lead: YOLO and U-Net for Reconstruction of ECG Lead Signals</w:t>
+                <w:t xml:space="preserve">Automatic Analysis of Activation Recovery Interval in Heterogeneous Fibrotic Tissue from Chronically Infarcted Swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safaa Al-Ali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Jairo Rodríguez-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Computing in Cardiology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Karlsruhe (Germany), Germany. pp.1-4, </w:t>
+              <w:t xml:space="preserve">CinC 2024 - 51th International Computing in Cardiology 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Karlsruhe, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22489/CinC.2024.372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22489/CinC.2024.417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684731v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -811,90 +811,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frugal AI for Automated Cardiac Defibrillation: Balancing Performance &amp; Hardware Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIMH 2025 - 13th International Conference on Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dallas (TX), United States. , Lecture notes in computer science, LNCS-15672, Functional Imaging and Modeling of the Heart</w:t>
@@ -936,77 +936,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation Recovery Interval for Personalized Cardiac Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Rodríguez-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinC 2024 - (&amp;th international Computing in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Karlsruhe, Germany. Zenodo, Computing in Cardiology 2024, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1053,64 +1053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence for Automated Cardiac Defibrillation in Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SophIA Summit 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Biot, France. Zenodo, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1313,51 +1313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05482594v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marie Guerra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.12.036" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stehl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;triat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cadet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tibi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05119965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodr&#237;guez Padilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntheng Ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Wright" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pop" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693691v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.417" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyu Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Morier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Al-Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.372" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13741173" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14251333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05482594v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marie Guerra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.12.036" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05119965v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodr&#237;guez Padilla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntheng Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Wright" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stehl&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;triat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cadet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94559-5_14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyu Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Morier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Al-Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.372" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693691v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2024.417" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13741173" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14251333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>