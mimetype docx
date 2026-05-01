--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -153,1951 +153,2020 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écho démoniaque : reflets, dédoublements et paradigmes dans le Discurso de todos los diablos de Francisco de Quevedo, 1627</w:t>
+                <w:t xml:space="preserve">Non Marte sed Arte&amp;quot;: sobre la primera edición de los Sueños en neerlandés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parole démoniaque, discours diaboliques et vertiges herméneutiques dans l'Occident médiévale et moderne</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Bulletin of Spanish Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743089v1</w:t>
+                <w:t xml:space="preserve">hal-05607326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Como deseo y he menester”: las relaciones de Quevedo con Olivares y Medinaceli en sus dedicatorias (1625-1637)</w:t>
+                <w:t xml:space="preserve">Aux portes du salut de l’âme : vers une poétique de la tombe, du corps et de l’escarmiento chez Francisco de Quevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinco estudios sobre paratexto y biografía en el Siglo de Oro</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.40338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04193435v1</w:t>
+                <w:t xml:space="preserve">halshs-04193445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre traduction et émulation : le sort de L’Inamoramento di Orlando (1483) de Matteo María Boiardo en Espagne</w:t>
+                <w:t xml:space="preserve">“Como deseo y he menester”: las relaciones de Quevedo con Olivares y Medinaceli en sus dedicatorias (1625-1637)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivalités de plumes entre Espagne et Italie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Janus: Estudios sobre el siglo de oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cinco estudios sobre paratexto y biografía en el Siglo de Oro (Samuel Fasquel coord.), Anexo 15, pp.181-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06475-6.p.0161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01985079v1</w:t>
+                <w:t xml:space="preserve">hal-02901153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cap CAPES espagnol, un recorrido por la literatura y la cultura españolas</w:t>
+                <w:t xml:space="preserve">La relation épistolaire de Juste Lipse et Francisco de Quevedo : un lien maître-disciple au sein de querelles religieuses, politiques et philologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cap CAPES espagnol, un recorrido por la literatura y la cultura españolas</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Cahiers du CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/celec.509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01985099v1</w:t>
+                <w:t xml:space="preserve">halshs-04193439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Reconnaissance et remise en question de l’autorité paternelle dans la poésie quévédienne : une figure recherchée, rejetée et subie »</w:t>
+                <w:t xml:space="preserve">Traduction, réception et construction critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le père comme figure d’autorité dans le monde hispanique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01985111v1</w:t>
+              <w:t xml:space="preserve">Cahiers du CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04193428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La supériorité dénoncée de la parole trompeuse sur la raison morale dans La Hora de todos y la Fortuna con seso (L’Heure de tous et la Fortune raisonnable) de Francisco de Quevedo »</w:t>
+                <w:t xml:space="preserve">Le ‘desengaño’ ou la leçon morale dans un poème de Quevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’argument d’autorité</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Cahiers du CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, http://cahiersducelec.univ-st-etienne.fr/index.php?option=com_content&amp;view=article&amp;id=23%3Acahiers-du-celec-nd2&amp;Itemid=2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">halshs-01985268v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04193418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéal masculin, idéal quévédien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los Sueños de Quevedo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’écho démoniaque : reflets, dédoublements et paradigmes dans le Discurso de todos los diablos de Francisco de Quevedo, 1627</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">hal-04863349v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Nicolas et Fabrice Quéro (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parole démoniaque, discours diaboliques et vertiges herméneutiques dans l'Occident médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée (collection "Voix des Suds et des Orients"), 2024, Voix des Suds et des Orients</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurivocalité et Polyphonies, une voie vers la modernité ?</w:t>
+                <w:t xml:space="preserve">“Como deseo y he menester”: las relaciones de Quevedo con Olivares y Medinaceli en sus dedicatorias (1625-1637)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04193458v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinco estudios sobre paratexto y biografía en el Siglo de Oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04193435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poesía del exilio en los siglos XVI y XVII en Europa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre traduction et émulation : le sort de L’Inamoramento di Orlando (1483) de Matteo María Boiardo en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04706553v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivalités de plumes entre Espagne et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.161-203, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06475-6.p.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poésie d’exil en Europe aux XVIème et XVIIème siècles</w:t>
+                <w:t xml:space="preserve">Cap CAPES espagnol, un recorrido por la literatura y la cultura españolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">halshs-01985084v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cap CAPES espagnol, un recorrido por la literatura y la cultura españolas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 90-189, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment doit être le favori, comédie de Francisco de Quevedo</w:t>
+                <w:t xml:space="preserve">« Reconnaissance et remise en question de l’autorité paternelle dans la poésie quévédienne : une figure recherchée, rejetée et subie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01985123v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le père comme figure d’autorité dans le monde hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 81-95, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre Cómo ha de ser el privado de Francisco de Quevedo</w:t>
+                <w:t xml:space="preserve">« La supériorité dénoncée de la parole trompeuse sur la raison morale dans La Hora de todos y la Fortuna con seso (L’Heure de tous et la Fortune raisonnable) de Francisco de Quevedo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01985125v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’argument d’autorité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 187-200, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le proverbe et la défense du pouvoir établi dans El Chitón de las Tarabillas de Francisco de Quevedo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les proverbes dans l’Europe des XVIe et XVIIe siècles : réalités et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 125-144, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le corps dans la poésie morale de Quevedo (d'un objet de critiques et de savoirs à la source d'une écriture poétique particulière) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités et représentations du corps dans l’Europe des XVI° et XVII° siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 265-283, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvas y sonetos morales de Quevedo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Los Sueños de Quevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04193457v1</w:t>
+                <w:t xml:space="preserve">Marina Mestre Zaragozà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rafaèle Audoubert; Marina Mestre; Philippe Meunier. Garnier, 52, 2024, Constitution de la Modernité, Marina Mestre Zaragozá, 978-2-406-17168-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’instrumentalisation de l’antijudaïsme chez Quevedo</w:t>
+                <w:t xml:space="preserve">Plurivocalité et Polyphonies, une voie vers la modernité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04193448v1</w:t>
+                <w:t xml:space="preserve">halshs-04193458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Ovide à Quevedo : métamorphoses et punition divine en poésie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La poesía del exilio en los siglos XVI y XVII en Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kappès-Le Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IDEA, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04193422v1</w:t>
+                <w:t xml:space="preserve">hal-04706553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie d’exil en Europe aux XVIème et XVIIème siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kappès-Le Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IDEA, https://ideauriseculares.com/portfolio/49-la-poesie-dexil-en-europe-aux-xvie-et-xviie-siecles/, 2018, 978-1-938795-47-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment doit être le favori, comédie de Francisco de Quevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre Cómo ha de ser el privado de Francisco de Quevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01985125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux portes du salut de l’âme : vers une poétique de la tombe, du corps et de l’escarmiento chez Francisco de Quevedo</w:t>
+                <w:t xml:space="preserve">Silvas y sonetos morales de Quevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04193445v1</w:t>
+              <w:t xml:space="preserve">Quevedo en su contexto poético: la silva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Santiago de Compostela, 2022., Oct 2021, Santiago de Compostela, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04193457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Como deseo y he menester”: las relaciones de Quevedo con Olivares y Medinaceli en sus dedicatorias (1625-1637)</w:t>
+                <w:t xml:space="preserve">L’instrumentalisation de l’antijudaïsme chez Quevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Janus: Estudios sobre el siglo de oro</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02901153v1</w:t>
+              <w:t xml:space="preserve">Les communautés juives en Méditerranée (Espagne, Italie, Afrique du Nord)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Saint Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04193448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation épistolaire de Juste Lipse et Francisco de Quevedo : un lien maître-disciple au sein de querelles religieuses, politiques et philologiques.</w:t>
+                <w:t xml:space="preserve">D’Ovide à Quevedo : métamorphoses et punition divine en poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du CELEC</w:t>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">halshs-04193418v1</w:t>
+              <w:t xml:space="preserve">Filiation et réécriture des Métamorphoses dans les lettres européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passages XX-XXI et C.R.I.S.O.L 16/17, Oct 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04193422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arts et stratégies du dépassement dans la poésie morale de Francisco de Quevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Jean Monnet - Saint-Etienne, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010STET2138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00669481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2165,51 +2234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C0631EA"/>
+    <w:nsid w:val="8813D109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2396,51 +2465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafaele-audoubert-moreno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0900-7167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149792557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193435v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0161" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985111v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kapp&#232;s-Le Moing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Griffin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.40338" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02901153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/celec.509" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00669481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010STET2138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafaele-audoubert-moreno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0900-7167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149792557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.40338" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02901153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/celec.509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06475-6.p.0161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kapp&#232;s-Le Moing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Griffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00669481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010STET2138" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>