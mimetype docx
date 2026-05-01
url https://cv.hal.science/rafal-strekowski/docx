--- v1 (2026-03-28)
+++ v2 (2026-05-01)
@@ -1218,546 +1218,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Implications of Hydroxyl Radicals (center dot OH)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combustion Processes as a Source of High Levels of Indoor Hydroxyl Radicals through the Photolysis of Nitrous Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gomez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Strekowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cr500310b⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (11), pp.6599-6607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b01905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436891v1</w:t>
+                <w:t xml:space="preserve">hal-01436887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Processes as a Source of High Levels of Indoor Hydroxyl Radicals through the Photolysis of Nitrous Acid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental Implications of Hydroxyl Radicals (center dot OH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasho Gligorovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Strekowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Barbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vione</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49 (11), pp.6599-6607. </w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (24), pp.13051-13092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b01905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cr500310b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436887v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of indoor nitrous acid (HONO) by light-induced NO2 heterogeneous reactions with white wall paint</w:t>
+                <w:t xml:space="preserve">Evaluation of the reaction artifacts in an annular denuder-based sampler resulting from the heterogeneous ozonolysis of naphthalene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bartolomei</w:t>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Soergel</w:t>
+                <w:t xml:space="preserve">Maryline Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasho Gligorovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Gomez Alvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gandolfo</w:t>
+                <w:t xml:space="preserve">Rafal S. Strekowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (15), pp.9259-9269. </w:t>
+              <w:t xml:space="preserve">, 2014, 21 (8), pp.5628-5636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2836-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2503-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455279v1</w:t>
+                <w:t xml:space="preserve">hal-01456410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the reaction artifacts in an annular denuder-based sampler resulting from the heterogeneous ozonolysis of naphthalene</w:t>
+                <w:t xml:space="preserve">Formation of indoor nitrous acid (HONO) by light-induced NO2 heterogeneous reactions with white wall paint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
+                <w:t xml:space="preserve">Vincent Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Pflieger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Monod</w:t>
+                <w:t xml:space="preserve">Matthias Soergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasho Gligorovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafal S. Strekowski</w:t>
+                <w:t xml:space="preserve">Elena Gomez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gandolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (8), pp.5628-5636. </w:t>
+              <w:t xml:space="preserve">, 2014, 21 (15), pp.9259-9269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2503-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2836-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456410v1</w:t>
+                <w:t xml:space="preserve">hal-01455279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Dependence Kinetic Studies of the Reaction of O(P-3) with CHI3 and C2H5I and the 298 K Reaction of OH(X-2 Pi) with CHI3</w:t>
               </w:r>
@@ -1989,51 +1989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Photosensitized Heterogeneous and Multiphase Reactions: From Outdoors to Indoors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,51 +2132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Dependent Kinetics Study of the Reactions of OH with C2H5I, n-C3H7I, and iso-C3H7I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafal S. Strekowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,51 +2911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of iodine oxide particles from the photooxidation of CH 3 I in the presence of O 3 and humidity under the conditions of a major nuclear power plant accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Strekowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,51 +3385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F8D2928"/>
+    <w:nsid w:val="6F289ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3616,51 +3616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafal-strekowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0030-9318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170143260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04102042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brochard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Berg&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00084b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueiredo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Strekowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bosland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048846" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Figueiredo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bosland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137951" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gandolfo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petrov-Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4349" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Meki&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.11.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasho Gligorovski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Barbati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vione" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00742" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R&#8217;mili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.06.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500310b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez Alvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tlili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Strekowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01905" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bartolomei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Soergel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez Alvarez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2836-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pflieger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal S. Strekowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2503-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoliang Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Zetzsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20868" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93088DB37A78829E0314947E33C1BADECFF5CE51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Alarcon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53040j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2019675" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300575f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Nicovich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Wine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000550" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8FBDVS1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleffmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stemmler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417888m" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Strekowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nicovich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Wine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01105-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31D3N1T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kozakova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zetzsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04048233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128729" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafal-strekowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0030-9318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170143260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04102042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brochard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Berg&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00084b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueiredo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Strekowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bosland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048846" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Figueiredo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bosland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137951" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gandolfo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petrov-Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4349" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Meki&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.11.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasho Gligorovski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Barbati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vione" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00742" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R&#8217;mili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.06.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez Alvarez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tlili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Strekowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01905" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500310b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pflieger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal S. Strekowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2503-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bartolomei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Soergel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2836-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoliang Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Zetzsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20868" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93088DB37A78829E0314947E33C1BADECFF5CE51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Alarcon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53040j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2019675" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300575f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Nicovich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Wine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000550" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8FBDVS1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleffmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stemmler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417888m" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Strekowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nicovich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Wine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01105-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31D3N1T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kozakova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zetzsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04048233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128729" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>