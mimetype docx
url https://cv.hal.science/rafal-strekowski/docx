--- v2 (2026-05-01)
+++ v3 (2026-06-02)
@@ -1,3330 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3278 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rafal Strekowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rafal-strekowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0030-9318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170143260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.ca/citations?user=zJ9221AAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of m -xylene and VOC emissions by mineral photocatalytic paints of indoor air building interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgine Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3en00084b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation of Molecular Iodine on SiO2 Particles: Influence of Temperature and Relative Humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wortham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4048846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolytic degradation of molecular iodine adsorbed on model SiO2 particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 723, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical chemical ionization rate constants of the concurrent reactions of hydronium ions (H 3 O + ) and oxygen ions (O 2+) with selected organic iodides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Petrov-Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (5), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a mineral binder to reduce VOC emissions from indoor photocatalytic paints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of gas phase methyl iodide using H 3 O + as the reagent ion in the PTR-MS technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Mekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424 (24), pp.10 - 15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition and Correction to Environmental Implications of Hydroxyl Radicals ( • OH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasho Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Barbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Vione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118 (4), pp.2296-2296. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.7b00742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the gas phase methyl iodide using O2+ as the reagent ion in the PTR-ToF-MS technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr R’mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 431, pp.43-49. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2018.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion Processes as a Source of High Levels of Indoor Hydroxyl Radicals through the Photolysis of Nitrous Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gomez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (11), pp.6599-6607. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b01905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Implications of Hydroxyl Radicals (center dot OH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasho Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Barbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Vione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (24), pp.13051-13092. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr500310b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of indoor nitrous acid (HONO) by light-induced NO2 heterogeneous reactions with white wall paint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Soergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasho Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (15), pp.9259-9269. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2836-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the reaction artifacts in an annular denuder-based sampler resulting from the heterogeneous ozonolysis of naphthalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasho Gligorovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal S. Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (8), pp.5628-5636. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2503-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence Kinetic Studies of the Reaction of O(P-3) with CHI3 and C2H5I and the 298 K Reaction of OH(X-2 Pi) with CHI3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Zetzsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (9), pp.554-566. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible addition of the OH radical to p-cymene in the gas phase: kinetic analysis assuming formation of a single adduct. Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Zetzsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (46), pp.20105-20114. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp53040j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Photosensitized Heterogeneous and Multiphase Reactions: From Outdoors to Indoors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gomez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Zetzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasho Gligorovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (4), pp.1955-1963. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es2019675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Kinetics Study of the Reactions of OH with C2H5I, n-C3H7I, and iso-C3H7I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal S. Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelius Zetzsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (38), pp.9497-9506. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp300575f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and Mechanistic study of the Reactions of O(1D2) with HCN and CH3CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michael Nicovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul H. Wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (18), pp.3942 - 3955. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201000550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoenhanced uptake of gaseous NO2 on solid organic compounds: a photochemical source of HONO?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Stemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ammann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 130, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b417888m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching of by Cl2CO: kinetics and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nicovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330 (3-4), pp.354 - 360. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(00)01105-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights in the reactivity of CH2ICH2OH with OH radicals: implications for atmospheric iodine chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Taamalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Kozakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Černušák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN GEOSCIENCES UNION GENERAL ASSEMBLY, EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, ONLINE, France. 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine oxide aerosol formation and composition during a major nuclear power plant accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd international symposium on gas kinetics and related phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04841929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic studies of the OH(X 2 ) and O( 3 P) initiated reactions with selected short chain iodoalkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zetzsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04841920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of iodine oxide particles from the photooxidation of CH 3 I in the presence of O 3 and humidity under the conditions of a major nuclear power plant accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zetzsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder (CO), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04841923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important effects of relative humidity on the formation processes of iodine oxide particles from CH 3 I photo-oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr R’mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Strekowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.128729. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.128729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3385,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F289ADE"/>
+    <w:nsid w:val="3C7CBB90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3616,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafal-strekowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0030-9318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170143260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04102042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brochard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Berg&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00084b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueiredo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Strekowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bosland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048846" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Figueiredo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bosland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137951" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gandolfo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petrov-Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4349" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Meki&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.11.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasho Gligorovski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Barbati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vione" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00742" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R&#8217;mili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.06.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez Alvarez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tlili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Strekowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01905" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500310b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pflieger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal S. Strekowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2503-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bartolomei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Soergel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2836-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoliang Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Zetzsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20868" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93088DB37A78829E0314947E33C1BADECFF5CE51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Alarcon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53040j" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2019675" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300575f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Nicovich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Wine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000550" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8FBDVS1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleffmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stemmler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417888m" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Strekowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nicovich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Wine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01105-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31D3N1T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kozakova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zetzsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04048233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128729" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rafal-strekowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0030-9318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170143260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.ca/citations?user=zJ9221AAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04102042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Berg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00084b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueiredo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Strekowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bosland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048846" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Figueiredo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bosland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137951" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petrov-Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gandolfo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Meki&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.11.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasho Gligorovski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Barbati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vione" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00742" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R&#8217;mili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.06.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez Alvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wittmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tlili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Strekowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01905" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500310b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bartolomei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Soergel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez Alvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2836-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456410v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pflieger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal S. Strekowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2503-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoliang Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Zetzsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20868" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93088DB37A78829E0314947E33C1BADECFF5CE51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Alarcon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53040j" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2019675" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300575f" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Nicovich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Wine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000550" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8FBDVS1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleffmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stemmler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417888m" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Strekowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nicovich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Wine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01105-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31D3N1T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taamalli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kozakova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#268;ernu&#353;&#225;k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Louis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zetzsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04841923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04048233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>