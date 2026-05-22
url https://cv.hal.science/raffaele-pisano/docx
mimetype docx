--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raffaele Pisano </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HOPAST at IEMN, University of Lille-CNRS, Francehttps://pro.univ-lille.fr/raffaele-pisano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raffaele-pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8040-5088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156851342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torricelli’s Opera Geometrica (1644): Methods, Procedures, and the Structure of Mathematical Proof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torricelliana </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-025-10023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Absolute Space in Newton's Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, IDTC Special Issue. Newton's Principia &amp; Newtonian Mechanics: Foundations, Heritage, Methodology, Editions, Popularization and Nature of Science Teaching Newton, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-025-10023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton’s Philosophiae Naturalis Principia Mathematica Geneva Edition ([1739-1742]1822) Phil. Trans. A Special Issue and The State-of-the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Belotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383 (2311)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics–Mathematics Interplay in Newton Principia Geneva Edition (1822): A New Case Study on the Three–body Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383 (2311)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to 'Newton, Principia, Newton Geneva Edition (17th –19th) and Modern Newtonian Mechanics: Heritage, Past-and–Present' Theme Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383 (2311)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics–Mathematics Interplay in Newton Principia Geneva Edition (1822): A New Case Study on the Three–body Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Theme Issue Newton, Principia, Newton Geneva Edition (17th –19th) and Modern Newtonian Mechanics: Heritage, Past–&amp;–Present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Frameworks from Newton's Principia and Newton’s Principia Geneva Edition: Analysis of the Problem of Isochronism, Propositions XLVIII-LIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Theme Issue Newton, Principia, Newton Geneva Edition (17th –19th) and Modern Newtonian Mechanics: Heritage, Past–&amp;–Present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Theories. Logical Empiricism and the Methodology of Modern Physics [book review of Demopoulos]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (3), pp.614-615. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/736877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Frameworks from Newton's Principia and Newton’s Principia Geneva Edition: Analysis of the Problem of Isochronism, Propositions XLVIII-LIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383 (2311)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the International Symposium Newton Philosophiae Naturalis Principia Mathematica Geneva Edition ([1739–1742]1822). International Symposium, University of Oxford, United Kingdom, September 22–23, 2023,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Belotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.162-165. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26375451.2024.2381374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briefs on Symmetries in the History of Physics–Mathematics: Maxwell (1865–1873), Noether (1915–1918) and Einstein (1905–1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2877 (012101), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2877/1/012101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the International Symposium Newton & Newton Philosophiae Naturalis Principia Mathematica Geneva Edition ([1739–1742]1822) University of Oxford, United Kingdom, September 22–23, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Belotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.162-165. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26375451.2024.2381374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Frameworks on the Relationship Between Physics–Mathematics in the Newton Principia Geneva Edition (1822)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.1127-1182. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-021-09820-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventeen lectures in the history of physics [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (2), pp.207-210. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-021-00621-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual polymorphism of entropy into the history: extensions of the second law of thermodynamics towards statistical physics and chemistry during nineteenth–twentieth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Marco Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Anakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nagels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (3), pp.337-378. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10698-021-09401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mystery of the Majorana affair [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.421-424. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-021-00690-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to IDTC special issue: Joule's bicentenary history of science, foundations and nature of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.531-551. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-020-09680-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified theory of human judgements and decision-making under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Sozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (7), 738, 34 p. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e22070738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the History of Science and the Modern University [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.245-247. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-020-00516-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of Tartaglia’s Libro Sesto & La Gionta in Quesiti et Inventioni Diverse (1546-1554): exploring the historical and cultural foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (2), pp.477-505. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-019-09635-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical foundations of physics & applied technology as dynamic frameworks in pre-service STEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Dolenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Ploj Virtic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-020-09662-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Foundational Details on the Method of Infinite Descent: Every Prime Number of the Form 4n + 1 is the Sum of Two Squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.671-702. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-019-09642-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathological illustrations between the sixteenth and nineteenth centuries [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.99-101. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-019-00475-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic foundations of physical chemistry: reversible processes and thermal equilibrium into the history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Anakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Marco Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nagels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), pp.297-323. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10698-018-09324-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured Words: Computation and Writing in Renaissance Italy [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mathematical Intelligencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00283-019-09887-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSHS Grant Report: International Summer School, Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viewpoint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118 (2), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Methods and Cognitive Modelling in the History and Philosophy of Science–&–Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2018.i5.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science without Frontiers: Cosmopolitanism and National Interests in the World of Learning, 1870–1940 [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (4), pp.735-736. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007087417000978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Summer School, Lille Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viewpoint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (6), pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Science, Technology and Education: A Tradition Dating back to Science into the History and Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Franckowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelakader Anakkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.77-97. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2017.i3.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Science, Technology and Education. A Tradition Dating back to Science into the History and Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Franckowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelakader Anakkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.77-97. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2017.i3.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Development of the Principle of Virtual Laws and its Conceptual Framework in Mechanics as Fundamental Relationship between Physics and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.166-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. 1564-2014. Homage to Galileo Galilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21-1, pp.7-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview: Joseph Agassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Condé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Segre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.116-119. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2016.i1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The algebra between history and education [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-016-0055-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo a Padova: un itinerario tra architettura, fortificazioni, Matematica e scienza ''pratica'' (Galileo in Padua: architecture, fortifications, mathematics and ''practical'' science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettera Matematica Pristem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91 (1), pp.48-58. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03356674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natural and the Human: Science and the Shaping of Modernity 1739–1841 [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (3), pp.488-490. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007087416000790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Details on the mathematical interplay between Leonardo da Vinci and Luca Pacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSHM Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.104-111. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17498430.2015.1091969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newtonian tale details on notes and proofs in Geneva edition of Newton's Principia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSHM Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.160-178. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17498430.2016.1183182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running Details on the Two Movements in the Intellectual History of Science and Ideas [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Baltic Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.660-661. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/jbse/16.15.660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel Visions: The Rise and Fall of the Superconducting Super Collider [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (4), pp.271-273. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Advances in Historical Studies Special Issue: Exploring Changes in How the Histories of the Exact Sciences Have Been Written: Interpreting the Dynamics of Change in These Sciences and Interrelations amongst Them—Past Problems, Future Cures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 04 (02), pp.65-67. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2015.42007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo in Padua: architecture, fortifications, mathematics and “practical” science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettera Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40329-014-0068-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geometrical Foundation of Federigo Enriques’ Gnoseology and Epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 04 (02), pp.118-145. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2015.42012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Epistemological Reflections on the Culture of Machines around the Renaissance: Machines, Machineries and Perpetual Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Baltica Historiae et Philosophiae Scientiarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11590/abhps.2015.1.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing Newton In Geneva And Rome : The Annotated Edition Of The Principia By Calandrini, Le Seur And Jacquier [Article Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibonacci and the Abacus Schools in Italy. Mathematical Conceptual Streams - Education and its Changing Relationship with Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Almagest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.126-164. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ALMAGEST.5.109664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the Relationship between Cybernetic Pedagogy, Cognitive Science & Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Aberšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Dolenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metka Kordigel Aberšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogika Społeczna = Social Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (3), pp.70-87. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15823/p.2014.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on Mechanics and Mathematics In Torricelli as Physics Mathematics Relationships in the History of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (1), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/pec/14.61.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton’s Philosophiae Naturalis Principia Mathematica ‘‘Jesuit’’ Edition: The Tenor of a Huge Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti Lincei. Matematica e Applicazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (4), pp.413-444. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rlm/686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Special Issue. Advances Historical Studies—Newton. History and Historical Epistemology of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2014.31001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Epistemological Reflections on the Culture of Machines around the Renaissance: How Science and Technique Work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Baltica Historiae et Philosophiae Scientiarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.20-42. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11590/abhps.2014.2.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Conceptual and Civilization Frames in Rene Descartes’s Physical Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02 (03), pp.106-125. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2013.23015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and Mathematical Structures of Mechanical Science in the Western Civilization around the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Almagest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.86-120. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ALMAGEST.1.103720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psyco-Education Factors of Applying Visualisation in Science Education [Ph.D Thesis Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02 (01), pp.17-18. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2013.21005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the New Boson Higgs’s Studies at the CERN-ATLAS Experiment. The Emergency of a Historical Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02 (01), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2013.21002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The English Galileo: Thomas Harriot's Work on Motion as an Example of Preclassical Mechanics [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (4), pp.585-588. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00033790.2011.614011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, Society and Civilization in the History of Science [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.4-10. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/pec/13.55.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Popularization of Scientific Education In Italy Between 12th And 16th Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57 (1), pp.90-101. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/pec/13.57.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the Scientific Conceptual Streams in Leonardo da Vinci and His Relationship with Luca Pacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02 (02), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2013.22007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorè Fabri and the Concept of Impetus: A Bridge between Conceptual Frameworks [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (2), pp.276-277. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00033790.2012.675443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo and Kepler. On Theoremata Circa Centrum Gravitatis Solidorum and Mysterium Cosmographicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of History Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.110-145. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2159-550X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROPEAN SOCIETY FOR THE HISTORY OF SCIENCE [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.202-203. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0498.2012.00270.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Historical Inquiry on Geometry in Relativity: Reflections on Early Relationship Geometry–Physics (Part II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Casolaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of History Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.57-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curricula, History, of Science and Science Education [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (1), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/pec/12.40.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ruolo della meccanica e della tecnologia nelle fortificazioni rinascimentali (The role of mechanics and technology in the Renaissance fortifications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Storia della Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (4), pp.269-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on Learning Mathematics in Physics Phenomenology and Historical Conceptual Streams.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/pec/12.46.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open problems in mathematical modelling and physical experiments: exploring exponential function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (1), pp.56-69. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/pec/12.50.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Virtual Work Laws. A History of Mechanics Prospective [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (3), pp.441-442. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00033790.2012.689330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROPEAN SOCIETY FOR THE HISTORY OF SCIENCE [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (4), pp.330-331. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0498.2012.00288.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROPEAN SOCIETY FOR THE HISTORY OF SCIENCE [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosa Massa-Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.253-254. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0498.2011.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textbooks, Foundations, History of Science and Science Education [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROPEAN SOCIETY FOR THE HISTORY OF SCIENCE [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (4), pp.346-347. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0498.2011.00250.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Historical Inquiry On Geometry In Relativity. Reflections on Early Relationship Geometry–Physics (Part I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Casolaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of History Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2159-550X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on Torricelli’s Principle in Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.83-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Principles In Sadi Carnot’s Thermodynamics (1824). Epistemological Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Almagest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.128-179. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ALMA.3.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity. On method in Leonardo da Vinci’ mechanics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity. An epistemological inquiry based on the use of categories in history of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.245-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards High Qualification for Science Education. The Loss of Certainty [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Baltic Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of science and scientific education. Problems and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Guerriero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione al Convegno: Qual è il ruolo culturale ed interdisciplinare delle scienze fisiche e matematiche? Ipotesi e prospettive (Introduction to the Symposium: What is the role cultural and interdisciplinary of physical and mathematical sciences? Hypothesis and perspectives)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Epistemologia Didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ISSN 1974-1162, III (5-6), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of chemistry à la Koyré? Introduction and setting of an epistemological problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimiya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Khimiya/Chemistry: Bulgarian Journal of Science Education, 2 (17), pp.143-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La teoria dei baricentri di Torricelli come fondamento della statica (Torricelli's theory of barycentre as a foundation of statics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XLIV (1), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La novità del rapporto fisica–matematica nelle Réflexions di Sadi Carnot (The Novelty of the Relationship Physics-Mathematics in Sadi Carnot's Réflexions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della Fondazione Ronchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, LXIII (4), pp.497-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics of Logic and Logic of Mathematics. Critical problems in History of Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Symbolic Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meccanica ed architettura nel Rinascimento. Note su Leonardo da Vinci (Mechanics and architecture in the Renaissance. Notes on Leonardo da Vinci)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Di Pietroantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Epistemologia Didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.279-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Science et l'Hypothèse di J–H. Poincaré. Note epistemologiche (J–H. Poincaré's La Science et l'Hypothèse. Epistemological Notes) Rivista di Epistemologia Didattica I/1, 279–300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Epistemologia Didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.279-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si può insegnare la pluralità delle logiche? (Can the plurality of logics be taught?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodico di Matematiche Mathesis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, VIII (5), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nota matematica nelle &amp;quot;Rèflexions sur la Puissance motrice du feu&amp;quot; di Sadi Carnot: interpretazione del calcolo con il metodo sintetico (The mathematical note in Sadi Carnot's &amp;quot;Rèflexions sur la Puissance motrice du feu&amp;quot;: interpretation of the calculation via synthetic method)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Storia della Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation and reconstruction of Sadi Carnot’s Réflexions through original sentences belonging to non–classical logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della Fondazione Ronchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, LIX (5), pp.615-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carnot’s Réflexions: a theory based on non–classical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Symbolic Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (131), pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretazione e ricostruzione delle Réflexions di Sadi Carnot mediante la logica non–classica (Interpretation and reconstruction of Sadi Carnot's Réflexions through non-classical logic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale di Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XLI (4), pp.195-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (171)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian's Mechanism in Maxwell's Electro-Magnetism (1865-1873) In: Commission History of Science Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Congress of French Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, University of Technology, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Archives. Analysing les Carnots (1780s'–1824), Newton Principia Geneva Edition ([1739–1742] 1822) and Galiani's Manuscripts Osservazioni on Principia (1700-1708): Sources, Texts, Translation, Commentaries. In: Commission on Bibliography, Archive and Records Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of History of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, University of Otago’s Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s opera geometrica 1644-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop. Torricelli Yesterady and Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accademia Torricelliana di Scienze e Lettere - Faenza &amp; University of Bologna, Italy, May 2025, Faenza and Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Lazare and Sadi Carnot. A filial and Scientific Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebration of 200 years since Sadi Carnot's Réflexions sur la puissance motrice du Feu, 1824–2024, University of Lille, France, Lille, 11-13 Sept.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raffaele Pisano, Sep 2024, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Sadi Carnot's Thermodynamics-1824, a Physics Book Without Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Carnot Batteries, 23-25 September 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Technische Thermodynamik, University of Stuttgart, Germany, Sep 2024, Stuttgart (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Celebrating Sadi Carnot’s Réflexions sur la puissance motrice du feu (1824-2024) and Reading Paul de Saint Robert's Principes de Thermodynamique (1865; 1868; 1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CaLISTA Workshop Geometry-Informed Machine Learning, 2-4 septembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines, Sep 2024, Mines ParisTech - Université PSL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Sadi Carnot's 2nd Principle and its Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebration of 200 years since Sadi Carnot's Thermodynamics, 1-4 December 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Française d'Oxford &amp; University of Oxford, UK, Dec 2024, Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Sadi Carnot's Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebration of 200 years since Sadi Carnot's Thermodynamics, 16-18 septembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Celebration of 200 years since Newton's Geneva Edition 1822-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newton's Geneva Edition (1822), 22-23 September 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEMN–University of Lille, France &amp; HAPP–University of Oxford, Oxford, Sep 2023, Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] The Symmetries in the History of Physics: Phenomena and Ideas in Maxwell, Noether and Einstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetries in Physics, 19 November 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAPP, St Cross College, University of Oxford, UK, Nov 2023, Mathematical Institute, University of Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Nanoscience–Nanotechnology: from Electron Microscopy to Manufacturing Techniques at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference Nanomaterials: Applications &amp; Properties, September 11-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2022, Krakow, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] A Short Comparative Historiography of Science & Technology of Mechanics into Engineering—and—Architecture Literatures During the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Robarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on History of Machines and Mechanisms, HMM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Granada-Jaén, Spain. pp.227-240, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98499-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of centre of gravity in Newton’s Principia Geneva Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII SISFA 2022 International Conference, 26-29 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Sep 2022, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiFe2O4 Nanoferrites: a Case–Study into History of Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC2 2022, June 27-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOC2, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] The Historiographical Problem of the History of Astronomy [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Scientific Conference: The Multidimensionality of the Education in the 21st Century, 07-09 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uniwersytet Przyrodniczo-Humanistyczny w Siedlcach, Poland, Jun 2022, Siedlcach, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1950s–1990s: Carbon Nanotubes Studies into Historiography of Nanoscience–Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII SISFA 2022 International Conference, 26-29 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAFA Italian Society of the Historians of Physics and Astronomy, Sep 2022, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] History of Science in Curricula Designing [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Scientific Professional Conference: Stream Educational Stream, 18-22 March</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius University, Lithuania, Mar 2022, Vilnius University, Lithuania, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Details on Coulomb's Torsional Forces by Metal Wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agamenon Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on History of Machines and Mechanisms, HMM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Granada-Jaén, Spain. pp.241-254, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98499-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] IDTC Symposium: Designing Curricula as an Interdisciplinary Programmed Framework in the History of Science & Scientific–Technical Teaching [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of History of Science and Technology, 25-31 July 2021, Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPST, Jul 2021, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Symposium. Chairperson Commentator: Interactions between Physical and Algebraic Conceptions and Methods, C.1830–1920 [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium. Interactions between Physical and Algebraic Conceptions and Methods, C.1830–1920, 30th July 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPST, Jul 2021, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Historical Details on Borri’s Alchemy [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Applied Arts of Alchemy Symposium. Science History Institute, USA, May 20th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science History Institute, May 2021, Philadelphia (U.S.A.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] 1587–1594. Dalle lezioni sull'Inferno a quelle sulle Fortificazioni (1587-1594) (From lessons on Hell to those on Fortifications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dante 700: Colloquium – La « Comedìa » de Dante dans une rétrospective Galiléenne. Colloquium Celebration Dante Alighieri. Ambasciata D'Italia in Paris, 22nd November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Embassy &amp; Consulate in Paris, France, Nov 2021, Italiane Consulate in Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading the Culture of Machines Bordering Early Mechanics and Mathematical Practices: Influential–&–Heritages within the Relationship Physics–Mathematics into History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People, Places, Practices 2020 [reported to 2021 online]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for the History of Mathematics &amp; University of St Andrews, Scotland, Jul 2021, St Andrew, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Physics as Teaching Framework for Phenomena, Experimenta & Modelling: Galilean Falling Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP 2020 [2021] Malta Webinar, Malta University. 16-18 nov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIREP - The International Research, Nov 2021, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] An Intellectual History of Entropy [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Talk at the Dept. SteBiCeF, University of Palermo, 29 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dept. SteBiCeF, University of Palermo, Oct 2021, University of Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feynman's Frameworks on the Nanotechnology in a Current Historiographical Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XL SISFA 2020 International Conference online, 7-11 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Sep 2020, Napoli (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Newton Principia Geneva Edition ([1739-1742] 1822)–2022. A Research Editorial Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited talks at The Scuola Superiore Normale di Udine, 20th January, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola Superiore Normale di Udine, University of Udine, Italy, Jan 2020, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] On Definitions, Principij primi, Proposititioni, Suppositioni and Petitions in Tartaglia: Quesiti, Books VII-VIII (1546-1554) [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International cycles of seminars: Foundations and Fundamental notions. Département de Physique, LLN University, Belgium, 11 Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLN University, Belgium, May 2020, Louvain (Université Catholique ), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Galileo’s Tools for the Study of Motion into History Physics and Nature of Science Teaching [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium. NoS–Nature of Science Teaching: Measurement Tools of Physics from Galileo to the Present Day between Science and Technology, 15-18 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFHST, Apr 2020, Montpellier (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Geneva edition Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XL SISFA 2020 International Conference online, 8-11 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Sep 2020, Napoli (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Visualizing and Modelling the Concept of Cycle as Dynamic Relationship Physics–Mathematics into History: Science or Applied Art? [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium. Visualizing and Modelling Sensory Actions (VMSA) for Inquiring Science &amp; Technology into History. ESHS Congress, Bologna, Italy 31 August –3 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESHS Congress, Bologna, Italy, 31 August –3 September, Aug 2020, Bologne Università di Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting Experimental Results of a Galilean Teaching Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XL SISFA 2020 International Conference online, 8-11 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Sep 2020, Napoli (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Details on Lagrange's Method as Described by Maxwell in his Electromagnetic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Marmottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XL SISFA 2020 International Conference online, 8-11 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Sep 2020, Napoli (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Fermat: the Elegance–and–the Mystery of his Proofs in Number Theory [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International cycles of seminars: The Beauty into Sciences, LLN University, Belgium, 15th Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLN University, Belgium, May 2020, Louvain (Université Catholique ), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] History of Black Body Theory and the Birth of Quantum Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilateral Project Lille University/ENSAP Lille (France) and LLN University, Belgium. Research seminaries, October-April 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bilateral Project Lille University/ENSAP Lille (France) and LLN University, Belgium. Research seminaries, Mar 2019, Louvain (Université Catholique ), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton’s Geneva Edition: Some Considerations on the Integral Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th SISFA 2019 International Conference, 11-13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy &amp; VIRGO, Sep 2019, Pisa (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Tartaglia, Galileo and Archimedes Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galileo nel contesto. International Colloquium Homage to Lino Conti. Philosophy Department, Perugia University, 25th October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philosophy Department, Perugia University, Italy, Oct 2019, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nature of Science Experiments Exploring on the Galilean Physics of the Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th SISFA 2019 International Conference, 11-13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy &amp; VIRGO, Sep 2019, Pisa (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] New Light on the Background to Galileo’s Science of the Strength of Materials: Philosophical and Historical Perspectives on Machines, Fortifications and the Scientia de ponderibus in the 15th–16th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific Revolution. ANZAMENS, 5-8 February</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HPS School, Sydney University, Australia, Feb 2019, Sydney (Australia), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading the Discoveries of Gravitational Waves as New History of Physics Research Programme Part Two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th SISFA 2019 International Conference, 11-13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy &amp; Virgo, Sep 2019, Pisa (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nature of Science Experiments Exploring on the Galilean Physics of the Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th SISFA 2019 International Conference, 11-13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy &amp; VIRGO, Sep 2019, Pisa (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] On the Black Body Radiation & the Birth of Quantum Mechanics. An Interplay between Physics and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sumemr School IISHPSE 2019, Lille University, 3-6 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IISHPSE, Lille University, France, Jun 2019, Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] On Fibonacci and mathematical conceptual streams in context around the 12th to 14th centuries in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of the Mathematics of Populations. Oxford University, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BSHM &amp; University of Oxford, UK, Jun 2019, Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo's Free fall into History Physics and Nature of Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th SISFA 2018 International Conference, 17-21 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Oct 2018, Messina / Syracuse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading the Discoveries of Gravitational Waves as New History of Physics Research Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th SISFA 2018 International Conference, 17-21 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Oct 2018, Messina / Syracuse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] On the Historical Categories of Inquiring into the History of Physics–Mathematics & Nature of Science (NoS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RPM.I 2018-IDTC International and Interdisciplinary Colloquium. The Relationship between Physics and Mathematics in the History of Science &amp; Nature of Science: How the Histories and Philosophies of Sciences Have Been Written? 3rd Dec. Lille University, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDTC, Dec 2018, Lille (Université de Lille), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Physics as Newton’s Principia Geneva Edition ([1739-1742] 1822): The Interplay Physics–Mathematics–Geometry into History of Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOPDSS-2018, 3rd International Conference on the History of Physics, 17-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society, Oct 2018, San sebastien, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Vesale to Pourcelot via Harvey and Pulsed Color Doppler Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Correas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Meaningful Colour: Epistemology of Colour in the Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the History of Science, Sep 2018, London - Royaume Uni, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Exploring Accuracies & Scientific Truths in the Exacts Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop ETHICA: The Distortion of scientific information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polo Universitario, Asti, Italy, May 2018, Asti-Alba (CN), Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Changes and methods for exploring the histories and philosophies of the exact sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of science in Italy and abroad SISFA &amp; La sapienza University, Roma, 20-21 avril.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; La sapienza University, Roma, 20-21 April, Apr 2018, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Reading Tartaglia’s and Beeckman Geometrical and Mathematical Modelling Applied to Natural Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Mastrorilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium Beekman in Context, 27-28 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Middleburg, Sep 2018, Middleburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading History of Science as a Physics and Mathematics Framework for Newton Geneva Edition (1822)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Structure complexe et fondements de la physique du XVIIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congres SFHST 2017, Strasbourg, 19-21 Avril, Apr 2017, Strasbourg (University of Strasbourg), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the epistemic interplay between physics and mathematics such as a dynamical framework within nos–research teaching science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BALTCISTE 2017. 2nd international Baltic Symposium on Science And Technology Education, science and technology education: engaging the new generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Šiauliai, Lituanie, Jun 2017, Šiauliai, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay between Physics and Mathematics within History and Philosophy of Science & Science Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et diffusion des savoirs dans le champ des sciences humaines et sociales : enjeux, réalisations, perspectives, en France et à l’international Workshop, Université de Lille, 21 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDSHS Doctoral School Human and Social Sciences, University of Lille, 21st november, Nov 2017, Lille (Université de Lille), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cycle Conceptualization in the History of Physics. Sadi Carnot’s Thermodynamics and Volta’s Pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics seminaires, Physics department, Catholic Louvain University, March 27th, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Physics department, Catholic Louvain University, Belgium, Mar 2017, Louvain (Université Catholique ), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies in didactics and history of physics-mathematics. An overview of didactics, pedagogies and professionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDSHS. Doctoral School Human and Social Sciences, University of Lille, France, Mar 2017, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Physics-and-Mathematics: Lagrangian Method (1788) in Maxwell's Electromagnetic Theory (1864/65-1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium. Médiation et diffusion des savoirs dans le champ des sciences humaines et sociales : enjeux, réalisations, perspectives, en France et à l’international Workshop by EDSHS, Université de Lille, 24 april</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDSHS. Doctoral School Human and Social Sciences, University of Lille, France, Apr 2017, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mechanics and Thermodynamics Analogies in History of Physics-Mathematics and Teaching Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium. Arguments par parallélisme et ressemblance. Exemplification, symétrie et analogie. Approches conceptuelles et didactiques,12 May 05, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADA–MEETINGS/MESHS, May 2017, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Mathematics and Mechanics in Newton’s Geneva Edition ([1739-1742] 1822): Historical-Epistemological Reflections and NoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatioanl Workshop Mathematics and Mechanics in the Newtonian Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics, University of Seville, Sep 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectio Magistralis. The Breaking of a Paradigm: from Mechanics to Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Engineering, ISEPP Institute, Portland State University, March 2nd, U.S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Science, Engineering and Public Policy Program, Portland State University, Portland, U.S.A., Feb 2017, Portland (OR-USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadi Carnot's Réflexions (1824) and Paolo Ballada Conte di Saint Robert's Priniciples (1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Physics and Physics, Feb. 14th, Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Physics/AIF Torino Sect., Torino University, Italy, Feb 2017, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détails sur la relation épistémique entre les objets mathématiques et physique en Nature of science teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Problema, 11-14 May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Education Centre, University of Lille, May 2016, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Saint-Robert—Principes de Thermodynamique (1865): A book between Research & Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torino Science into History and Education International Colloquium Paul de St Robert (1815–1888). Changes of the Scientific Knowledge in the Eighteenth—Nineteenth Century HPS and Educational Insights, 30th Sept. Plenetario Infinito, Osservatorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plenetario Infinito, Osservatorio, Torino, Italy, Sep 2016, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Newton Geneva edition in the historical epistemology of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th SISFA International Conference, 04-07 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Oct 2016, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architecture of science : physics, mathematics and logic. Case studies in the history of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Architectonic of Science workshop of the ADA–MEETINGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS, Lille/Lille University, May 2016, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished Galilean Works on Fortifications. Reflection in History and Epistemology of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on History of Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dipartimento di Filosofia, Faculty of Philosophy, University of Roma TRE, Italy, Roma, Italy, Jan 2016, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of science & science education. A complex interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Summer School &amp; Roundtable, 1st International Summer School for Sciences, History and Philosophy of Sciences, Technology &amp; Science Education New Educational and Fundamental Insights for Sciences and History-Epistemology-Philosophy of Sciences, &amp; Science Education, 25 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Physics, University of Lille &amp; CNRS-MESHS, Lille, Jun 2015, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneva Edition of Newton’s Principia: A Newtonian Tale Dates Back to the Relationship Between Physics and Mathematics in the History of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for the History of Science Annual Conference, 2-5 July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Society for the History of Science gratefully acknowledges the support of The Learned Society of Wales and the College of Arts and Humanities, Swansea University, Jul 2015, Swansea United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-thinking Tartaglia’s Science as exposed in Quesiti et inventioni diverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th SISFA International Conference, 16-19 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Sep 2015, Arezzo, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Work Group: Experimental Methods of Physical Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiseppe Bellavia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Summer School &amp; Roundtable, 1st International Summer School for Sciences, History and Philosophy of Sciences, Technology &amp; Science Education New Educational and Fundamental Insights for Sciences and History-Epistemology-Philosophy of Sciences, &amp; Science Education, 24 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Physics, University of Lille &amp; CNRS-MESHS, Lille, Jun 2015, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Science of Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sympossium-Roundtable on the History and Philosophy of science Islam and Science: a Living Heritage Achievements in classical Islam and contemporary challenges of world science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Languages and Cultures Unity of Arab and Islamic Studies, Ghent University, May 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier and Sadi Carnot. Chemical-and-physical sciences as dating back to two survived scientific revolutions : 1789 and 1824</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Franckowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology education for the 21st century. Research and Research Oriented Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hradec Kralove, Czech Republic. pp.42-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01966634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Culture of Machines in the 16th-17th Centuries: A bridge Between Machineries and Conceptual Frameworks in Physics Mathematics Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences and Technologies Department, University of Nice Sophia Antipolis, Nice, Dec 2014, Nice (Université Côte d'Azur), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier and Sadi Carnot. Chemical-and-physical Sciences as dating back to two survived scientific revolutions : 1789 and 1824</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Franckowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology education for the 21st century. Research and Research Oriented Studies. 9th IOSTE Symposium for Central and Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hradec Králové, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics, Science & Society in the Renaissance: What Tradition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Scientific Conference on Philosophy of Mind and Cognitive Modelling in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Technical Education, Maribor University, May 2014, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepler’s Physical Astronomy: A Scholarly Tradition Dating Back to Alexandre Koyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: 1964–2014 Homage to Alexandre Koyré. Hypotheses, Perspectives &amp; Popularization within History of Science 4–6 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communicating Science, Technology and Medicine. 6th International Conference of the European Society for the History of Science, Sep 2014, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Saint Robert bridge between physics and culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paola Ballada Conte di St Robert, History &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Culturale Torre del Conte Paolo Ballada di Saint Robert. Castagnole delle lanze, Asti, Oct 2014, Castagnole delle Lanze (Asti), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Electromagnetic Thoery. Lagrangian Mathematical Conceptual Streams in Maxwell’s Physics Mathematics Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master Engineering Sciences and Sustainable Development, University of Nice Sophia Antipolis, Nice, Dec 2014, Nice (Université Côte d'Azur), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kepler and His Astronomy: A Complex Itinerary Between Metaphysics, Physics And Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the Société de philosophie des sciences (SPS), 25-27 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Philosophy, University of Lille &amp; SPS, Jun 2014, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unpublished Galilean Works on Fortifications. Details on Physics, Mathematics and Geometry in History and Historical Epistemology of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master Engineering Sciences and Sustainable Development, University of Nice Sophia Antipolis, Nice, Dec 2014, Nice (Université Côte d'Azur), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier And Sadi Carnot. Chemical–And–Physical Sciences Dating Back To Two Scientific Revolutions: 1789 And 1824</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research, theory and practice on chemistry didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOSTE &amp; Hradec Králové University, Sep 2014, Hradec Kralova, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Historical Analysis of Torricelli’s Principle in Mechanics (1644)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: 1644–2014. 370° Anniversary of Torricelli’s Opera Geometrica Symposium, 4–6 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communicating Science, Technology and Medicine. 6th International Conference of the European Society for the History of Science, Sep 2014, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Niccolo Tartaglia's fortifications: Analysis of the Book VI and its Gionta (1554)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research, theory and practice on chemistry didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V International Conference History of Enegneering, University Federico II, May 2014, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Popularization of Scientific Education In Italy Between 12th And 16th Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information &amp; communication Technology International Conference in Natural Science Education, 24-25 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Šiauliai, Faculty de Education-Natural Science Education Research Centre, Oct 2013, Siauliai, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popularizing Lazare and Sadi Carnot’s Filial Sciences. Physics Mathematics Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International 3rd History of Mathematics Winter school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Contemporary History, Academy of the Sciences of Czech Republic, Department of Mathematics, Faculty of Education, Masaryk University in Brno, Department of Mathematics and Descriptive Geometry of the Technical University in Ostrava, Union of Czech Mathematicians and Physicists (Brno branch). Czech Society for History of Science and Technology (Brno branch), Jan 2013, Brno University, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tartaglia, Galileo and Torricelli: Scientific Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI ENBOGRET History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Ciências Matemáticas e da Natureza (CCMN), Federal University of Rio de Janeiro, Oct 2013, Rio de Janeiro (BRAZIL), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Historical Foundations of Physical and Mathematical Sciences within Science Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCité Centre, University of Lille 1 &amp; University of Alger (France-Algery), Dec 2013, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the Relationship père-fils: Lazare and Sadi Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collectif et l'individuel dans la pratique des sciences exactes et de leur histoire. Histoire des sciences exactes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Alexandre Koyré/EHESS, Dec 2013, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Archimedean, Tartaglia, Galileo and Torricelli: Foundations and Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop History of IRAFS Scientific Lectio Magistralis Lectures Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAFS centre, Pontifical Lateran University, Feb 2013, Vatican City, Vatican City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The culture of machines in the 16th-17th centuries. A bridge between Machineries and Conceptual Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium S003 Historical Development, Contemporary Investigations and Perspectives of the Logical and Philosophical Foundations of Science, Technology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24th International Congress for the History of Science, Technology and Medicine, Jul 2013, Manchester Metropolitan University, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galielean Trattato di Fortificazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th History of Engineering Colloquium, University of Napoli Federico II, 19–21 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISI, Apr 2013, Napoli, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Technique in the Machineries Science during 16th-17th Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Philosophy of technology, Athens, 10 August</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The 23rd World Congresses of Philosophy, School of Philosophy, National &amp; Kapodistrian University of Athens, Aug 2013, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Conceptual Streams for Mathematics and Physics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53° mathematical Society Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lithuanian Vilnius University, Jun 2013, Vilnius University, Lithuania, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and Machines. How science Worked and How Techniques Worked?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCité Centre, University of Lille 1 &amp; University of Alger (France-Algery), Jan 2013, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Electromagnetic Theory. Lagrangian Mathematical Conceptual Streams in Maxwell’s Physics Mathematics Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientiarum Historia VI Congresso de História das Ciências e das Técnicas e Epistemologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal University of Rio de Janeiro, Oct 2013, Rio de Janeiro (BRAZIL), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Emergency of Electromagnetic Theory. A bridge Between Physics and Physics Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium: Europe &amp; sciences modernes 2. Histoire d’un engendrement mutual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caphi&amp;CFV, University of Nantes, Feb 2013, Nantes, Centre François Viète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lagrangian methods and equations within Maxwell's electromagnetic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in History of Science, 20th December</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCité Centre, University of Lille 1, Dec 2013, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Mathematics In Physics Phenomenology And Historical Conceptual Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Scientific Conference on Philosophy of Mind and Cognitive Modelling in Education, May 21-23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Technical Education, University of Maribor, May 2012, Maribor, Slovenie, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mechanics and architecture during the Renaissance: Galilean Trattato di Fortificazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTHS Research Lectures Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCTHS centre, University of West Bohemia in Pilsen, Czech Republic, Jan 2012, Pilsen, République Tchèque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electromagnetism in the history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTHS Research Lectures Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCTHS centre, University of West Bohemia in Pilsen, Czech Republic, Nov 2012, Pilsen, République Tchèque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical reflections on the scale ratio in the Galilean Trattato di Fortificazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the History of Machines and Mechanisms, VU University Amsterdam The Netherlands, May 7–11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HMM, May 2012, Amsterdam, Netherland, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of Machines in 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dipartimento di Meccanica, Strutture, Ambiente e Territorio, University de Cassino, Apr 2012, Cassino - Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open problems in mathematical modelling and physical experiments: exploring exponential function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information &amp; communication Technology International Conference in Natural Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty de Education-Natural Science Education Research Centre, Nov 2012, Šiauliai, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mechanics and Thermodynamics Carnot Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTHS Research Lectures Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCTHS centre, University of West Bohemia in Pilsen, Czech Republic, Sep 2011, Pilsen, République Tchèque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the hystoriographical problem of the astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTHS Research Lectures Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCTHS centre, University of West Bohemia in Pilsen, Czech Republic, Sep 2011, Pilsen, République Tchèque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histories, Epistemologies and Teachings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information &amp; communication Technology International Conference in Natural Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty de Education-Natural Science Education Research Centre, University of Šiauliai, 9-13 November, Nov 2011, Siauliai, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the epistemological role of teaching physical and mathematical sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nazionale Mathesis 2010, Matematica: Apprendimento E Professionalità Docente Livorno, 15 –17 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Livorno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines en Général in Lazare Carnot’s Mechanics and in Sadi Carnot’s Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop: Science Studies and Science Education: How Science Works And How To Teach It, 23-25 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Studies Department, Aarhus University, Jun 2011, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the epistemological role of teaching physical and mathematical sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Colloquium Mathesis 2010, Matematica: Apprendimento e Professionalità Docente, Livorno, 15–17 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis, Apr 2010, Livorno, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare and Sadi Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th SISFA National Congress of the Society of the Historians of physics and Astronomy, Urbino, 30 July-03 August</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA, Jul 2010, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Reflections upon Quesiti et Inventioni Diverse by Tartaglia. Hypothesis and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EPEDA Project, 22–23 Jaunary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre François Viète, University of Nantes, Jan 2010, Nantes, Centre François Viète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is The Cultural and Interdisciplinary Role Played By Physical and Mathematics Sciences? Epistemological Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Summer University Conference - ESU, 19–23 July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wien, Jul 2010, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanics in Buonaiuto Lorini's Le Fortificationi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd History of Engineering Colloquium, University of Napoli Federico II, 19–21 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISI, Apr 2010, Napoli, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Principles in Sadi Carnot’s Theory (1824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: History of Science in Practice, Athens, 6–9 May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, History, Philosophy and Didactics of Science and Technology-National Hellenic Research Foundation and University of Athens &amp; Hellenic Society of History, Philosophy and Didactics of Sciences, May 2010, Athens (Greece), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Archimedean Roots in Torricelli's Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the History of Machines and Mechanisms, Syracuse, May 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HMM, Jun 2010, Syracuse, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lazare and Sadi Carnot Scientific Approach to the Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux scientifiques et circulation des savoirs: mathématiques et sciences physiques au XIX siècle, 7 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre François Viète, University of Nantes, Jun 2010, Nantes, Centre François Viète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the birth of electromagnetic theory. The dialectic relation between mathematics and physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: The Dialectic Relation between Physics And Mathematics in the 19th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4th International Conference of the European Society for the History of Science, The Circulation of Science and Technology, 16–18 November; Evelyne Barbin (University of Nantes) and Raffaele Pisano (University of Nantes), Nov 2010, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of physics. Galileo Galilei’s Trattato di Fortificazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A history of physics. Galileo Galilei’s Trattato di Fortificazione, 24th November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre François Viète, University of Nantes, Nov 2009, Nantes, Centre François Viète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo: On Trattato di Fortificazione and mechanical science in the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Roma Workshop on Past and Present Perceptions of Science Galileo and the Renaissance Scientific Discourse, 6 May, Roma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Physics, University of Roma TRE, May 2009, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Program for the History of Astronomy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nazionale Mathesis 2009, Polytechnic School, University of Bari, 15 –17 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis, Apr 2009, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the History of Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, Science and Literature: the Narrative of Science, LS Labriola &amp; AIF Ostiense &amp; Collegio didattico &amp; Department of Physics, University of Roma TRE, 9-10 February</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadi Carnot’s heath theory. An Interpretation based on Logics and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux scientifiques et circulation des savoirs: mathématiques et sciences physiques au XIX siècle, 20 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre François Viète, University of Nantes, Oct 2009, Nantes, Centre François Viète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lamé: Leçons sur la théorie analytique de la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Gabrie Lamé 2009, Tours 1795 – Paris 1870</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre François Viète, University of Nantes, Jan 2009, Nantes, Centre François Viète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Astronomy in its Critical-Historical Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 29th May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Structural Engineering &amp; Faculty of Architecture Valle Giulia, University of Roma La Sapienza, May 2009, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scienze e Religioni. Il ruolo delle scienze naturali, ipotesi di studio e prospettive (Sciences and Religions. The role of natural sciences, study hypotheses and perspectives)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 3rd October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITC Bianchini, Terracina, (Lt), Oct 2009, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Tartaglia and the mathematical challenges in Architecture of 16th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 27th March</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Engineering &amp; Faculty of Architetture, Valle Giulia, University of Roma La Sapienza, Mar 2009, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological reflections about the birth of modern physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 18 March</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Physics, University of Roma TRE, Mar 2008, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The birth of modern physics. Historical epistemology on La Science et L'Hypothèse by Poincaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVII Congresso Nazionale AIF, 22–25 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF, Oct 2008, Roma, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the cultural and interdisciplinary role of the mathematical language of the physical sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 07 May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIS Marconi, Latina &amp; AIF Latina, May 2008, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical science and fortifications in the Renaissance. Hypothesis and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ESHS European Congress for the History of Science ESHS, Wien, 10–12 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESHS, Sep 2008, Wien, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the cultural matrix of the science we teach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1° Interdivision AIf–Jommelli &amp; Round-Table, 19 May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIS Jommelli, Aversa &amp; AIF Latina, May 2008, Aversa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role played by Mechanical Science during the Architect and Engineers design in the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series Prof. Dr. Eberhard Knobloch, 23 January</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Philosophie, Wissenschaftstheorie, Wissenschafts–und Technikgeschichte, Technische Universität,, Jan 2008, Berlin - Humboldt Universität, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Geometry? The geometry of 19th century: from Monge to Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 03 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITIS Ferraris, Napoli, Oct 2008, Napoli, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo and Galileo. Historical and epistemological aspects about the elasticity theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI AIF National Congress, 17–20 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF, Oct 2007, Montesilvano (Pescara), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The image of a new perspective for science(? )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 12 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAS Di Savoia, Jun 2007, Napoli, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching science: A new cultural perspective (?) hypothesis of study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the physics of the Atmosphere, On Fluid Globe and Related Problems, 11–12 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAI &amp; CNR, ASI, INGV, CMCC, CNMCA, ENEA, APAT, ICRAM, UCEA, CoNISMa Partners, Jun 2007, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role played by science in the transformation of the bastions-systems in the XVI century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII SISFA National Congress of the history of physics and Astronomy, 20-23 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Facoltà di Scienze della Formazione, University of Bergamo, Jun 2007, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanical method in the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII SISFA National Congress of the history of physics and Astronomy, 20-23 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Facoltà di Scienze della Formazione, University of Bergamo, Jun 2007, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and culture at school, a new perspective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI.FI.MA. III National Congress of the didactic of mathematics and physics, 13–15 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Torino, Sep 2007, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évariste Galois’s algebraic theory, epistemological reflections and educational elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESU 5th 2007 – European Summer University on The History And Epistemology In Mathematics Education, On history and epistemology in mathematics education,19–24 June Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESU European Summer University on The History And Epistemology In Mathematics Education &amp; University of Prague, Jun 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revolutionary birth of chemistry. An epistemological survey between XVIII and XIX centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV AIF National Congress, 18–21 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina Division (Raffaele Pisano Chairperson &amp; Organiser) of the Italian Association for Physics Teaching, Oct 2006, Latina (Rome), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Teaching Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sympsium History of physics and didactic, at XCII Italian Physical Society, 25–26 March</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Physical Society, Mar 2006, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimedes’s centres of the gravity theory as a logical foundation in Torricelli mechanics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ESHS European Congress for the History of Science, 6–9 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESHS &amp; University of Krakow, Sep 2006, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The image of a new perspective for science (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV AIF National Congress, 18–21 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina Division (Raffaele Pisano Chairperson &amp; Organiser) of the Italian Association for Physics Teaching, Oct 2006, Latina (Rome), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Sadi Carnot's theory according to non classical logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI SISFA International Congress of the history of physics and Astronomy, 15-17 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Department of Engineering (Raffaele Pisano and Danilo Capecchi Chairpersons and Organisers), University of Roma La Sapienza, Jun 2006, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific education. Work-hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIF Latina Workshop Science &amp; Teaching, 18th March</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIS Marconi &amp; AIF Latina, Mar 2006, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimedes, Galileo and Torricelli. Epistemological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI SISFA International Congress of the history of physics and Astronomy, 15-17 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Department of Engineering (Raffaele Pisano and Danilo Capecchi Chairpersons and Organisers), University of Roma La Sapienza, Jun 2006, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Sadi Carnot theory according to non classical logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI SISFA National Congress of the history of physics and Astronomy, 15-17 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Department of Enginering (Raffaele Pisano and Danilo Capecchi Chairpersons and Organisers), University of Roma La Sapienza, Jun 2006, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological reflections about Torricelli principle in mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIF Workshop Science &amp; Teaching, 21 March</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina &amp; ITG Sani Latina, Mar 2005, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics, Logic & Culture, Part One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mathesis/ADT Symposium, 22–24 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis, ADT &amp; University of L'Aquila, Apr 2005, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interpretation of the caloric theory by Sadi Carnot. Epistemological reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV SISFA International Congress of the history of physics and Astronomy, 10-12 November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; University of Milano, Nov 2005, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the role played by the principles in the physics and mathematics by J.H. Poincaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIF Workshop Science &amp; Teaching, 6th Dec.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina &amp; GB Grassi Latina, Dec 2005, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregati and congiunti. The idea of a system of bodies in Galilei and Torricelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sympsium History of physics and didactic, at XCI Italian Physical Society, 26th September-1st October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Physical Society &amp; University of Catania, Sep 2005, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WYP 2005: History of physics culture and school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Round–Table AIF Workshop Science &amp; Teaching, 19th february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina &amp; ITG Sani Latina &amp; Mathesis Latina, Feb 2005, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The barycentre theory by Archimedes as a logic foundation to Torricelli mechanics? Epistemological reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V SISM Congress, Milano, 10–12 November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISM Italian Society of the History of Mathematics, Nov 2005, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the cycle by Sadi Carnot and Volta's battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIF Workshop Science &amp; Teaching, 19th May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina &amp; ITG Sani Latina, May 2005, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics, Logic & Culture, Part Two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mathesis/ADT Symposium, 22–25 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis &amp; ADT, Sep 2005, Otranto, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many principles are in Sadi Carnot thermodynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIF Workshop Science &amp; Teaching, 06 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina &amp; ITG Sani Latina, Apr 2005, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanics in Italy at the beginning of XVI century. Niccolò Tartaglia Mechanics of XVI century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV SISFA International Congress of the history of physics and Astronomy, 10-12 November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; University of Milano, Nov 2005, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many principles are there in thermodynamics’ theory? Criticism to Philip Lervig’s interpretation regarding Sadi Carnot thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIII AIF National Congress, 18–21 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Italian Association for Physics Teaching, Oct 2004, Salice Terme Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common language and mathematical logic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Round–Table Mathesis Latina Workshop, 14 December</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis Latina, Dec 2004, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which kind of choice of the infinite in physical sciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Congress of Mathesis Society, 18–21 Nov.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis, Nov 2004, Nettuno (Roma), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first book of thermodynamics published in Italy: the study case of Paolo of St Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV SISFA International Congress of the history of physics and Astronomy, 5-7 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA, Jun 2004, Avellino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torricelli’s principles before Torricelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV SISFA International Congress of the history of physics and Astronomy, 5-7 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA, Jun 2004, Avellino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volta’s Pile and Carnot’s Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII SISFA International Congress of the history of physics and Astronomy, 5-7 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Department of Physics, University of Bari, Jun 2003, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic of mathematics or mathematics of Logic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Congress of Mathesis Society, 3-6 Nov.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis, Nov 2003, Vico Equense (Naples), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadi Carnot’s Thermodynamics and Electricity Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI SISFA International Congress of the history of physics and Astronomy, 7-9 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Department of Physics, University of Calabria, Jun 2001, Cosenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carnot’s Réflexions: a theory based on non–classical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ASL Logic Colloquium 2001, Wien, 6–11 August</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Symbolic Logic, Aug 2001, Wien, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the concept of cycle : from common sense to an instrument of reasoning and mathematical calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPE Symposium Common Sense in Philosophy and in Sciences, 8–9 November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPE, Nov 2001, Napoli, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of mathematical footnote in the Réflexions sur la Puissance Motrice du Feu, (1824) of Sadi Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX SISFA International Congress of the history of physics and Astronomy, 1-3 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Department of Physics, University of Napoli Federico II, Jun 2000, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadi Carnot’s original thermodynamics as a logical theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA – International Logical Mathematics Meetings, 25–28 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AILA - Italian Association of Logics and Its Applications, Sep 2000, Ravello (Napoli), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebration of 200 years since Sadi Carnot's Réflexions sur la puissance motrice du Feu, 1824–2024 & les Carnots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium. Celebration of 200 years since Sadi Carnot's Réflexions sur la puissance motrice du Feu, 1824–2024 &amp; les Carnots, 11-13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille (Université de Lille), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Newton & Newton’s Philosophiae Naturalis Principia Mathematica Geneva Edition ([1739-1742]1822)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium. Newton &amp; Newton’s Philosophiae Naturalis Principia Mathematica Geneva Edition ([1739-1742]1822)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Oxford University, Oxford, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science into History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torino Science into History and Education International Colloquium Paul de St Robert (1815–1888). Changes of the Scientific Knowledge in the Eighteenth—Nineteenth Century HPS and Educational Insights, 30th Sept. Plenetario Infinito, Osservatorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re–Thinking Newton’s Principia as Exposed within Newtonian Jesuit Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Physics Conference, 4-5 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge University, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics, Astronomy and Engineering. A Bridge between Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International 32nd Congress for The SISFA–Italian Society of Historians of Physics and Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intellectual History of Science in the Renaissance. Cultural and Technological Frameworks. Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intellectual History of Science in the Renaissance. Cultural and Fundamental Frameworks. Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Physics: Phenomena, Ideas and Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2025, 978-3-031-26173-2. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024. Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Radelet de Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Nanotechnology in the Life Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cultural History of Technology in the Age of Encounters (1450–1650), Vol. 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9781350077461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on Machines in General (1786)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coopersmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 47, 2021, Logic, Epistemology, and the Unity of Science, 978-3-030-44384-9 978-3-030-44385-6. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on Machines in General (1786). Text, Translations and Commentaries. Lazare Carnot's Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coopersmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2021, 978-3-030-44384-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses and Perspectives in the History and Philosophy of Science. Homage to Alexandre Koyré 1964-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Agassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Drozdova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61712-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un racconto di sette elementi (A Tale of Seven Eelements by Eric Scerri, Oxford University Press, Oxford)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-88-255-0424-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogue between Sciences, Philosophy and Engineering. New Historical and Epistemological Insights. Homage to Gottfried W. Leibniz 1646-1716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fichant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agamenon Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">London College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-84890-227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tartaglia’s Science of Weights and Mechanics in the Sixteenth Century. Selections from Quesiti et inventioni diverse: Books VII–VIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2016, 978-94-017-9709-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bridge between Conceptual Frameworks. Science, Society and Technology Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Netherlands, 27, 2015, History of Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9645-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare and Sadi Carnot. A Scientific and Filial Relationship. 2nd ed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Gillispie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2014, 978-94-017-8010-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialectic Relation Between Physics and Mathematics in the XIXth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Netherlands, 16, 2013, 978-94-007-5379-2. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5380-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics, Astronomy and Engineering. Critical Problems in the History of Science and Society. Proceedings of 32nd Congress for The SISFA–Italian Society of Historians of Physics and Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukešová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Scientia Socialis UAB &amp; Scientific Methodical Centre Scientia Educologica Press, 2013, 978-609-95513-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare and Sadi Carnot. A Scientific and Filial Relationship. 1st ed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Gillispie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2013, 978-94-007-4144-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scienza e Tecnica Nell'Architettura del Rinascimento (Science and Technology in Renaissance Architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CISU, 2010, 978-8879754934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Archimede a Majorana: La fisica nel suo divenire (From Archimedes to Majorana: Physics in its evolution) Proceedings of the 26th SISFA Conference Italian Society of the Historians of Physics and Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Giannetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guaraldi, 2009, 978–888–049–349–5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scienze e Religioni. Il ruolo delle scienze naturali, ipotesi di studio e prospettive (Sciences and Religions. The role of natural sciences, study hypotheses and perspectives)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNI Service, 2008, 978-88-6178-052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles: An Historical and Science In Society Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.631-667, 2025, Nanotechnology in the Life Sciences, 978-3-031-85121-6. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85122-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics Scanning Devices and Nanoscale Techniques: An Historical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-524, 2025, Nanotechnology in the Life Sciences, 978-3-031-85121-6. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85122-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomena, Ideas and Mechanisms. Introducing the Essays in the History of Physics and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Physics:Phenomena, Ideas and Mechanisms Essays in Honor of Salvo D’Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.19-28, 2025, 978-3-031-26173-2. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26174-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Essays in Cultural, Fundamental and Technological Frameworks. Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R (ed). An Intellectual History of Science in the Renaissance. Cultural, Fundamental and Technolgical Frameworks. Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-7, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Foundations of Nanotechnology: Emergences, Inventions and Discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.581-629, 2025, Nanotechnology in the Life Sciences, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85122-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano World: Its Scientific-Intellectual and Historical Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.525-580, 2025, Nanotechnology in the Life Sciences, 978-3-031-85121-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange’s Three Methods and Langrangean in Maxwell’s A Treatise on Electricity and Magnetism (1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Marmottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed). A History of Physics: Phenomena, Ideas &amp; Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-3-031-26173-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Essays in Cultural, Fundamental and Technological Frameworks. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R (ed). An Intellectual History of Science in the Renaissance. Cultural and Fundamental Frameworks. Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-7, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intellectual Culture of Machines in the Renaissance: Open Key Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R (ed). An Intellectual History of Science in the Renaissance. Cultural, Fundamental and Technolgical Frameworks. Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.125-199, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosciences and Nanotechnologies: A Scientific–Historical Introductory Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-90, 2025, Nanotechnology in the Life Sciences, 978-3-031-85121-6. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85122-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausius' Laws, Boltzmann’s H-Theorem &amp; Entropy: Mathematical Frameworks into a Kinetic Mechanism (1850–1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Marco Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed). A History of Physics: Phenomena, Ideas &amp; Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-3-031-26173-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange’s Method and Lagrangian’s Mechanism in Maxwell’s A Treatise on Electricity and Magnetism (1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Marmottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Physics: Phenomena, Ideas and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Springer International Publishing, pp.185-263, 2025, History of Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26174-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homage to Salvo D'Agostino (1921–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed). A History of Physics: Phenomena, Ideas &amp; Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-18, In press, 978-3-031-26173-2. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26174-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intellectual Review: History and Historiography of Science and Technology in the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Pisano R (ed). An Intellectual History of Science in the Renaissance. Cultural and Technological Frameworks, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-124, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Details in Galileo’s Mechanism of Inertia as New Intellectual Historical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed). A History of Physics: Phenomena, Ideas &amp; Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.503-560, 2025, 978-3-031-26173-2. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26174-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvo D'Agostino's Publications from 1964 to 2019–[posthumous 2022]: 237 Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed). A History of Physics: Phenomena, Ideas &amp; Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.751-772, In press, 978-3-031-26173-2. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26174-9_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomena, Ideas &amp; Mechanisms: Introducing the Essays in History of Physics and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed). A History of Physics: Phenomena, Ideas &amp; Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-3-031-26173-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance Architecture: The Rise of the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Boschiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Pisano R (ed) An Intellectual History of Science in the Renaissance. Cultural, &amp; Fundamental Frameworks. Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenting the Essays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-99, 2025, Nanotechnology in the Life Sciences, 978-3-031-85121-6. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85122-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera Geometrica's Transcription: General Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024 Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-282, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briefs on Buonaiuto Lorini's Fortificationi (1609): Geometry, Machines & Mechanics into Engineering During the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Robarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations in the History and Heritage of Machines and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Springer Nature Switzerland, pp.257-270, 2024, History of Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54876-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Historiography of Science & Technology in the Age of Encounters: 1450–1650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed): A Cultural History of Technology in the Age of Encounters (1450–1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9781350077461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera Geometrica (1644) Transcription: Image–Text Side by Side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Radelet de Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024 Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-1088, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliography: Evangelista Torricelli, Main Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024 Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1089-1090, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Selected Papers on Opera Geometrica Details in History and Historiography of Physics, Geometry and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024 Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-97, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating Evangelista Torricelli's Opera Geometrica (1644–2024). Details in History and Historiography of Physics, Geometry and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024 Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-92, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Methodological Details on the De motu gravium naturaliter descendentium in Torricelli’s Opera Gometrica (1644)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024 Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-224, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feynman’s Frameworks on Nanotechnology in Historiographical Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.441-478, 2023, Historiographies of Science, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99498-3_26-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface. Cosmology in the Early Modern Age: A Web of Ideas (Paolo Bussotti and Brunello Lotti's Author's)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmology in the Early Modern Age: A Web of Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Springer International Publishing, pp.v-vii, 2022, Logic, Epistemology, and the Unity of Science, 978-3-031-12194-4. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12195-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coopersmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essay on Machines in General (1786)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Springer International Publishing, pp.219-228, 2021, Logic, Epistemology, and the Unity of Science, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44385-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Carnot’s Manuscripts and Documents*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coopersmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essay on Machines in General (1786)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Springer International Publishing, pp.229-239, 2021, Logic, Epistemology, and the Unity of Science, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44385-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on machines in general (1786): Text, translations and commentaries. Lazare Carnot's mechanics-volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coopersmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essay on Machines in General (1786)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Springer International Publishing, pp.1-217, 2021, Logic, Epistemology, and the Unity of Science, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44385-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Scientific note of Color Duplex Doppler Ultrasound and Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Correas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science in Color. Visualizing Achromatic Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.181-194, 2019, 978-3-11-060468-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Conceptualization of Force in Johannes Kepler’s Corpus: An Interplay Between Physics/Mathematics and Metaphysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Pisano R., Agassi J (eds). Hypotheses and Perspectives in the History and Philosophy of Science. Homage to Alexandre Koyré 1892-1964</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.295-345, 2018, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61712-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Homage to Alexandre Koyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Pisano R., Agassi J (eds). Hypotheses and Perspectives in the History and Philosophy of Science. Homage to Alexandre Koyré 1892-1964</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.xix-xxviii, 2018, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61712-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Philosophical Details on Leibniz’s Planetary Movements as Physical-Structural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Pisano R., Fichant M., Bussotti P., Oliveira ARE (eds). The Dialogue between Sciences, Philosophy and Engineering. New Historical and Epistemological Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">London College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-92, 2017, 978-1-84890-227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione all'edizione italiana. Quando la storia diventa scienza (Eric Scerri's author and Raffaele Pisano & Paolo Bussotti Italian translation's author] [Preface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un racconto di sette elementi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aracne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-14, 2017, 978-88-255-0424-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. 1646-­1716. An Interdisciplinary Tribute to Gottfried Wilhelm von Leibniz’ Anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Pisano R., Fichant M., Bussotti P., Oliveira ARE (eds). The Dialogue between Sciences, Philosophy and Engineering. New Historical and Epistemological Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">London College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xi-xvi, 2017, 978-1-84890-227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergencies of Mechanics and Thermodynamics in the Western Technoscience-Society during Eighteenth–Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Bridge between Conceptual Frameworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Springer, pp.399-436, 2015, History of Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9645-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Science and technology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Pisano R. (ed). A Bridge between Conceptual Frameworks, Science, Society and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xxxix-xlvi, 2015, 978-94-017-9644-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Science and technology studies. In: Pisano R (ed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Bridge between Conceptual Frameworks. Science, Society and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Springer Netherlands, pp.xxxix-xlvi, 2015, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9645-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface. A Brief History of a Concept (Agamenon Oliveira's Author) [Preface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of the Work Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.v-vi, 2014, 978-94-007-7704-0. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12195-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Reflections on the Physics Mathematics Relationship in Electromagnetic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Barbin; R. Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dialectic Relation Between Physics and Mathematics in the XIXth Century. History of Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Springer, pp.31-57, 2013, History of Mechanism and Machine Science, 978-94-007-5380-8. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5380-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 15/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 13/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 13/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 12/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 12/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 12/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 12/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 11/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 11/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 11/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 11/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 10/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 10/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 10/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 10/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 9/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 9/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 9/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 9/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 8/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 8/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 8/5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 8/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 7/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 7/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 7/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 7/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 6/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 6/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 6/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 6/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 5/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 5/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 5/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 5/5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 4/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 4/5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 4/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 4/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 3/5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 3/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 4/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 3/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 3/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 2/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 2/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 2/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 2/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 1/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton's Geneva Edition (1822): the Notes on Integral Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th Annual Conference ; Pisa, 9-12 September 2019 ; Società Italiana degli Storici della Fisica e dell'Astronomia (SISFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pisa University Press, pp.127-133, 2020, 978883339402. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12871/978883339402221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo’s Free Fall into History of Physics & Nature of Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 38th Annual Conference Società Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia University Press, pp.271-278, 2020, ISBN: 978-88-6952-058-7. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48244/9788869520594/c33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on discoveries of gravitational waves as new History of Physics frontier research programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 38th Annual Conference Società Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia University Press, pp.279-283, 2020, ISBN: 978-88-6952-058-7. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48244/9788869520594/c34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading the Discoveries of Gravitational Waves as New History of Physics Frontier Research Programme Part two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th Annual Conference ; Pisa, 9-12 September 2019 ; Società Italiana degli Storici della Fisica e dell'Astronomia (SISFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pisa University Press, pp.359-366, 2020, 9788833394022. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12871/978883339402251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of Science Experiments: Exploring Galilean Physics of Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th Annual Conference ; Pisa, 9-12 September 2019 ; Società Italiana degli Storici della Fisica e dell'Astronomia (SISFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pisa University Press, pp.117-123, 2020, 978883339402. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12871/978883339402219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-of-Science Teaching: notes on the Lagrangian Methods in Maxwell’s Electromagnetic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Marmottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 36th Annual Conference Società Italiana degli Storici della Fisica e dell’Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia University Press, pp.263-268, 2017, 978-88-6952-069-3. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23739/9788869520709/c25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton’s Principia Geneva edition: the action-and-reaction law. Historical and Nature of Science reflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 36th Annual Conference Società Italiana degli Storici della Fisica e dell’Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia University Press, pp.269-276, 2017, 978-88-6952-069-3. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23739/9788869520709/c26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Geneva Edition as research programme concerning the relationship physics-mathematics in the history and philosophy of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 34th Annual Conference Società Italiana degli Storici della Fisica e dell’Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia University Press, pp.149-158, 2015, 978-88-6952-040-2. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23739/9788869520419/c17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note su Scienza e Tecnica (Notes on Science and Technique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 27th and 29th annual SISFA Conferences Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.115-124, 2014, 978-88-548-7206-6. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/978885487206610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note storiche sul carattere fisico del Trattato di Fortificazione di Galilei (Historical Notes on Physical Features of Galileo's Trattato di Fortificazione)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 27th and 29th annual SISFA Conferences Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.65-75, 2014, 978-88-548-7206-6. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/97888548720666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sulle Fortificazioni nei Quesiti di Tartaglia. Libro Sesto e sua Gionta (Notes on Fortifications in the Tartaglia Questions. Book Sixth and his Gionta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th History of Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Cuzzolin, pp.815-825, 2014, 978-88-87479-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier and Sadi Carnot. Chemical–and–Physical Sciences as Dating Back to Two Survived Scientific Revolutions: 1789 And 1824</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Franckowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Organizing Science Technology Education – IOSTE symposium for Central and Eastern Europe - University of Hradec Králové</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaudeamus Králové, pp.42-54, 2014, 978-80-7435-416-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Reflections on Newton’s First Law and Carnot’s Première Hypothèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 5th ESHS Conference European Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Hellenic Research Foundation/Institute of Historical Research, pp.214-220, 2014, 978-960-98199-3-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics, Science & Society in the Renaissance: What Tradition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Scientific Conference on Philosophy of Mind and Cognitive Modelling in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Natural Sciences and Mathematics, University of Maribor Press, pp.9-12, 2014, 978-961-6657-46-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lagrangian in Maxwell's electromagnetic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientiarum Historia VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Federate University of Rio de Janeiro Press, pp.44-59, 2013, ISSN 2176-123X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the International 32nd Congress SISFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Astronomy and Engineering. Critical Problems in the History of Science and Society. Proceedings of the International 32nd Congress for The SISFA–Italian Society of Historians of Physics and Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Scientia Socialis UAB &amp; Scientific Methodical Centre Scientia Educologica Press, pp.xi-xxi, 2013, 978-609-95513-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termodinamica, Principes de Thermodynamique, (Thermodynamics, Principes de Thermodynamique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viaggio alla scoperta della vita e delle opera del Conte Paolo Ballada di Saint Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASC Torre del Conte Paolo Ballada di Saint Robert – onlus, pp.15-20, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modern Thermodynamics as based on the Principle of Virtual Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Astronomy and Engineering. Critical Problems in the History of Science and Society. Proceedings of the International 32nd Congress for The SISFA–Italian Society of Historians of Physics and Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Scientia Socialis UAB &amp; Scientific Methodical Centre Scientia Educologica Press, pp.345-352, 2013, 978-609-95513-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the Concept of Force in Kepler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Astronomy and Engineering. Critical Problems in the History of Science and Society. Proceedings of the International 32nd Congress for The SISFA–Italian Society of Historians of Physics and Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Scientia Socialis UAB &amp; Scientific Methodical Centre Scientia Educologica Press, pp.337-344, 2013, 978-609-95513-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termodinamica, Definizioni e Principi (Thermodynamics, Definitions and Principles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viaggio alla scoperta della vita e delle opera del Conte Paolo Ballada di Saint Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASC Torre del Conte Paolo Ballada di Saint Robert – onlus, pp.13-14, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the historical conceptual streams for mathematics and physics teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Lithuanian Mathematical Society, Ser. A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serie A (54), Vilnius university, pp.vii-xvii, 2013, 0132-2818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lazare and Sadi Carnot. A synthetic view of a historical epistemological research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th annual SISFA Conference Società Italiana degli Storici della Fisica e dell’Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Argaglia, pp.147-153, 2012, 978-88-89731-42-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Trattato di Fortificazione di Galileo Galilei (Galileio Galilei's Trattato di Fortificazione)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th History of Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Cuzzolin, pp.77-90, 2012, 978-88-87479-48-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Reflections on the Scale Ratio in the Galilean Trattato di Fortificazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Explorations in the History of Machines and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Springer Netherlands, pp.463-473, 2012, History of Mechanism and Machine Science, 978-94-007-4132-4. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4132-4_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics–Mathematics Relationship. Historical and Epistemological notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ESU 6 European Summer University History And Epistemology In Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Holzhausen GmbH–Holzhausen Publishing Ltd, pp.457-452, 2011, 978-3-85493-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo Galilei. Riflessioni epistemologiche sulla resistenza dei corpi (Galileo Galilei. Epistemological reflections on the resistance of bodies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intorno a Galileo La storia della fisica e il punto di svolta galileiano. Proceedings of the 28th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guaraldi, pp.81-90, 2011, 978-88-8049-585-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Archimedean Roots in Torricelli’s Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The Genius of Archimedes - 23 Centuries of Influence on Mathematics, Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer Netherlands, pp.17-27, 2010, History of Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9091-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo Galilei. Riflessioni storico-epistemologiche sulla resistenza dei corpi (Galileo Galilei. Historical-epistemological reflections on the resistance of bodies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relatività, quanti, chaos e altre rivoluzioni della fisicaProceedings of the 27th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guaraldi, pp.61-72, 2010, 978-88-8049-408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo Galilei. Notes on Trattato di Fortificazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Galileo and the renaissance scientific discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Nuova Cultura, pp.28-41, 2010, 978-88-6134-491-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ruolo della meccanica ne Le Fortificazioni di Buonaiuto Lorini (The role of mechanics in Buonaiuto Lorini's Fortifications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd History of Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Cuzzolin, pp.797-808, 2010, 978-88-87479-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the birth of Electromagnetic theory. Faraday and Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Circulation of Science and Technology. Proceedings of the 4th ESHS Conference European Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Barcelona Press, pp.514-515, 2010, 978-84-9965-108-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mechanical science: Leonardo, Tartaglia, Galilei and Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ideas and Instruments in Social Context. Proceedings of 23rd International congress of history of science, ideas and instruments in social context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.686-687, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On method in Galileo Galilei’ mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style of Thinking in Science and Technology Proceedings of 3rd European Society of the History of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Academy of Sciences Press, pp.147-186, 2009, 978-3700168461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie analytique de la chaleur: Notes on Fourier et Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gabriel Lamé, les pérégrinations d'un ingénieur du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de la Bibliothèque et de l’Histoire de l’école polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.87-93, 2009, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sabix.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riflessioni sulla geometria nella teoria della relatività. (Reflections on geometry in the theory of relativity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Casolaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Giannetto E., Giannini G., con Capecchi D. Pisano R. (eds). Da Archimede a Majorana, la fisica nel suo divenire. Proceedings of the 26th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guaraldi, pp.221-231, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riflessioni sulla geometria nella teoria della relatività. (Reflections on geometry in the theory of relativity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Casolaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Giannetto E., Giannini G., con Capecchi D. Pisano R. (eds). Da Archimede a Majorana, la fisica nel suo divenire. Proceedings of the 26th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guaraldi, pp.221-231, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ruolo della scienza archimedea nei lavori di meccanica di Galilei e di Torricelli (The role of Archimedean science in the mechanical works of Galileo and Torricelli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Archimedes To Majorana: Physics in its development. Proceedings of 6th SISFA Conference Sociatá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guaraldi, pp.65-74, 2009, 978–888–049–349–5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On categories and scientific approach in historical discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style of Thinking in Science and Technology Proceedings of 3rd European Society of the History of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Academy of Sciences Press, pp.187-197, 2009, 978-3700168461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note storiche sul superamento della teoria del calorico in Sadi Carnot (Historical notes on the overcoming of the caloric theory in Sadi Carnot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Milano Press, pp.C22.1-C22.6, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si può formalizzare la relazione scienze religioni ? (Can the science-religion relationship be formalized?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Symposium on the relationship between science and religion. The role of natural sciences. Hypotheses and study-perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNI Service, pp.207-220, 2008, 978-88-6178-052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La meccanica in Italia nei primi anni del Cinquecento. Il contributo di Niccolò Tartaglia (Mechanics in Italy in the early sixteenth century. The contribution of Niccolò Tartaglia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Milano Press, pp.C17.1-C17.6, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sui Principes de Thérmodynamique di Paul de Saint Robert (Briefs on Principes de Thérmodynamique by Paul de Saint Robert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliopolis, pp.129-134, 2007, 978-88-7088-537-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il principio di Torricelli prima di Torricelli (Torricelli's Principle before Torricelli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliopolis, pp.107-112, 2007, 978-88-7088-537-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évariste Galois’ algebraic theory, epistemological reflections and educational elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ESU 5th European Summer University History And Epistemology In Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vydavatelský servis, pp.147-148, 2007, 978-80-86843-19-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief history of centre of gravity theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global and the Local: History of Science and Cultural Integration of Europe Proceedings of 2nd European Society of the History of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Polskiej Akademii Umiejętności, pp.934-931, 2007, 978-83-60183-42-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scienza e Cultura a scuola… Una nuova prospettiva(?) (Science and Culture at school… A new perspective(?))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 3rd National Conference in Didactic of Physics and Mathematics DI.FI.MA.2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grafiche Ambert, pp.370-389, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregati and congiunti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of XCI SIF National Congress Italian Society of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIF, pp.45-46, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il rapporto fisica–matematica. Problemi critici (The physics-mathematics relationship. Critical Problems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Mathesis 2004 Congress Sociatá Italiana di Scienze Fisiche e Mathematiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sogin, pp.399-420, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ciclo di S. Carnot e la Pila di Alessandro Volta (S. Carnot's cycle and Alessandro Volta's Battery)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Progedit, pp.327-348, 2004, 88-88550-58-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interpretazione della nota matematica nelle Réflexions sur la Puissance Motrice du Feu, (1824) di S. Carnot (The interpretation of the mathematical note in S. Carnot's Réflexions sur la Puissance Motrice du Feu, (1824))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUEN, pp.205-230, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The notes to the Axioms or Laws of Motion in the Geneva Edition of Newton’s Principia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, IDTC Special Issue. Newton's Principia &amp; Newtonian Mechanics: Foundations, Heritage, Methodology, Editions, Popularization and Nature of Science Teaching, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-025-09979-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of the Newton Geneva Edition ([1739-1742] 1822), Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Belotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2025, Special Issue. Newton's Principia &amp; Newtonian Mechanics: Foundations, Heritage, Methodology, Editions, Popularization and Nature of Science Teaching, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-025-10007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDTC Special Issue. Newton's Principia &amp; Newtonian Mechanics: Foundations, Heritage, Methodology, Editions, Popularization and Nature of Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rodriguez Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDTC Special Issue. James Joule’s Bicentenary: Foundations and Nature of Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findings on history of Italian mechanical Engineering’ from IFIT 2020, the Third International Conference of IFToMM ITALY [Special Issue]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (5), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Machines and Mechanisms [Special Issue]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDTC Special Issue. Methods and Cognitive Modelling in the History and Philosophy of Science–&–Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fiction of the Infinitesimals in Newton’s Works: A note on the Metaphoric use of Infinitesimals in Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isonomia - Epistemologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.141-160, 2017, Special Issue Isonomia: Reasoning by Metaphors in Science, Philosophy and Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue. Homage to Galileo Galilei 1564-2014: Reading Iuvenilia Galilean Works within History and Historical Epistemology of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), 2017, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco Roads History: Science, Society and Technology [Special Issue]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Platas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rentetzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (2), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue. Exploring Changes in How the Histories of the Exact Sciences Have Been Written: Interpreting the Dynamics of Change in These Sciences and Interrelations amongst Them—Past Problems, Future Cures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 04 (02), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue. Advances Historical Studies—Newton. History and Historical Epistemology of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (1), 2014, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2014.31001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue. Qual è il ruolo culturale ed interdisciplinare delle scienze fisiche e matematiche ? Ipotesi e prospettive (Introduction to What is the cultural and interdisciplinary role of the physical and mathematical sciences? Hypotheses and perspectives)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Epistemologia Didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III (5-6), 2008, What is the cultural and interdisciplinary role of the physical and mathematical sciences? Hypotheses and perspectives)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci. Recenti riflessioni storico–epistemologiche sulla deformabilità dei corpi (Leonardo da Vinci. Recent historical-epistemological reflections on the deformability of bodies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fisica nella scuola </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLI (3), pp.120-129, 2008, Energy and Environment. Proceedings of XLVI AIF National Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una indagine epistemologica tra XVIII e XIX sec. (An epistemological investigation between 18th and 19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fisica nella scuola </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XL (3), pp.103-114, 2007, In Pisano R. (ed). Proceedings of XLVI AIF National Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativa Mente : un progetto interdisciplinare di scrittura creativa per una nuova immagine della didattica tra scienza e letteratura (Creativa Mente: an interdisciplinary creative writing project for a new image of teaching between science and literatures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Guerriero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fisica nella scuola </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XL (3), pp.250-252, 2007, In Pisano R. (ed). Proceedings of XLVI AIF National Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanti sono i principi della termodinamica ? (How many principles thermodynamics has?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fisica nella scuola </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XL (3), pp.203-211, 2005, Proceedings of XLIII AIF National Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et fonds Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection de documents et d’archives originaux relatifs à Sadi Carnot et à son environnement scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId641"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raffaele Pisano </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HOPAST at IEMN, University of Lille-CNRS, Francehttps://pro.univ-lille.fr/raffaele-pisano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raffaele-pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8040-5088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156851342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.it/citations?user=YBepIVkAAAAJ&hl=it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal at Ten – Historical and Historiographical Reflections from Within</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Book review] Doing Logic - The Continuum through Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05628385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Absolute Space in Newton's Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, IDTC Special Issue. Newton's Principia &amp; Newtonian Mechanics: Foundations, Heritage, Methodology, Editions, Popularization and Nature of Science Teaching Newton, 31 (1), pp.109-151. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-025-10023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Absolute Space in Newton's Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, IDTC Special Issue. Newton's Principia &amp; Newtonian Mechanics: Foundations, Heritage, Methodology, Editions, Popularization and Nature of Science Teaching Newton, 31 (1), pp.109-151. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-025-10023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics–Mathematics Interplay in Newton Principia Geneva Edition (1822): A New Case Study on the Three–body Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383 (2311)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to 'Newton, Principia, Newton Geneva Edition (17th –19th) and Modern Newtonian Mechanics: Heritage, Past-and–Present' Theme Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383 (2311)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Physics–Mathematics Interplay in Newton Principia Geneva Edition (1822): A New Case Study on the Three–body Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Theme Issue Newton, Principia, Newton Geneva Edition (17th –19th) and Modern Newtonian Mechanics: Heritage, Past–&amp;–Present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton’s Philosophiae Naturalis Principia Mathematica Geneva Edition ([1739-1742]1822) Phil. Trans. A Special Issue and The State-of-the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Belotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383 (2311)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Frameworks from Newton's Principia and Newton’s Principia Geneva Edition: Analysis of the Problem of Isochronism, Propositions XLVIII-LIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Theme Issue Newton, Principia, Newton Geneva Edition (17th –19th) and Modern Newtonian Mechanics: Heritage, Past–&amp;–Present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Theories. Logical Empiricism and the Methodology of Modern Physics [book review of Demopoulos]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (3), pp.614-615. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/736877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Frameworks from Newton's Principia and Newton’s Principia Geneva Edition: Analysis of the Problem of Isochronism, Propositions XLVIII-LIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 383 (2311)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the International Symposium Newton Philosophiae Naturalis Principia Mathematica Geneva Edition ([1739–1742]1822). International Symposium, University of Oxford, United Kingdom, September 22–23, 2023,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Belotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.162-165. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26375451.2024.2381374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briefs on Symmetries in the History of Physics–Mathematics: Maxwell (1865–1873), Noether (1915–1918) and Einstein (1905–1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2877 (012101), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2877/1/012101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the International Symposium Newton & Newton Philosophiae Naturalis Principia Mathematica Geneva Edition ([1739–1742]1822) University of Oxford, United Kingdom, September 22–23, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Belotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.162-165. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26375451.2024.2381374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Frameworks on the Relationship Between Physics–Mathematics in the Newton Principia Geneva Edition (1822)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.1127-1182. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-021-09820-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventeen lectures in the history of physics [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (2), pp.207-210. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-021-00621-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual polymorphism of entropy into the history: extensions of the second law of thermodynamics towards statistical physics and chemistry during nineteenth–twentieth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Marco Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Anakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nagels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (3), pp.337-378. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10698-021-09401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mystery of the Majorana affair [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.421-424. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-021-00690-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to IDTC special issue: Joule's bicentenary history of science, foundations and nature of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.531-551. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-020-09680-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified theory of human judgements and decision-making under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Sozzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (7), 738, 34 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e22070738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the History of Science and the Modern University [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.245-247. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-020-00516-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of Tartaglia’s Libro Sesto & La Gionta in Quesiti et Inventioni Diverse (1546-1554): exploring the historical and cultural foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (2), pp.477-505. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-019-09635-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical foundations of physics & applied technology as dynamic frameworks in pre-service STEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Dolenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Ploj Virtic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-020-09662-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Foundational Details on the Method of Infinite Descent: Every Prime Number of the Form 4n + 1 is the Sum of Two Squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.671-702. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-019-09642-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic foundations of physical chemistry: reversible processes and thermal equilibrium into the history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Anakkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Marco Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nagels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), pp.297-323. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10698-018-09324-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathological illustrations between the sixteenth and nineteenth centuries [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.99-101. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-019-00475-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured Words: Computation and Writing in Renaissance Italy [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mathematical Intelligencer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00283-019-09887-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSHS Grant Report: International Summer School, Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viewpoint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118 (2), pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Methods and Cognitive Modelling in the History and Philosophy of Science–&–Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2018.i5.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Science, Technology and Education: A Tradition Dating back to Science into the History and Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Franckowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelakader Anakkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.77-97. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2017.i3.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Science, Technology and Education. A Tradition Dating back to Science into the History and Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Franckowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelakader Anakkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.77-97. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2017.i3.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science without Frontiers: Cosmopolitanism and National Interests in the World of Learning, 1870–1940 [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (4), pp.735-736. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007087417000978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Summer School, Lille Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viewpoint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (6), pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. 1564-2014. Homage to Galileo Galilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21-1, pp.7-15. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Development of the Principle of Virtual Laws and its Conceptual Framework in Mechanics as Fundamental Relationship between Physics and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.166-203. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2017.i2.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natural and the Human: Science and the Shaping of Modernity 1739–1841 [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (3), pp.488-490. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007087416000790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The algebra between history and education [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-016-0055-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo a Padova: un itinerario tra architettura, fortificazioni, Matematica e scienza ''pratica'' (Galileo in Padua: architecture, fortifications, mathematics and ''practical'' science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettera Matematica Pristem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91 (1), pp.48-58. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03356674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview: Joseph Agassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Condé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Segre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.116-119. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24117/2526-2270.2016.i1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Details on the mathematical interplay between Leonardo da Vinci and Luca Pacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSHM Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.104-111. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17498430.2015.1091969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newtonian tale details on notes and proofs in Geneva edition of Newton's Principia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSHM Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.160-178. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17498430.2016.1183182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running Details on the Two Movements in the Intellectual History of Science and Ideas [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Baltic Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.660-661. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/jbse/16.15.660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel Visions: The Rise and Fall of the Superconducting Super Collider [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (4), pp.271-273. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Advances in Historical Studies Special Issue: Exploring Changes in How the Histories of the Exact Sciences Have Been Written: Interpreting the Dynamics of Change in These Sciences and Interrelations amongst Them—Past Problems, Future Cures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 04 (02), pp.65-67. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2015.42007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geometrical Foundation of Federigo Enriques’ Gnoseology and Epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 04 (02), pp.118-145. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2015.42012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Epistemological Reflections on the Culture of Machines around the Renaissance: Machines, Machineries and Perpetual Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Baltica Historiae et Philosophiae Scientiarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11590/abhps.2015.1.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing Newton In Geneva And Rome : The Annotated Edition Of The Principia By Calandrini, Le Seur And Jacquier [Article Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo in Padua: architecture, fortifications, mathematics and “practical” science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettera Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40329-014-0068-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibonacci and the Abacus Schools in Italy. Mathematical Conceptual Streams - Education and its Changing Relationship with Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Almagest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.126-164. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ALMAGEST.5.109664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the Relationship between Cybernetic Pedagogy, Cognitive Science & Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Aberšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Dolenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metka Kordigel Aberšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedagogika Społeczna = Social Pedagogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (3), pp.70-87. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15823/p.2014.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on Mechanics and Mathematics In Torricelli as Physics Mathematics Relationships in the History of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (1), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/pec/14.61.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton’s Philosophiae Naturalis Principia Mathematica ‘‘Jesuit’’ Edition: The Tenor of a Huge Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti Lincei. Matematica e Applicazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (4), pp.413-444. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rlm/686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Special Issue. Advances Historical Studies—Newton. History and Historical Epistemology of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2014.31001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Epistemological Reflections on the Culture of Machines around the Renaissance: How Science and Technique Work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Baltica Historiae et Philosophiae Scientiarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.20-42. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11590/abhps.2014.2.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, Society and Civilization in the History of Science [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.4-10. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/pec/13.55.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the New Boson Higgs’s Studies at the CERN-ATLAS Experiment. The Emergency of a Historical Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02 (01), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2013.21002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The English Galileo: Thomas Harriot's Work on Motion as an Example of Preclassical Mechanics [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (4), pp.585-588. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00033790.2011.614011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Conceptual and Civilization Frames in Rene Descartes’s Physical Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02 (03), pp.106-125. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2013.23015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and Mathematical Structures of Mechanical Science in the Western Civilization around the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Almagest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.86-120. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ALMAGEST.1.103720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psyco-Education Factors of Applying Visualisation in Science Education [Ph.D Thesis Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02 (01), pp.17-18. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2013.21005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Popularization of Scientific Education In Italy Between 12th And 16th Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57 (1), pp.90-101. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/pec/13.57.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the Scientific Conceptual Streams in Leonardo da Vinci and His Relationship with Luca Pacioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02 (02), pp.32-45. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2013.22007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Historical Inquiry on Geometry in Relativity: Reflections on Early Relationship Geometry–Physics (Part II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Casolaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of History Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.57-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curricula, History, of Science and Science Education [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (1), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/pec/12.40.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo and Kepler. On Theoremata Circa Centrum Gravitatis Solidorum and Mysterium Cosmographicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of History Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.110-145. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2159-550X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROPEAN SOCIETY FOR THE HISTORY OF SCIENCE [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.202-203. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0498.2012.00270.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ruolo della meccanica e della tecnologia nelle fortificazioni rinascimentali (The role of mechanics and technology in the Renaissance fortifications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Storia della Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (4), pp.269-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on Learning Mathematics in Physics Phenomenology and Historical Conceptual Streams.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.93-100. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/pec/12.46.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorè Fabri and the Concept of Impetus: A Bridge between Conceptual Frameworks [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (2), pp.276-277. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00033790.2012.675443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open problems in mathematical modelling and physical experiments: exploring exponential function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (1), pp.56-69. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33225/pec/12.50.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Virtual Work Laws. A History of Mechanics Prospective [Book Review]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (3), pp.441-442. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00033790.2012.689330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROPEAN SOCIETY FOR THE HISTORY OF SCIENCE [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (4), pp.330-331. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0498.2012.00288.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROPEAN SOCIETY FOR THE HISTORY OF SCIENCE [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosa Massa-Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.253-254. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0498.2011.00235.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textbooks, Foundations, History of Science and Science Education [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROPEAN SOCIETY FOR THE HISTORY OF SCIENCE [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (4), pp.346-347. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0498.2011.00250.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Historical Inquiry On Geometry In Relativity. Reflections on Early Relationship Geometry–Physics (Part I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Casolaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of History Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2159-550X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on Torricelli’s Principle in Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.83-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Principles In Sadi Carnot’s Thermodynamics (1824). Epistemological Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Almagest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.128-179. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ALMA.3.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity. An epistemological inquiry based on the use of categories in history of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.245-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity. On method in Leonardo da Vinci’ mechanics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards High Qualification for Science Education. The Loss of Certainty [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Baltic Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of science and scientific education. Problems and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Guerriero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Education in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione al Convegno: Qual è il ruolo culturale ed interdisciplinare delle scienze fisiche e matematiche? Ipotesi e prospettive (Introduction to the Symposium: What is the role cultural and interdisciplinary of physical and mathematical sciences? Hypothesis and perspectives)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Epistemologia Didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, ISSN 1974-1162, III (5-6), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of chemistry à la Koyré? Introduction and setting of an epistemological problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khimiya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Khimiya/Chemistry: Bulgarian Journal of Science Education, 2 (17), pp.143-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La teoria dei baricentri di Torricelli come fondamento della statica (Torricelli's theory of barycentre as a foundation of statics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XLIV (1), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La novità del rapporto fisica–matematica nelle Réflexions di Sadi Carnot (The Novelty of the Relationship Physics-Mathematics in Sadi Carnot's Réflexions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della Fondazione Ronchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, LXIII (4), pp.497-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics of Logic and Logic of Mathematics. Critical problems in History of Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Symbolic Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meccanica ed architettura nel Rinascimento. Note su Leonardo da Vinci (Mechanics and architecture in the Renaissance. Notes on Leonardo da Vinci)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Di Pietroantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Epistemologia Didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.279-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Science et l'Hypothèse di J–H. Poincaré. Note epistemologiche (J–H. Poincaré's La Science et l'Hypothèse. Epistemological Notes) Rivista di Epistemologia Didattica I/1, 279–300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Epistemologia Didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.279-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nota matematica nelle &amp;quot;Rèflexions sur la Puissance motrice du feu&amp;quot; di Sadi Carnot: interpretazione del calcolo con il metodo sintetico (The mathematical note in Sadi Carnot's &amp;quot;Rèflexions sur la Puissance motrice du feu&amp;quot;: interpretation of the calculation via synthetic method)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Storia della Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si può insegnare la pluralità delle logiche? (Can the plurality of logics be taught?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodico di Matematiche Mathesis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, VIII (5), pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation and reconstruction of Sadi Carnot’s Réflexions through original sentences belonging to non–classical logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della Fondazione Ronchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, LIX (5), pp.615-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carnot’s Réflexions: a theory based on non–classical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Symbolic Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (131), pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretazione e ricostruzione delle Réflexions di Sadi Carnot mediante la logica non–classica (Interpretation and reconstruction of Sadi Carnot's Réflexions through non-classical logic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale di Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XLI (4), pp.195-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (171)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian's Mechanism in Maxwell's Electro-Magnetism (1865-1873) In: Commission History of Science Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Congress of French Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, University of Technology, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Archives. Analysing les Carnots (1780s'–1824), Newton Principia Geneva Edition ([1739–1742] 1822) and Galiani's Manuscripts Osservazioni on Principia (1700-1708): Sources, Texts, Translation, Commentaries. In: Commission on Bibliography, Archive and Records Symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of History of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, University of Otago’s Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s opera geometrica 1644-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop. Torricelli Yesterady and Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accademia Torricelliana di Scienze e Lettere - Faenza &amp; University of Bologna, Italy, May 2025, Faenza and Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Lazare and Sadi Carnot. A filial and Scientific Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebration of 200 years since Sadi Carnot's Réflexions sur la puissance motrice du Feu, 1824–2024, University of Lille, France, Lille, 11-13 Sept.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raffaele Pisano, Sep 2024, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Sadi Carnot's Thermodynamics-1824, a Physics Book Without Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Carnot Batteries, 23-25 September 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Technische Thermodynamik, University of Stuttgart, Germany, Sep 2024, Stuttgart (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Sadi Carnot's Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebration of 200 years since Sadi Carnot's Thermodynamics, 16-18 septembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Sadi Carnot's 2nd Principle and its Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celebration of 200 years since Sadi Carnot's Thermodynamics, 1-4 December 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Française d'Oxford &amp; University of Oxford, UK, Dec 2024, Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Celebrating Sadi Carnot’s Réflexions sur la puissance motrice du feu (1824-2024) and Reading Paul de Saint Robert's Principes de Thermodynamique (1865; 1868; 1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CaLISTA Workshop Geometry-Informed Machine Learning, 2-4 septembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines, Sep 2024, Mines ParisTech - Université PSL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Celebration of 200 years since Newton's Geneva Edition 1822-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newton's Geneva Edition (1822), 22-23 September 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEMN–University of Lille, France &amp; HAPP–University of Oxford, Oxford, Sep 2023, Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] The Symmetries in the History of Physics: Phenomena and Ideas in Maxwell, Noether and Einstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetries in Physics, 19 November 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAPP, St Cross College, University of Oxford, UK, Nov 2023, Mathematical Institute, University of Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] A Short Comparative Historiography of Science & Technology of Mechanics into Engineering—and—Architecture Literatures During the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Robarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on History of Machines and Mechanisms, HMM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Granada-Jaén, Spain. pp.227-240, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98499-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of centre of gravity in Newton’s Principia Geneva Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII SISFA 2022 International Conference, 26-29 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Sep 2022, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiFe2O4 Nanoferrites: a Case–Study into History of Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC2 2022, June 27-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOC2, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Nanoscience–Nanotechnology: from Electron Microscopy to Manufacturing Techniques at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Conference Nanomaterials: Applications &amp; Properties, September 11-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2022, Krakow, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] The Historiographical Problem of the History of Astronomy [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Scientific Conference: The Multidimensionality of the Education in the 21st Century, 07-09 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uniwersytet Przyrodniczo-Humanistyczny w Siedlcach, Poland, Jun 2022, Siedlcach, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] History of Science in Curricula Designing [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Scientific Professional Conference: Stream Educational Stream, 18-22 March</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius University, Lithuania, Mar 2022, Vilnius University, Lithuania, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1950s–1990s: Carbon Nanotubes Studies into Historiography of Nanoscience–Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII SISFA 2022 International Conference, 26-29 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAFA Italian Society of the Historians of Physics and Astronomy, Sep 2022, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Details on Coulomb's Torsional Forces by Metal Wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agamenon Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on History of Machines and Mechanisms, HMM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Granada-Jaén, Spain. pp.241-254, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98499-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] 1587–1594. Dalle lezioni sull'Inferno a quelle sulle Fortificazioni (1587-1594) (From lessons on Hell to those on Fortifications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dante 700: Colloquium – La « Comedìa » de Dante dans une rétrospective Galiléenne. Colloquium Celebration Dante Alighieri. Ambasciata D'Italia in Paris, 22nd November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Embassy &amp; Consulate in Paris, France, Nov 2021, Italiane Consulate in Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Symposium. Chairperson Commentator: Interactions between Physical and Algebraic Conceptions and Methods, C.1830–1920 [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium. Interactions between Physical and Algebraic Conceptions and Methods, C.1830–1920, 30th July 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPST, Jul 2021, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Historical Details on Borri’s Alchemy [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Applied Arts of Alchemy Symposium. Science History Institute, USA, May 20th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science History Institute, May 2021, Philadelphia (U.S.A.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading the Culture of Machines Bordering Early Mechanics and Mathematical Practices: Influential–&–Heritages within the Relationship Physics–Mathematics into History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People, Places, Practices 2020 [reported to 2021 online]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society for the History of Mathematics &amp; University of St Andrews, Scotland, Jul 2021, St Andrew, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] IDTC Symposium: Designing Curricula as an Interdisciplinary Programmed Framework in the History of Science & Scientific–Technical Teaching [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of History of Science and Technology, 25-31 July 2021, Prague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPST, Jul 2021, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Physics as Teaching Framework for Phenomena, Experimenta & Modelling: Galilean Falling Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP 2020 [2021] Malta Webinar, Malta University. 16-18 nov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIREP - The International Research, Nov 2021, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] An Intellectual History of Entropy [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Talk at the Dept. SteBiCeF, University of Palermo, 29 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dept. SteBiCeF, University of Palermo, Oct 2021, University of Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] On Definitions, Principij primi, Proposititioni, Suppositioni and Petitions in Tartaglia: Quesiti, Books VII-VIII (1546-1554) [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International cycles of seminars: Foundations and Fundamental notions. Département de Physique, LLN University, Belgium, 11 Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLN University, Belgium, May 2020, Louvain (Université Catholique ), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Galileo’s Tools for the Study of Motion into History Physics and Nature of Science Teaching [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium. NoS–Nature of Science Teaching: Measurement Tools of Physics from Galileo to the Present Day between Science and Technology, 15-18 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFHST, Apr 2020, Montpellier (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Geneva edition Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XL SISFA 2020 International Conference online, 8-11 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Sep 2020, Napoli (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Visualizing and Modelling the Concept of Cycle as Dynamic Relationship Physics–Mathematics into History: Science or Applied Art? [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium. Visualizing and Modelling Sensory Actions (VMSA) for Inquiring Science &amp; Technology into History. ESHS Congress, Bologna, Italy 31 August –3 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESHS Congress, Bologna, Italy, 31 August –3 September, Aug 2020, Bologne Università di Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feynman's Frameworks on the Nanotechnology in a Current Historiographical Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XL SISFA 2020 International Conference online, 7-11 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Sep 2020, Napoli (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Newton Principia Geneva Edition ([1739-1742] 1822)–2022. A Research Editorial Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited talks at The Scuola Superiore Normale di Udine, 20th January, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola Superiore Normale di Udine, University of Udine, Italy, Jan 2020, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting Experimental Results of a Galilean Teaching Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XL SISFA 2020 International Conference online, 8-11 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Sep 2020, Napoli (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Details on Lagrange's Method as Described by Maxwell in his Electromagnetic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Marmottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XL SISFA 2020 International Conference online, 8-11 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Sep 2020, Napoli (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Fermat: the Elegance–and–the Mystery of his Proofs in Number Theory [via Zoom]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International cycles of seminars: The Beauty into Sciences, LLN University, Belgium, 15th Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLN University, Belgium, May 2020, Louvain (Université Catholique ), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] History of Black Body Theory and the Birth of Quantum Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilateral Project Lille University/ENSAP Lille (France) and LLN University, Belgium. Research seminaries, October-April 2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bilateral Project Lille University/ENSAP Lille (France) and LLN University, Belgium. Research seminaries, Mar 2019, Louvain (Université Catholique ), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton’s Geneva Edition: Some Considerations on the Integral Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th SISFA 2019 International Conference, 11-13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy &amp; VIRGO, Sep 2019, Pisa (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Tartaglia, Galileo and Archimedes Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galileo nel contesto. International Colloquium Homage to Lino Conti. Philosophy Department, Perugia University, 25th October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philosophy Department, Perugia University, Italy, Oct 2019, Perugia (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nature of Science Experiments Exploring on the Galilean Physics of the Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th SISFA 2019 International Conference, 11-13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy &amp; VIRGO, Sep 2019, Pisa (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] New Light on the Background to Galileo’s Science of the Strength of Materials: Philosophical and Historical Perspectives on Machines, Fortifications and the Scientia de ponderibus in the 15th–16th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific Revolution. ANZAMENS, 5-8 February</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HPS School, Sydney University, Australia, Feb 2019, Sydney (Australia), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading the Discoveries of Gravitational Waves as New History of Physics Research Programme Part Two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th SISFA 2019 International Conference, 11-13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy &amp; Virgo, Sep 2019, Pisa (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nature of Science Experiments Exploring on the Galilean Physics of the Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th SISFA 2019 International Conference, 11-13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy &amp; VIRGO, Sep 2019, Pisa (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] On Fibonacci and mathematical conceptual streams in context around the 12th to 14th centuries in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of the Mathematics of Populations. Oxford University, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BSHM &amp; University of Oxford, UK, Jun 2019, Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] On the Black Body Radiation & the Birth of Quantum Mechanics. An Interplay between Physics and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sumemr School IISHPSE 2019, Lille University, 3-6 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IISHPSE, Lille University, France, Jun 2019, Oxford University, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Physics as Newton’s Principia Geneva Edition ([1739-1742] 1822): The Interplay Physics–Mathematics–Geometry into History of Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOPDSS-2018, 3rd International Conference on the History of Physics, 17-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society, Oct 2018, San sebastien, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo's Free fall into History Physics and Nature of Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th SISFA 2018 International Conference, 17-21 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Oct 2018, Messina / Syracuse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading the Discoveries of Gravitational Waves as New History of Physics Research Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th SISFA 2018 International Conference, 17-21 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Oct 2018, Messina / Syracuse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] On the Historical Categories of Inquiring into the History of Physics–Mathematics & Nature of Science (NoS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RPM.I 2018-IDTC International and Interdisciplinary Colloquium. The Relationship between Physics and Mathematics in the History of Science &amp; Nature of Science: How the Histories and Philosophies of Sciences Have Been Written? 3rd Dec. Lille University, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDTC, Dec 2018, Lille (Université de Lille), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Vesale to Pourcelot via Harvey and Pulsed Color Doppler Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Correas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Meaningful Colour: Epistemology of Colour in the Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the History of Science, Sep 2018, London - Royaume Uni, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Exploring Accuracies & Scientific Truths in the Exacts Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop ETHICA: The Distortion of scientific information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polo Universitario, Asti, Italy, May 2018, Asti-Alba (CN), Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Changes and methods for exploring the histories and philosophies of the exact sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of science in Italy and abroad SISFA &amp; La sapienza University, Roma, 20-21 avril.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; La sapienza University, Roma, 20-21 April, Apr 2018, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Reading Tartaglia’s and Beeckman Geometrical and Mathematical Modelling Applied to Natural Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Mastrorilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium Beekman in Context, 27-28 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Middleburg, Sep 2018, Middleburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay between Physics and Mathematics within History and Philosophy of Science & Science Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation et diffusion des savoirs dans le champ des sciences humaines et sociales : enjeux, réalisations, perspectives, en France et à l’international Workshop, Université de Lille, 21 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDSHS Doctoral School Human and Social Sciences, University of Lille, 21st november, Nov 2017, Lille (Université de Lille), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading History of Science as a Physics and Mathematics Framework for Newton Geneva Edition (1822)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Structure complexe et fondements de la physique du XVIIIe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congres SFHST 2017, Strasbourg, 19-21 Avril, Apr 2017, Strasbourg (University of Strasbourg), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the epistemic interplay between physics and mathematics such as a dynamical framework within nos–research teaching science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BALTCISTE 2017. 2nd international Baltic Symposium on Science And Technology Education, science and technology education: engaging the new generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Šiauliai, Lituanie, Jun 2017, Šiauliai, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cycle Conceptualization in the History of Physics. Sadi Carnot’s Thermodynamics and Volta’s Pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics seminaires, Physics department, Catholic Louvain University, March 27th, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Physics department, Catholic Louvain University, Belgium, Mar 2017, Louvain (Université Catholique ), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mechanics and Thermodynamics Analogies in History of Physics-Mathematics and Teaching Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium. Arguments par parallélisme et ressemblance. Exemplification, symétrie et analogie. Approches conceptuelles et didactiques,12 May 05, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADA–MEETINGS/MESHS, May 2017, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies in didactics and history of physics-mathematics. An overview of didactics, pedagogies and professionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDSHS. Doctoral School Human and Social Sciences, University of Lille, France, Mar 2017, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Physics-and-Mathematics: Lagrangian Method (1788) in Maxwell's Electromagnetic Theory (1864/65-1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium. Médiation et diffusion des savoirs dans le champ des sciences humaines et sociales : enjeux, réalisations, perspectives, en France et à l’international Workshop by EDSHS, Université de Lille, 24 april</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDSHS. Doctoral School Human and Social Sciences, University of Lille, France, Apr 2017, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Mathematics and Mechanics in Newton’s Geneva Edition ([1739-1742] 1822): Historical-Epistemological Reflections and NoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatioanl Workshop Mathematics and Mechanics in the Newtonian Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics, University of Seville, Sep 2017, Sevilla (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectio Magistralis. The Breaking of a Paradigm: from Mechanics to Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Engineering, ISEPP Institute, Portland State University, March 2nd, U.S.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Science, Engineering and Public Policy Program, Portland State University, Portland, U.S.A., Feb 2017, Portland (OR-USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadi Carnot's Réflexions (1824) and Paolo Ballada Conte di Saint Robert's Priniciples (1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Physics and Physics, Feb. 14th, Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Physics/AIF Torino Sect., Torino University, Italy, Feb 2017, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Newton Geneva edition in the historical epistemology of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th SISFA International Conference, 04-07 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Oct 2016, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détails sur la relation épistémique entre les objets mathématiques et physique en Nature of science teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Problema, 11-14 May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Education Centre, University of Lille, May 2016, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Saint-Robert—Principes de Thermodynamique (1865): A book between Research & Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torino Science into History and Education International Colloquium Paul de St Robert (1815–1888). Changes of the Scientific Knowledge in the Eighteenth—Nineteenth Century HPS and Educational Insights, 30th Sept. Plenetario Infinito, Osservatorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plenetario Infinito, Osservatorio, Torino, Italy, Sep 2016, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architecture of science : physics, mathematics and logic. Case studies in the history of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Architectonic of Science workshop of the ADA–MEETINGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS, Lille/Lille University, May 2016, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished Galilean Works on Fortifications. Reflection in History and Epistemology of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on History of Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dipartimento di Filosofia, Faculty of Philosophy, University of Roma TRE, Italy, Roma, Italy, Jan 2016, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of science & science education. A complex interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Summer School &amp; Roundtable, 1st International Summer School for Sciences, History and Philosophy of Sciences, Technology &amp; Science Education New Educational and Fundamental Insights for Sciences and History-Epistemology-Philosophy of Sciences, &amp; Science Education, 25 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Physics, University of Lille &amp; CNRS-MESHS, Lille, Jun 2015, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneva Edition of Newton’s Principia: A Newtonian Tale Dates Back to the Relationship Between Physics and Mathematics in the History of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for the History of Science Annual Conference, 2-5 July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Society for the History of Science gratefully acknowledges the support of The Learned Society of Wales and the College of Arts and Humanities, Swansea University, Jul 2015, Swansea United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-thinking Tartaglia’s Science as exposed in Quesiti et inventioni diverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th SISFA International Conference, 16-19 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA Italian Society of the Historians of Physics and Astronomy, Sep 2015, Arezzo, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Work Group: Experimental Methods of Physical Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiseppe Bellavia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Summer School &amp; Roundtable, 1st International Summer School for Sciences, History and Philosophy of Sciences, Technology &amp; Science Education New Educational and Fundamental Insights for Sciences and History-Epistemology-Philosophy of Sciences, &amp; Science Education, 24 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Physics, University of Lille &amp; CNRS-MESHS, Lille, Jun 2015, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Science of Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sympossium-Roundtable on the History and Philosophy of science Islam and Science: a Living Heritage Achievements in classical Islam and contemporary challenges of world science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Languages and Cultures Unity of Arab and Islamic Studies, Ghent University, May 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier and Sadi Carnot. Chemical-and-physical Sciences as dating back to two survived scientific revolutions : 1789 and 1824</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Franckowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology education for the 21st century. Research and Research Oriented Studies. 9th IOSTE Symposium for Central and Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hradec Králové, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics, Science & Society in the Renaissance: What Tradition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Scientific Conference on Philosophy of Mind and Cognitive Modelling in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Technical Education, Maribor University, May 2014, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Culture of Machines in the 16th-17th Centuries: A bridge Between Machineries and Conceptual Frameworks in Physics Mathematics Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences and Technologies Department, University of Nice Sophia Antipolis, Nice, Dec 2014, Nice (Université Côte d'Azur), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepler’s Physical Astronomy: A Scholarly Tradition Dating Back to Alexandre Koyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: 1964–2014 Homage to Alexandre Koyré. Hypotheses, Perspectives &amp; Popularization within History of Science 4–6 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communicating Science, Technology and Medicine. 6th International Conference of the European Society for the History of Science, Sep 2014, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Saint Robert bridge between physics and culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paola Ballada Conte di St Robert, History &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associazione Culturale Torre del Conte Paolo Ballada di Saint Robert. Castagnole delle lanze, Asti, Oct 2014, Castagnole delle Lanze (Asti), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier and Sadi Carnot. Chemical-and-physical sciences as dating back to two survived scientific revolutions : 1789 and 1824</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Franckowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology education for the 21st century. Research and Research Oriented Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hradec Kralove, Czech Republic. pp.42-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01966634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Electromagnetic Thoery. Lagrangian Mathematical Conceptual Streams in Maxwell’s Physics Mathematics Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master Engineering Sciences and Sustainable Development, University of Nice Sophia Antipolis, Nice, Dec 2014, Nice (Université Côte d'Azur), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unpublished Galilean Works on Fortifications. Details on Physics, Mathematics and Geometry in History and Historical Epistemology of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master Engineering Sciences and Sustainable Development, University of Nice Sophia Antipolis, Nice, Dec 2014, Nice (Université Côte d'Azur), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kepler and His Astronomy: A Complex Itinerary Between Metaphysics, Physics And Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the Société de philosophie des sciences (SPS), 25-27 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Philosophy, University of Lille &amp; SPS, Jun 2014, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier And Sadi Carnot. Chemical–And–Physical Sciences Dating Back To Two Scientific Revolutions: 1789 And 1824</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research, theory and practice on chemistry didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOSTE &amp; Hradec Králové University, Sep 2014, Hradec Kralova, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Historical Analysis of Torricelli’s Principle in Mechanics (1644)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: 1644–2014. 370° Anniversary of Torricelli’s Opera Geometrica Symposium, 4–6 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communicating Science, Technology and Medicine. 6th International Conference of the European Society for the History of Science, Sep 2014, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Niccolo Tartaglia's fortifications: Analysis of the Book VI and its Gionta (1554)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research, theory and practice on chemistry didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V International Conference History of Enegneering, University Federico II, May 2014, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Historical Foundations of Physical and Mathematical Sciences within Science Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCité Centre, University of Lille 1 &amp; University of Alger (France-Algery), Dec 2013, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the Relationship père-fils: Lazare and Sadi Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collectif et l'individuel dans la pratique des sciences exactes et de leur histoire. Histoire des sciences exactes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Alexandre Koyré/EHESS, Dec 2013, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Archimedean, Tartaglia, Galileo and Torricelli: Foundations and Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop History of IRAFS Scientific Lectio Magistralis Lectures Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAFS centre, Pontifical Lateran University, Feb 2013, Vatican City, Vatican City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The culture of machines in the 16th-17th centuries. A bridge between Machineries and Conceptual Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium S003 Historical Development, Contemporary Investigations and Perspectives of the Logical and Philosophical Foundations of Science, Technology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24th International Congress for the History of Science, Technology and Medicine, Jul 2013, Manchester Metropolitan University, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tartaglia, Galileo and Torricelli: Scientific Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI ENBOGRET History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Ciências Matemáticas e da Natureza (CCMN), Federal University of Rio de Janeiro, Oct 2013, Rio de Janeiro (BRAZIL), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galielean Trattato di Fortificazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th History of Engineering Colloquium, University of Napoli Federico II, 19–21 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISI, Apr 2013, Napoli, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Technique in the Machineries Science during 16th-17th Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: Philosophy of technology, Athens, 10 August</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The 23rd World Congresses of Philosophy, School of Philosophy, National &amp; Kapodistrian University of Athens, Aug 2013, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Conceptual Streams for Mathematics and Physics Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53° mathematical Society Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lithuanian Vilnius University, Jun 2013, Vilnius University, Lithuania, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Popularization of Scientific Education In Italy Between 12th And 16th Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information &amp; communication Technology International Conference in Natural Science Education, 24-25 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Šiauliai, Faculty de Education-Natural Science Education Research Centre, Oct 2013, Siauliai, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popularizing Lazare and Sadi Carnot’s Filial Sciences. Physics Mathematics Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International 3rd History of Mathematics Winter school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Contemporary History, Academy of the Sciences of Czech Republic, Department of Mathematics, Faculty of Education, Masaryk University in Brno, Department of Mathematics and Descriptive Geometry of the Technical University in Ostrava, Union of Czech Mathematicians and Physicists (Brno branch). Czech Society for History of Science and Technology (Brno branch), Jan 2013, Brno University, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and Machines. How science Worked and How Techniques Worked?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCité Centre, University of Lille 1 &amp; University of Alger (France-Algery), Jan 2013, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Emergency of Electromagnetic Theory. A bridge Between Physics and Physics Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium: Europe &amp; sciences modernes 2. Histoire d’un engendrement mutual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caphi&amp;CFV, University of Nantes, Feb 2013, Nantes, Centre François Viète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Electromagnetic Theory. Lagrangian Mathematical Conceptual Streams in Maxwell’s Physics Mathematics Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientiarum Historia VI Congresso de História das Ciências e das Técnicas e Epistemologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal University of Rio de Janeiro, Oct 2013, Rio de Janeiro (BRAZIL), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lagrangian methods and equations within Maxwell's electromagnetic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in History of Science, 20th December</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCité Centre, University of Lille 1, Dec 2013, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the electromagnetism in the history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTHS Research Lectures Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCTHS centre, University of West Bohemia in Pilsen, Czech Republic, Nov 2012, Pilsen, République Tchèque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Mathematics In Physics Phenomenology And Historical Conceptual Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Scientific Conference on Philosophy of Mind and Cognitive Modelling in Education, May 21-23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Technical Education, University of Maribor, May 2012, Maribor, Slovenie, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mechanics and architecture during the Renaissance: Galilean Trattato di Fortificazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTHS Research Lectures Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCTHS centre, University of West Bohemia in Pilsen, Czech Republic, Jan 2012, Pilsen, République Tchèque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical reflections on the scale ratio in the Galilean Trattato di Fortificazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the History of Machines and Mechanisms, VU University Amsterdam The Netherlands, May 7–11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HMM, May 2012, Amsterdam, Netherland, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of Machines in 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dipartimento di Meccanica, Strutture, Ambiente e Territorio, University de Cassino, Apr 2012, Cassino - Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open problems in mathematical modelling and physical experiments: exploring exponential function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information &amp; communication Technology International Conference in Natural Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty de Education-Natural Science Education Research Centre, Nov 2012, Šiauliai, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histories, Epistemologies and Teachings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information &amp; communication Technology International Conference in Natural Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty de Education-Natural Science Education Research Centre, University of Šiauliai, 9-13 November, Nov 2011, Siauliai, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the epistemological role of teaching physical and mathematical sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nazionale Mathesis 2010, Matematica: Apprendimento E Professionalità Docente Livorno, 15 –17 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Livorno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mechanics and Thermodynamics Carnot Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTHS Research Lectures Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCTHS centre, University of West Bohemia in Pilsen, Czech Republic, Sep 2011, Pilsen, République Tchèque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the hystoriographical problem of the astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCTHS Research Lectures Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCTHS centre, University of West Bohemia in Pilsen, Czech Republic, Sep 2011, Pilsen, République Tchèque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines en Général in Lazare Carnot’s Mechanics and in Sadi Carnot’s Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop: Science Studies and Science Education: How Science Works And How To Teach It, 23-25 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Studies Department, Aarhus University, Jun 2011, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanics in Buonaiuto Lorini's Le Fortificationi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd History of Engineering Colloquium, University of Napoli Federico II, 19–21 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISI, Apr 2010, Napoli, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Principles in Sadi Carnot’s Theory (1824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: History of Science in Practice, Athens, 6–9 May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, History, Philosophy and Didactics of Science and Technology-National Hellenic Research Foundation and University of Athens &amp; Hellenic Society of History, Philosophy and Didactics of Sciences, May 2010, Athens (Greece), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Archimedean Roots in Torricelli's Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the History of Machines and Mechanisms, Syracuse, May 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HMM, Jun 2010, Syracuse, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lazare and Sadi Carnot Scientific Approach to the Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux scientifiques et circulation des savoirs: mathématiques et sciences physiques au XIX siècle, 7 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre François Viète, University of Nantes, Jun 2010, Nantes, Centre François Viète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the epistemological role of teaching physical and mathematical sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Colloquium Mathesis 2010, Matematica: Apprendimento e Professionalità Docente, Livorno, 15–17 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis, Apr 2010, Livorno, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare and Sadi Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th SISFA National Congress of the Society of the Historians of physics and Astronomy, Urbino, 30 July-03 August</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA, Jul 2010, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Reflections upon Quesiti et Inventioni Diverse by Tartaglia. Hypothesis and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EPEDA Project, 22–23 Jaunary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre François Viète, University of Nantes, Jan 2010, Nantes, Centre François Viète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is The Cultural and Interdisciplinary Role Played By Physical and Mathematics Sciences? Epistemological Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Summer University Conference - ESU, 19–23 July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wien, Jul 2010, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the birth of electromagnetic theory. The dialectic relation between mathematics and physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium: The Dialectic Relation between Physics And Mathematics in the 19th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4th International Conference of the European Society for the History of Science, The Circulation of Science and Technology, 16–18 November; Evelyne Barbin (University of Nantes) and Raffaele Pisano (University of Nantes), Nov 2010, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Program for the History of Astronomy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nazionale Mathesis 2009, Polytechnic School, University of Bari, 15 –17 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis, Apr 2009, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo: On Trattato di Fortificazione and mechanical science in the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Roma Workshop on Past and Present Perceptions of Science Galileo and the Renaissance Scientific Discourse, 6 May, Roma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Physics, University of Roma TRE, May 2009, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the History of Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, Science and Literature: the Narrative of Science, LS Labriola &amp; AIF Ostiense &amp; Collegio didattico &amp; Department of Physics, University of Roma TRE, 9-10 February</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of physics. Galileo Galilei’s Trattato di Fortificazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A history of physics. Galileo Galilei’s Trattato di Fortificazione, 24th November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre François Viète, University of Nantes, Nov 2009, Nantes, Centre François Viète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadi Carnot’s heath theory. An Interpretation based on Logics and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux scientifiques et circulation des savoirs: mathématiques et sciences physiques au XIX siècle, 20 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre François Viète, University of Nantes, Oct 2009, Nantes, Centre François Viète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lamé: Leçons sur la théorie analytique de la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Gabrie Lamé 2009, Tours 1795 – Paris 1870</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre François Viète, University of Nantes, Jan 2009, Nantes, Centre François Viète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Astronomy in its Critical-Historical Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 29th May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Structural Engineering &amp; Faculty of Architecture Valle Giulia, University of Roma La Sapienza, May 2009, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scienze e Religioni. Il ruolo delle scienze naturali, ipotesi di studio e prospettive (Sciences and Religions. The role of natural sciences, study hypotheses and perspectives)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 3rd October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITC Bianchini, Terracina, (Lt), Oct 2009, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Tartaglia and the mathematical challenges in Architecture of 16th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 27th March</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Engineering &amp; Faculty of Architetture, Valle Giulia, University of Roma La Sapienza, Mar 2009, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the cultural and interdisciplinary role of the mathematical language of the physical sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 07 May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIS Marconi, Latina &amp; AIF Latina, May 2008, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The birth of modern physics. Historical epistemology on La Science et L'Hypothèse by Poincaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVII Congresso Nazionale AIF, 22–25 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF, Oct 2008, Roma, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical science and fortifications in the Renaissance. Hypothesis and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ESHS European Congress for the History of Science ESHS, Wien, 10–12 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESHS, Sep 2008, Wien, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological reflections about the birth of modern physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 18 March</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Physics, University of Roma TRE, Mar 2008, Roma Tre University, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the cultural matrix of the science we teach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1° Interdivision AIf–Jommelli &amp; Round-Table, 19 May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIS Jommelli, Aversa &amp; AIF Latina, May 2008, Aversa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role played by Mechanical Science during the Architect and Engineers design in the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series Prof. Dr. Eberhard Knobloch, 23 January</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Philosophie, Wissenschaftstheorie, Wissenschafts–und Technikgeschichte, Technische Universität,, Jan 2008, Berlin - Humboldt Universität, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Geometry? The geometry of 19th century: from Monge to Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 03 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITIS Ferraris, Napoli, Oct 2008, Napoli, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching science: A new cultural perspective (?) hypothesis of study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of the physics of the Atmosphere, On Fluid Globe and Related Problems, 11–12 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAI &amp; CNR, ASI, INGV, CMCC, CNMCA, ENEA, APAT, ICRAM, UCEA, CoNISMa Partners, Jun 2007, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role played by science in the transformation of the bastions-systems in the XVI century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII SISFA National Congress of the history of physics and Astronomy, 20-23 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Facoltà di Scienze della Formazione, University of Bergamo, Jun 2007, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo and Galileo. Historical and epistemological aspects about the elasticity theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI AIF National Congress, 17–20 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF, Oct 2007, Montesilvano (Pescara), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The image of a new perspective for science(? )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Lectures Series, 12 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAS Di Savoia, Jun 2007, Napoli, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanical method in the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII SISFA National Congress of the history of physics and Astronomy, 20-23 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Facoltà di Scienze della Formazione, University of Bergamo, Jun 2007, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and culture at school, a new perspective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI.FI.MA. III National Congress of the didactic of mathematics and physics, 13–15 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Torino, Sep 2007, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évariste Galois’s algebraic theory, epistemological reflections and educational elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESU 5th 2007 – European Summer University on The History And Epistemology In Mathematics Education, On history and epistemology in mathematics education,19–24 June Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESU European Summer University on The History And Epistemology In Mathematics Education &amp; University of Prague, Jun 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimedes’s centres of the gravity theory as a logical foundation in Torricelli mechanics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ESHS European Congress for the History of Science, 6–9 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESHS &amp; University of Krakow, Sep 2006, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Teaching Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sympsium History of physics and didactic, at XCII Italian Physical Society, 25–26 March</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Physical Society, Mar 2006, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revolutionary birth of chemistry. An epistemological survey between XVIII and XIX centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV AIF National Congress, 18–21 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina Division (Raffaele Pisano Chairperson &amp; Organiser) of the Italian Association for Physics Teaching, Oct 2006, Latina (Rome), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The image of a new perspective for science (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLV AIF National Congress, 18–21 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina Division (Raffaele Pisano Chairperson &amp; Organiser) of the Italian Association for Physics Teaching, Oct 2006, Latina (Rome), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Sadi Carnot's theory according to non classical logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI SISFA International Congress of the history of physics and Astronomy, 15-17 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Department of Engineering (Raffaele Pisano and Danilo Capecchi Chairpersons and Organisers), University of Roma La Sapienza, Jun 2006, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific education. Work-hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIF Latina Workshop Science &amp; Teaching, 18th March</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIS Marconi &amp; AIF Latina, Mar 2006, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimedes, Galileo and Torricelli. Epistemological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI SISFA International Congress of the history of physics and Astronomy, 15-17 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Department of Engineering (Raffaele Pisano and Danilo Capecchi Chairpersons and Organisers), University of Roma La Sapienza, Jun 2006, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Sadi Carnot theory according to non classical logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI SISFA National Congress of the history of physics and Astronomy, 15-17 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Department of Enginering (Raffaele Pisano and Danilo Capecchi Chairpersons and Organisers), University of Roma La Sapienza, Jun 2006, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregati and congiunti. The idea of a system of bodies in Galilei and Torricelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sympsium History of physics and didactic, at XCI Italian Physical Society, 26th September-1st October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Physical Society &amp; University of Catania, Sep 2005, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WYP 2005: History of physics culture and school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Round–Table AIF Workshop Science &amp; Teaching, 19th february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina &amp; ITG Sani Latina &amp; Mathesis Latina, Feb 2005, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics, Logic & Culture, Part One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mathesis/ADT Symposium, 22–24 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis, ADT &amp; University of L'Aquila, Apr 2005, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interpretation of the caloric theory by Sadi Carnot. Epistemological reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV SISFA International Congress of the history of physics and Astronomy, 10-12 November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; University of Milano, Nov 2005, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the role played by the principles in the physics and mathematics by J.H. Poincaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIF Workshop Science &amp; Teaching, 6th Dec.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina &amp; GB Grassi Latina, Dec 2005, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The barycentre theory by Archimedes as a logic foundation to Torricelli mechanics? Epistemological reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V SISM Congress, Milano, 10–12 November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISM Italian Society of the History of Mathematics, Nov 2005, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological reflections about Torricelli principle in mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIF Workshop Science &amp; Teaching, 21 March</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina &amp; ITG Sani Latina, Mar 2005, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the cycle by Sadi Carnot and Volta's battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIF Workshop Science &amp; Teaching, 19th May</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina &amp; ITG Sani Latina, May 2005, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many principles are in Sadi Carnot thermodynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIF Workshop Science &amp; Teaching, 06 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Latina &amp; ITG Sani Latina, Apr 2005, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics, Logic & Culture, Part Two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mathesis/ADT Symposium, 22–25 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis &amp; ADT, Sep 2005, Otranto, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanics in Italy at the beginning of XVI century. Niccolò Tartaglia Mechanics of XVI century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV SISFA International Congress of the history of physics and Astronomy, 10-12 November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; University of Milano, Nov 2005, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many principles are there in thermodynamics’ theory? Criticism to Philip Lervig’s interpretation regarding Sadi Carnot thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIII AIF National Congress, 18–21 October</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIF Italian Association for Physics Teaching, Oct 2004, Salice Terme Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common language and mathematical logic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Round–Table Mathesis Latina Workshop, 14 December</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis Latina, Dec 2004, Latina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which kind of choice of the infinite in physical sciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Congress of Mathesis Society, 18–21 Nov.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis, Nov 2004, Nettuno (Roma), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first book of thermodynamics published in Italy: the study case of Paolo of St Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV SISFA International Congress of the history of physics and Astronomy, 5-7 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA, Jun 2004, Avellino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torricelli’s principles before Torricelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV SISFA International Congress of the history of physics and Astronomy, 5-7 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA, Jun 2004, Avellino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volta’s Pile and Carnot’s Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII SISFA International Congress of the history of physics and Astronomy, 5-7 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Department of Physics, University of Bari, Jun 2003, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic of mathematics or mathematics of Logic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Congress of Mathesis Society, 3-6 Nov.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathesis, Nov 2003, Vico Equense (Naples), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadi Carnot’s Thermodynamics and Electricity Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI SISFA International Congress of the history of physics and Astronomy, 7-9 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Department of Physics, University of Calabria, Jun 2001, Cosenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carnot’s Réflexions: a theory based on non–classical Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ASL Logic Colloquium 2001, Wien, 6–11 August</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Symbolic Logic, Aug 2001, Wien, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the concept of cycle : from common sense to an instrument of reasoning and mathematical calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPE Symposium Common Sense in Philosophy and in Sciences, 8–9 November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPE, Nov 2001, Napoli, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of mathematical footnote in the Réflexions sur la Puissance Motrice du Feu, (1824) of Sadi Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX SISFA International Congress of the history of physics and Astronomy, 1-3 June</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISFA &amp; Department of Physics, University of Napoli Federico II, Jun 2000, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadi Carnot’s original thermodynamics as a logical theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA – International Logical Mathematics Meetings, 25–28 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AILA - Italian Association of Logics and Its Applications, Sep 2000, Ravello (Napoli), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebration of 200 years since Sadi Carnot's Réflexions sur la puissance motrice du Feu, 1824–2024 & les Carnots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium. Celebration of 200 years since Sadi Carnot's Réflexions sur la puissance motrice du Feu, 1824–2024 &amp; les Carnots, 11-13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille (Université de Lille), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Newton & Newton’s Philosophiae Naturalis Principia Mathematica Geneva Edition ([1739-1742]1822)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium. Newton &amp; Newton’s Philosophiae Naturalis Principia Mathematica Geneva Edition ([1739-1742]1822)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Oxford University, Oxford, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science into History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torino Science into History and Education International Colloquium Paul de St Robert (1815–1888). Changes of the Scientific Knowledge in the Eighteenth—Nineteenth Century HPS and Educational Insights, 30th Sept. Plenetario Infinito, Osservatorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re–Thinking Newton’s Principia as Exposed within Newtonian Jesuit Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Physics Conference, 4-5 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge University, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics, Astronomy and Engineering. A Bridge between Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International 32nd Congress for The SISFA–Italian Society of Historians of Physics and Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Roma Sapienza Università, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intellectual History of Science in the Renaissance. Cultural and Technological Frameworks. Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of Physics: Phenomena, Ideas and Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2025, 978-3-031-26173-2. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26174-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intellectual History of Science in the Renaissance. Cultural and Fundamental Frameworks. Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024. Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dhombres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Radelet de Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Nanotechnology in the Life Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cultural History of Technology in the Age of Encounters (1450–1650), Vol. 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9781350077461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on Machines in General (1786)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coopersmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 47, 2021, Logic, Epistemology, and the Unity of Science, 978-3-030-44384-9 978-3-030-44385-6. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on Machines in General (1786). Text, Translations and Commentaries. Lazare Carnot's Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coopersmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2021, 978-3-030-44384-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses and Perspectives in the History and Philosophy of Science. Homage to Alexandre Koyré 1964-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Agassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Drozdova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61712-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un racconto di sette elementi (A Tale of Seven Eelements by Eric Scerri, Oxford University Press, Oxford)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-88-255-0424-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogue between Sciences, Philosophy and Engineering. New Historical and Epistemological Insights. Homage to Gottfried W. Leibniz 1646-1716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fichant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agamenon Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">London College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-84890-227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tartaglia’s Science of Weights and Mechanics in the Sixteenth Century. Selections from Quesiti et inventioni diverse: Books VII–VIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2016, 978-94-017-9709-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bridge between Conceptual Frameworks. Science, Society and Technology Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Netherlands, 27, 2015, History of Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9645-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare and Sadi Carnot. A Scientific and Filial Relationship. 2nd ed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Gillispie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2014, 978-94-017-8010-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialectic Relation Between Physics and Mathematics in the XIXth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Netherlands, 16, 2013, 978-94-007-5379-2. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5380-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics, Astronomy and Engineering. Critical Problems in the History of Science and Society. Proceedings of 32nd Congress for The SISFA–Italian Society of Historians of Physics and Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukešová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Scientia Socialis UAB &amp; Scientific Methodical Centre Scientia Educologica Press, 2013, 978-609-95513-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare and Sadi Carnot. A Scientific and Filial Relationship. 1st ed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Gillispie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2013, 978-94-007-4144-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scienza e Tecnica Nell'Architettura del Rinascimento (Science and Technology in Renaissance Architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CISU, 2010, 978-8879754934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Archimede a Majorana: La fisica nel suo divenire (From Archimedes to Majorana: Physics in its evolution) Proceedings of the 26th SISFA Conference Italian Society of the Historians of Physics and Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Giannetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guaraldi, 2009, 978–888–049–349–5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scienze e Religioni. Il ruolo delle scienze naturali, ipotesi di studio e prospettive (Sciences and Religions. The role of natural sciences, study hypotheses and perspectives)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNI Service, 2008, 978-88-6178-052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intellectual Culture of Machines in the Renaissance: Open Key Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R (ed). An Intellectual History of Science in the Renaissance. Cultural, Fundamental and Technolgical Frameworks. Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.125-199, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Foundations of Nanotechnology: Emergences, Inventions and Discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.581-629, 2025, Nanotechnology in the Life Sciences, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85122-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano World: Its Scientific-Intellectual and Historical Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.525-580, 2025, Nanotechnology in the Life Sciences, 978-3-031-85121-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange’s Three Methods and Langrangean in Maxwell’s A Treatise on Electricity and Magnetism (1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Marmottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed). A History of Physics: Phenomena, Ideas &amp; Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-3-031-26173-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Essays in Cultural, Fundamental and Technological Frameworks. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R (ed). An Intellectual History of Science in the Renaissance. Cultural and Fundamental Frameworks. Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-7, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosciences and Nanotechnologies: A Scientific–Historical Introductory Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-90, 2025, Nanotechnology in the Life Sciences, 978-3-031-85121-6. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85122-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles: An Historical and Science In Society Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.631-667, 2025, Nanotechnology in the Life Sciences, 978-3-031-85121-6. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85122-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics Scanning Devices and Nanoscale Techniques: An Historical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-524, 2025, Nanotechnology in the Life Sciences, 978-3-031-85121-6. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85122-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomena, Ideas and Mechanisms. Introducing the Essays in the History of Physics and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Physics:Phenomena, Ideas and Mechanisms Essays in Honor of Salvo D’Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.19-28, 2025, 978-3-031-26173-2. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26174-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Essays in Cultural, Fundamental and Technological Frameworks. Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R (ed). An Intellectual History of Science in the Renaissance. Cultural, Fundamental and Technolgical Frameworks. Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-7, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange’s Method and Lagrangian’s Mechanism in Maxwell’s A Treatise on Electricity and Magnetism (1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Marmottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Physics: Phenomena, Ideas and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Springer International Publishing, pp.185-263, 2025, History of Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26174-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausius' Laws, Boltzmann’s H-Theorem &amp; Entropy: Mathematical Frameworks into a Kinetic Mechanism (1850–1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Marco Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed). A History of Physics: Phenomena, Ideas &amp; Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-3-031-26173-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homage to Salvo D'Agostino (1921–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed). A History of Physics: Phenomena, Ideas &amp; Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-18, In press, 978-3-031-26173-2. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26174-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intellectual Review: History and Historiography of Science and Technology in the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Pisano R (ed). An Intellectual History of Science in the Renaissance. Cultural and Technological Frameworks, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-124, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Details in Galileo’s Mechanism of Inertia as New Intellectual Historical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed). A History of Physics: Phenomena, Ideas &amp; Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.503-560, 2025, 978-3-031-26173-2. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26174-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvo D'Agostino's Publications from 1964 to 2019–[posthumous 2022]: 237 Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed). A History of Physics: Phenomena, Ideas &amp; Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.751-772, In press, 978-3-031-26173-2. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26174-9_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomena, Ideas &amp; Mechanisms: Introducing the Essays in History of Physics and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed). A History of Physics: Phenomena, Ideas &amp; Mechanisms. Essays in Honor of Salvo D'Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-3-031-26173-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance Architecture: The Rise of the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Boschiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Pisano R (ed) An Intellectual History of Science in the Renaissance. Cultural, &amp; Fundamental Frameworks. Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenting the Essays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-99, 2025, Nanotechnology in the Life Sciences, 978-3-031-85121-6. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85122-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Historiography of Science & Technology in the Age of Encounters: 1450–1650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisano R. (ed): A Cultural History of Technology in the Age of Encounters (1450–1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing Academic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9781350077461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briefs on Buonaiuto Lorini's Fortificationi (1609): Geometry, Machines & Mechanics into Engineering During the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Robarts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations in the History and Heritage of Machines and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Springer Nature Switzerland, pp.257-270, 2024, History of Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54876-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera Geometrica's Transcription: General Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024 Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-282, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera Geometrica (1644) Transcription: Image–Text Side by Side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Radelet de Grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024 Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-1088, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliography: Evangelista Torricelli, Main Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024 Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1089-1090, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Selected Papers on Opera Geometrica Details in History and Historiography of Physics, Geometry and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024 Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-97, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating Evangelista Torricelli's Opera Geometrica (1644–2024). Details in History and Historiography of Physics, Geometry and Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024 Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-92, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Methodological Details on the De motu gravium naturaliter descendentium in Torricelli’s Opera Gometrica (1644)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homage to Evangelista Torricelli’s Opera Geometrica 1644–2024 Text, Transcription, Commentaries and Selected Essays as New Historical Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-224, 2024, 978-3-031-06962-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feynman’s Frameworks on Nanotechnology in Historiographical Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Durlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.441-478, 2023, Historiographies of Science, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99498-3_26-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface. Cosmology in the Early Modern Age: A Web of Ideas (Paolo Bussotti and Brunello Lotti's Author's)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmology in the Early Modern Age: A Web of Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Springer International Publishing, pp.v-vii, 2022, Logic, Epistemology, and the Unity of Science, 978-3-031-12194-4. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12195-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Carnot’s Manuscripts and Documents*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coopersmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essay on Machines in General (1786)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Springer International Publishing, pp.229-239, 2021, Logic, Epistemology, and the Unity of Science, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44385-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coopersmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essay on Machines in General (1786)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Springer International Publishing, pp.219-228, 2021, Logic, Epistemology, and the Unity of Science, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44385-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on machines in general (1786): Text, translations and commentaries. Lazare Carnot's mechanics-volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coopersmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essay on Machines in General (1786)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Springer International Publishing, pp.1-217, 2021, Logic, Epistemology, and the Unity of Science, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44385-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Scientific note of Color Duplex Doppler Ultrasound and Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Correas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science in Color. Visualizing Achromatic Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.181-194, 2019, 978-3-11-060468-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Conceptualization of Force in Johannes Kepler’s Corpus: An Interplay Between Physics/Mathematics and Metaphysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Pisano R., Agassi J (eds). Hypotheses and Perspectives in the History and Philosophy of Science. Homage to Alexandre Koyré 1892-1964</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.295-345, 2018, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61712-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Homage to Alexandre Koyré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Pisano R., Agassi J (eds). Hypotheses and Perspectives in the History and Philosophy of Science. Homage to Alexandre Koyré 1892-1964</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.xix-xxviii, 2018, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61712-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and Philosophical Details on Leibniz’s Planetary Movements as Physical-Structural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Pisano R., Fichant M., Bussotti P., Oliveira ARE (eds). The Dialogue between Sciences, Philosophy and Engineering. New Historical and Epistemological Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">London College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-92, 2017, 978-1-84890-227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione all'edizione italiana. Quando la storia diventa scienza (Eric Scerri's author and Raffaele Pisano & Paolo Bussotti Italian translation's author] [Preface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un racconto di sette elementi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aracne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-14, 2017, 978-88-255-0424-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. 1646-­1716. An Interdisciplinary Tribute to Gottfried Wilhelm von Leibniz’ Anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Pisano R., Fichant M., Bussotti P., Oliveira ARE (eds). The Dialogue between Sciences, Philosophy and Engineering. New Historical and Epistemological Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">London College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xi-xvi, 2017, 978-1-84890-227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergencies of Mechanics and Thermodynamics in the Western Technoscience-Society during Eighteenth–Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Bridge between Conceptual Frameworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Springer, pp.399-436, 2015, History of Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9645-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Science and technology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Pisano R. (ed). A Bridge between Conceptual Frameworks, Science, Society and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xxxix-xlvi, 2015, 978-94-017-9644-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Science and technology studies. In: Pisano R (ed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Bridge between Conceptual Frameworks. Science, Society and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Springer Netherlands, pp.xxxix-xlvi, 2015, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9645-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface. A Brief History of a Concept (Agamenon Oliveira's Author) [Preface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of the Work Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.v-vi, 2014, 978-94-007-7704-0. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12195-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Reflections on the Physics Mathematics Relationship in Electromagnetic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Barbin; R. Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dialectic Relation Between Physics and Mathematics in the XIXth Century. History of Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Springer, pp.31-57, 2013, History of Mechanism and Machine Science, 978-94-007-5380-8. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5380-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 15/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 14/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 13/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 13/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 12/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 12/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 12/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 12/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 11/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 11/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 11/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 11/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 10/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 10/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 10/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 10/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 9/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 9/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 9/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 9/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 8/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 8/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 8/5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 8/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 7/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 7/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 7/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 7/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 6/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 6/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 6/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 6/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 5/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 5/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 5/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 5/5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 4/5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 4/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 4/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 4/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 3/5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 3/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 4/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 3/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 3/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 2/3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 2/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 2/2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 2/4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies [Editor in Chief 1/1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo’s Free Fall into History of Physics & Nature of Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 38th Annual Conference Società Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia University Press, pp.271-278, 2020, ISBN: 978-88-6952-058-7. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48244/9788869520594/c33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton's Geneva Edition (1822): the Notes on Integral Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th Annual Conference ; Pisa, 9-12 September 2019 ; Società Italiana degli Storici della Fisica e dell'Astronomia (SISFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pisa University Press, pp.127-133, 2020, 978883339402. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12871/978883339402221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on discoveries of gravitational waves as new History of Physics frontier research programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 38th Annual Conference Società Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia University Press, pp.279-283, 2020, ISBN: 978-88-6952-058-7. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48244/9788869520594/c34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading the Discoveries of Gravitational Waves as New History of Physics Frontier Research Programme Part two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th Annual Conference ; Pisa, 9-12 September 2019 ; Società Italiana degli Storici della Fisica e dell'Astronomia (SISFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pisa University Press, pp.359-366, 2020, 9788833394022. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12871/978883339402251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of Science Experiments: Exploring Galilean Physics of Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cioci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 39th Annual Conference ; Pisa, 9-12 September 2019 ; Società Italiana degli Storici della Fisica e dell'Astronomia (SISFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pisa University Press, pp.117-123, 2020, 978883339402. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12871/978883339402219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-of-Science Teaching: notes on the Lagrangian Methods in Maxwell’s Electromagnetic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Marmottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 36th Annual Conference Società Italiana degli Storici della Fisica e dell’Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia University Press, pp.263-268, 2017, 978-88-6952-069-3. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23739/9788869520709/c25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton’s Principia Geneva edition: the action-and-reaction law. Historical and Nature of Science reflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 36th Annual Conference Società Italiana degli Storici della Fisica e dell’Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia University Press, pp.269-276, 2017, 978-88-6952-069-3. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23739/9788869520709/c26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Geneva Edition as research programme concerning the relationship physics-mathematics in the history and philosophy of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 34th Annual Conference Società Italiana degli Storici della Fisica e dell’Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavia University Press, pp.149-158, 2015, 978-88-6952-040-2. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23739/9788869520419/c17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note storiche sul carattere fisico del Trattato di Fortificazione di Galilei (Historical Notes on Physical Features of Galileo's Trattato di Fortificazione)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 27th and 29th annual SISFA Conferences Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.65-75, 2014, 978-88-548-7206-6. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/97888548720666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sulle Fortificazioni nei Quesiti di Tartaglia. Libro Sesto e sua Gionta (Notes on Fortifications in the Tartaglia Questions. Book Sixth and his Gionta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th History of Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Cuzzolin, pp.815-825, 2014, 978-88-87479-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier and Sadi Carnot. Chemical–and–Physical Sciences as Dating Back to Two Survived Scientific Revolutions: 1789 And 1824</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Franckowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th International Organizing Science Technology Education – IOSTE symposium for Central and Eastern Europe - University of Hradec Králové</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaudeamus Králové, pp.42-54, 2014, 978-80-7435-416-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note su Scienza e Tecnica (Notes on Science and Technique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 27th and 29th annual SISFA Conferences Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.115-124, 2014, 978-88-548-7206-6. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/978885487206610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Reflections on Newton’s First Law and Carnot’s Première Hypothèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 5th ESHS Conference European Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Hellenic Research Foundation/Institute of Historical Research, pp.214-220, 2014, 978-960-98199-3-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics, Science & Society in the Renaissance: What Tradition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Scientific Conference on Philosophy of Mind and Cognitive Modelling in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Natural Sciences and Mathematics, University of Maribor Press, pp.9-12, 2014, 978-961-6657-46-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termodinamica, Principes de Thermodynamique, (Thermodynamics, Principes de Thermodynamique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viaggio alla scoperta della vita e delle opera del Conte Paolo Ballada di Saint Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASC Torre del Conte Paolo Ballada di Saint Robert – onlus, pp.15-20, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modern Thermodynamics as based on the Principle of Virtual Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Astronomy and Engineering. Critical Problems in the History of Science and Society. Proceedings of the International 32nd Congress for The SISFA–Italian Society of Historians of Physics and Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Scientia Socialis UAB &amp; Scientific Methodical Centre Scientia Educologica Press, pp.345-352, 2013, 978-609-95513-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the International 32nd Congress SISFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Astronomy and Engineering. Critical Problems in the History of Science and Society. Proceedings of the International 32nd Congress for The SISFA–Italian Society of Historians of Physics and Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Scientia Socialis UAB &amp; Scientific Methodical Centre Scientia Educologica Press, pp.xi-xxi, 2013, 978-609-95513-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the Concept of Force in Kepler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Astronomy and Engineering. Critical Problems in the History of Science and Society. Proceedings of the International 32nd Congress for The SISFA–Italian Society of Historians of Physics and Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Scientia Socialis UAB &amp; Scientific Methodical Centre Scientia Educologica Press, pp.337-344, 2013, 978-609-95513-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lagrangian in Maxwell's electromagnetic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientiarum Historia VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Federate University of Rio de Janeiro Press, pp.44-59, 2013, ISSN 2176-123X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termodinamica, Definizioni e Principi (Thermodynamics, Definitions and Principles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viaggio alla scoperta della vita e delle opera del Conte Paolo Ballada di Saint Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASC Torre del Conte Paolo Ballada di Saint Robert – onlus, pp.13-14, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the historical conceptual streams for mathematics and physics teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Lithuanian Mathematical Society, Ser. A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serie A (54), Vilnius university, pp.vii-xvii, 2013, 0132-2818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Trattato di Fortificazione di Galileo Galilei (Galileio Galilei's Trattato di Fortificazione)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th History of Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Cuzzolin, pp.77-90, 2012, 978-88-87479-48-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lazare and Sadi Carnot. A synthetic view of a historical epistemological research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th annual SISFA Conference Società Italiana degli Storici della Fisica e dell’Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Argaglia, pp.147-153, 2012, 978-88-89731-42-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Reflections on the Scale Ratio in the Galilean Trattato di Fortificazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Explorations in the History of Machines and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Springer Netherlands, pp.463-473, 2012, History of Mechanism and Machine Science, 978-94-007-4132-4. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4132-4_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics–Mathematics Relationship. Historical and Epistemological notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ESU 6 European Summer University History And Epistemology In Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Holzhausen GmbH–Holzhausen Publishing Ltd, pp.457-452, 2011, 978-3-85493-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo Galilei. Riflessioni epistemologiche sulla resistenza dei corpi (Galileo Galilei. Epistemological reflections on the resistance of bodies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intorno a Galileo La storia della fisica e il punto di svolta galileiano. Proceedings of the 28th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guaraldi, pp.81-90, 2011, 978-88-8049-585-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Archimedean Roots in Torricelli’s Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The Genius of Archimedes - 23 Centuries of Influence on Mathematics, Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer Netherlands, pp.17-27, 2010, History of Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9091-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo Galilei. Riflessioni storico-epistemologiche sulla resistenza dei corpi (Galileo Galilei. Historical-epistemological reflections on the resistance of bodies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relatività, quanti, chaos e altre rivoluzioni della fisicaProceedings of the 27th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guaraldi, pp.61-72, 2010, 978-88-8049-408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo Galilei. Notes on Trattato di Fortificazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Galileo and the renaissance scientific discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Nuova Cultura, pp.28-41, 2010, 978-88-6134-491-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ruolo della meccanica ne Le Fortificazioni di Buonaiuto Lorini (The role of mechanics in Buonaiuto Lorini's Fortifications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd History of Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Cuzzolin, pp.797-808, 2010, 978-88-87479-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the birth of Electromagnetic theory. Faraday and Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Circulation of Science and Technology. Proceedings of the 4th ESHS Conference European Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Barcelona Press, pp.514-515, 2010, 978-84-9965-108-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On method in Galileo Galilei’ mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style of Thinking in Science and Technology Proceedings of 3rd European Society of the History of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Academy of Sciences Press, pp.147-186, 2009, 978-3700168461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie analytique de la chaleur: Notes on Fourier et Lamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gabriel Lamé, les pérégrinations d'un ingénieur du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de la Bibliothèque et de l’Histoire de l’école polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.87-93, 2009, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sabix.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mechanical science: Leonardo, Tartaglia, Galilei and Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ideas and Instruments in Social Context. Proceedings of 23rd International congress of history of science, ideas and instruments in social context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.686-687, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riflessioni sulla geometria nella teoria della relatività. (Reflections on geometry in the theory of relativity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Casolaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Giannetto E., Giannini G., con Capecchi D. Pisano R. (eds). Da Archimede a Majorana, la fisica nel suo divenire. Proceedings of the 26th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guaraldi, pp.221-231, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riflessioni sulla geometria nella teoria della relatività. (Reflections on geometry in the theory of relativity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Casolaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Giannetto E., Giannini G., con Capecchi D. Pisano R. (eds). Da Archimede a Majorana, la fisica nel suo divenire. Proceedings of the 26th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guaraldi, pp.221-231, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ruolo della scienza archimedea nei lavori di meccanica di Galilei e di Torricelli (The role of Archimedean science in the mechanical works of Galileo and Torricelli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Archimedes To Majorana: Physics in its development. Proceedings of 6th SISFA Conference Sociatá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guaraldi, pp.65-74, 2009, 978–888–049–349–5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On categories and scientific approach in historical discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style of Thinking in Science and Technology Proceedings of 3rd European Society of the History of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Academy of Sciences Press, pp.187-197, 2009, 978-3700168461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note storiche sul superamento della teoria del calorico in Sadi Carnot (Historical notes on the overcoming of the caloric theory in Sadi Carnot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Milano Press, pp.C22.1-C22.6, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si può formalizzare la relazione scienze religioni ? (Can the science-religion relationship be formalized?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Symposium on the relationship between science and religion. The role of natural sciences. Hypotheses and study-perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNI Service, pp.207-220, 2008, 978-88-6178-052-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La meccanica in Italia nei primi anni del Cinquecento. Il contributo di Niccolò Tartaglia (Mechanics in Italy in the early sixteenth century. The contribution of Niccolò Tartaglia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Milano Press, pp.C17.1-C17.6, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il principio di Torricelli prima di Torricelli (Torricelli's Principle before Torricelli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliopolis, pp.107-112, 2007, 978-88-7088-537-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évariste Galois’ algebraic theory, epistemological reflections and educational elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ESU 5th European Summer University History And Epistemology In Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vydavatelský servis, pp.147-148, 2007, 978-80-86843-19-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sui Principes de Thérmodynamique di Paul de Saint Robert (Briefs on Principes de Thérmodynamique by Paul de Saint Robert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliopolis, pp.129-134, 2007, 978-88-7088-537-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief history of centre of gravity theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global and the Local: History of Science and Cultural Integration of Europe Proceedings of 2nd European Society of the History of Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Polskiej Akademii Umiejętności, pp.934-931, 2007, 978-83-60183-42-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scienza e Cultura a scuola… Una nuova prospettiva(?) (Science and Culture at school… A new perspective(?))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 3rd National Conference in Didactic of Physics and Mathematics DI.FI.MA.2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grafiche Ambert, pp.370-389, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregati and congiunti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of XCI SIF National Congress Italian Society of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIF, pp.45-46, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il rapporto fisica–matematica. Problemi critici (The physics-mathematics relationship. Critical Problems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Mathesis 2004 Congress Sociatá Italiana di Scienze Fisiche e Mathematiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sogin, pp.399-420, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ciclo di S. Carnot e la Pila di Alessandro Volta (S. Carnot's cycle and Alessandro Volta's Battery)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Progedit, pp.327-348, 2004, 88-88550-58-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interpretazione della nota matematica nelle Réflexions sur la Puissance Motrice du Feu, (1824) di S. Carnot (The interpretation of the mathematical note in S. Carnot's Réflexions sur la Puissance Motrice du Feu, (1824))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th SISFA Conference Societá Italiana degli Storici della Fisica e dell'Astronomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUEN, pp.205-230, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The notes to the Axioms or Laws of Motion in the Geneva Edition of Newton’s Principia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, IDTC Special Issue. Newton's Principia &amp; Newtonian Mechanics: Foundations, Heritage, Methodology, Editions, Popularization and Nature of Science Teaching, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-025-09979-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDTC Special Issue. Newton's Principia &amp; Newtonian Mechanics: Foundations, Heritage, Methodology, Editions, Popularization and Nature of Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rodriguez Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of the Newton Geneva Edition ([1739-1742] 1822), Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Belotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2025, Special Issue. Newton's Principia &amp; Newtonian Mechanics: Foundations, Heritage, Methodology, Editions, Popularization and Nature of Science Teaching, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10699-025-10007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDTC Special Issue. James Joule’s Bicentenary: Foundations and Nature of Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (3), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findings on history of Italian mechanical Engineering’ from IFIT 2020, the Third International Conference of IFToMM ITALY [Special Issue]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (5), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Machines and Mechanisms [Special Issue]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDTC Special Issue. Methods and Cognitive Modelling in the History and Philosophy of Science–&–Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal: International Journal for the Historiography of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fiction of the Infinitesimals in Newton’s Works: A note on the Metaphoric use of Infinitesimals in Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isonomia - Epistemologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.141-160, 2017, Special Issue Isonomia: Reasoning by Metaphors in Science, Philosophy and Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue. Homage to Galileo Galilei 1564-2014: Reading Iuvenilia Galilean Works within History and Historical Epistemology of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), 2017, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco Roads History: Science, Society and Technology [Special Issue]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Platas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rentetzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (2), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue. Exploring Changes in How the Histories of the Exact Sciences Have Been Written: Interpreting the Dynamics of Change in These Sciences and Interrelations amongst Them—Past Problems, Future Cures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bussotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 04 (02), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue. Advances Historical Studies—Newton. History and Historical Epistemology of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Historical Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (1), 2014, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ahs.2014.31001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci. Recenti riflessioni storico–epistemologiche sulla deformabilità dei corpi (Leonardo da Vinci. Recent historical-epistemological reflections on the deformability of bodies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Capecchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fisica nella scuola </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLI (3), pp.120-129, 2008, Energy and Environment. Proceedings of XLVI AIF National Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue. Qual è il ruolo culturale ed interdisciplinare delle scienze fisiche e matematiche ? Ipotesi e prospettive (Introduction to What is the cultural and interdisciplinary role of the physical and mathematical sciences? Hypotheses and perspectives)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Epistemologia Didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III (5-6), 2008, What is the cultural and interdisciplinary role of the physical and mathematical sciences? Hypotheses and perspectives)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una indagine epistemologica tra XVIII e XIX sec. (An epistemological investigation between 18th and 19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fisica nella scuola </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XL (3), pp.103-114, 2007, In Pisano R. (ed). Proceedings of XLVI AIF National Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativa Mente : un progetto interdisciplinare di scrittura creativa per una nuova immagine della didattica tra scienza e letteratura (Creativa Mente: an interdisciplinary creative writing project for a new image of teaching between science and literatures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Guerriero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fisica nella scuola </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XL (3), pp.250-252, 2007, In Pisano R. (ed). Proceedings of XLVI AIF National Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanti sono i principi della termodinamica ? (How many principles thermodynamics has?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fisica nella scuola </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XL (3), pp.203-211, 2005, Proceedings of XLIII AIF National Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et fonds Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Pisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection de documents et d’archives originaux relatifs à Sadi Carnot et à son environnement scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId645"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AD37CC9"/>
+    <w:nsid w:val="805EEF27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raffaele-pisano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8040-5088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156851342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523713v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pisano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bussotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-025-10023-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Belotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26375451.2024.2381374" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2877/1/012101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-021-09820-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-021-00621-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Marco Pellegrino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Anakkar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nagels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10698-021-09401-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-021-00690-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mauricio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-020-09680-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sozzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22070738" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-020-00516-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-019-09635-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Dolenc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Ploj Virtic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-020-09662-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-019-09642-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-019-00475-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10698-018-09324-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-019-09887-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2018.i5.02" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007087417000978" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P6Z1FWND-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Franckowiak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakader Anakkar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2017.i3.07" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1232" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cond&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Segre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2016.i1.13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-016-0055-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517868v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03356674" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007087416000790" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-64PQML63-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17498430.2015.1091969" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17498430.2016.1183182" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/jbse/16.15.660" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2015.42007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507579v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-014-0068-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2015.42012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11590/abhps.2015.1.04" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMAGEST.5.109664" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Aber&#353;ek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metka Kordigel Aber&#353;ek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15823/p.2014.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/pec/14.61.88" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rlm/686" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2014.31001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11590/abhps.2014.2.02" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2013.23015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Capecchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMAGEST.1.103720" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2013.21005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2013.21002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2011.614011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/pec/13.55.04" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/pec/13.57.90" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2013.22007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2012.675443" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507905v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-550X" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0498.2012.00270.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LWWRRTB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Casolaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/pec/12.40.05" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507953v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mellone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/pec/12.46.93" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/pec/12.50.56" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2012.689330" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509542v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0498.2012.00288.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CFHNRX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509590v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0498.2011.00235.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC9SC9VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0498.2011.00250.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-941C083F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507955v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.3.16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-HFNHSD51-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507969v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Gaudiello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507973v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Guerriero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517851v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508029v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508032v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Drago" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508045v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Di Pietroantonio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511894v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508054v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071775v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518249v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518257v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518265v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518272v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518932v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Durlo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robarts" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98499-1_19" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518938v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamenon Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98499-1_20" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518321v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518320v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518322v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ricci" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518316v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518952v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518940v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cioci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518313v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518345v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518338v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518343v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518328v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518945v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Marmottini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518337v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518359v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518958v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518961v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518356v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518353v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518998v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518996v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518964v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519008v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Correas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518366v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Mastrorilli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518383v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518380v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518378v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518386v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518384v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518382v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519025v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519023v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518526v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519028v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519026v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519036v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Bellavia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966634v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518534v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967192v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518545v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519053v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518539v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518537v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519043v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518538v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518542v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519047v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518543v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519058v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518655v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518641v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518648v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518652v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519064v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518645v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518657v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518642v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518649v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518637v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519068v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518668v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518660v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519066v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518669v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518664v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518849v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518847v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518852v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518870v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519069v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519071v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519080v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518871v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518862v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519074v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519076v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519078v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518856v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518874v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518883v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518879v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518890v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518873v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518892v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518877v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518876v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518887v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518903v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519083v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518896v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519082v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518901v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518895v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518905v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519265v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519252v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519254v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519241v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519283v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519294v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519324v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519303v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519284v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519313v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518906v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519310v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519309v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518913v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519652v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519640v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518908v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519470v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518914v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519624v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518911v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519656v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518912v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519642v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519665v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518917v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519661v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519680v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519676v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519689v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519685v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519716v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519710v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519694v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519720v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519734v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519870v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519853v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523295v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519041v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523289v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889646v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859393v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515850v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26174-9" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515848v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dhombres" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Radelet de Grave" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767303v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/15921?srsltid=AfmBOopNEGQnCNRypTkPKv-0ryHu2clUlBmMuZy3QlRwzjaxne0mlDIn" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517632v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/academic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139116v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coopersmith" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Peake" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44385-6" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515857v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517676v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Agassi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Drozdova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61712-1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517856v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scerri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517656v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fichant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/dialogues/?00005" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515861v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517684v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9645-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515864v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Gillispie" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517737v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5380-8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517712v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luke&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515868v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515875v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517792v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giannetto" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517816v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Pascual" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767294v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-3-031-85121-6" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_16" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767286v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031851216" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_13" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679501v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26174-9_2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204347v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767292v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_15" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767290v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511943v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031261732" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859399v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204349v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767284v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511948v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751170v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26174-9_13" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511938v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26174-9_1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859414v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-90486-8_6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511941v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26174-9_21" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511940v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26174-9_31" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511939v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859411v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Boschiero" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-90490-5_2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767282v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511930v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031069628" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511923v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54876-5_18" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511918v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511934v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511935v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511927v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511925v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511929v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511950v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99498-3_26-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508077v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12195-1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839956v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44385-6_2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839973v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44385-6_3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839982v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44385-6_1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511959v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511961v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61712-1_16" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511966v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511976v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509299v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracne-editrice.it/index.php/pubblicazione.html?item=9788825504248" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511980v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511988v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9645-3_21" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511985v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-017-9645-3" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517924v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509483v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511992v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5380-8_2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WTG8BLDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480622v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480618v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480619v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029957v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480620v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480621v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480617v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480616v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029958v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859421v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746299v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510937v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510936v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510938v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510934v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517900v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517899v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517901v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517903v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510951v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510954v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510953v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510949v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510983v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510989v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510977v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510991v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510996v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510995v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510992v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510994v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511007v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511003v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511006v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511009v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511010v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511015v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511012v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511014v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511018v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511019v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511030v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511017v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511033v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511031v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511035v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511040v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511043v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511046v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517910v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511044v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511048v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511055v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511053v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511056v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511051v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511057v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512888v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/978883339402221" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512929v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48244/9788869520594/c33" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512930v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48244/9788869520594/c34" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512914v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/978883339402251" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512879v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/978883339402219" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512954v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23739/9788869520709/c25" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512950v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23739/9788869520709/c26" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512956v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23739/9788869520419/c17" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512964v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885487206610" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512971v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548720666" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517933v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512994v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517940v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515836v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517937v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513860v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513917v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513866v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513863v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513916v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513852v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513884v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514409v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513887v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4132-4_32" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LPK549DN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513891v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514476v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513893v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9091-1_2" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CRWD3V7G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514548v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513904v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514508v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515840v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515842v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513906v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513908v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sabix.683" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517773v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514439v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517946v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513905v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514900v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514887v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514906v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515033v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514966v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513910v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513912v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514985v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515843v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515067v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515085v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515096v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983574v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-025-09979-y" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029955v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-025-10007-2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983576v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rodriguez Rocha" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517837v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510975v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ceccarelli" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511002v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517845v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507840v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507541v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1229" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511026v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Platas" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rentetzi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511037v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507874v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514456v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514938v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514972v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514948v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515042v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550838v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raffaele-pisano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8040-5088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156851342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.it/citations?user=YBepIVkAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616965v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Pisano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bussotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-025-10023-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Belotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736877" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26375451.2024.2381374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2877/1/012101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749049v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-021-09820-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-021-00621-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Marco Pellegrino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Anakkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nagels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10698-021-09401-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-021-00690-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mauricio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-020-09680-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Sozzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22070738" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-020-00516-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-019-09635-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Dolenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Ploj Virtic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-020-09662-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-019-09642-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10698-018-09324-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-019-00475-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-019-09887-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2018.i5.02" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Franckowiak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakader Anakkar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2017.i3.07" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007087417000978" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P6Z1FWND-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1232" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2017.i2.19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007087416000790" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-64PQML63-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-016-0055-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03356674" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cond&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Segre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24117/2526-2270.2016.i1.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17498430.2015.1091969" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17498430.2016.1183182" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509342v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/jbse/16.15.660" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2015.42007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2015.42012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11590/abhps.2015.1.04" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507579v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-014-0068-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMAGEST.5.109664" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Aber&#353;ek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metka Kordigel Aber&#353;ek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15823/p.2014.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507850v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/pec/14.61.88" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rlm/686" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2014.31001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11590/abhps.2014.2.02" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/pec/13.55.04" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2013.21002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2011.614011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2013.23015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Capecchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMAGEST.1.103720" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2013.21005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/pec/13.57.90" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507886v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2013.22007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507941v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Casolaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/pec/12.40.05" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-550X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0498.2012.00270.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LWWRRTB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507895v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mellone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/pec/12.46.93" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509567v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2012.675443" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/pec/12.50.56" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00033790.2012.689330" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0498.2012.00288.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CFHNRX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0498.2011.00235.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC9SC9VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0498.2011.00250.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-941C083F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ALMA.3.16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-HFNHSD51-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Gaudiello" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509620v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Guerriero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508032v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508041v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Drago" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508045v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511896v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Di Pietroantonio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511894v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511903v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003276v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518249v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518253v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518259v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518265v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518272v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655562v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robarts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98499-1_19" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518935v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Durlo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518932v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518938v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511954v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamenon Oliveira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98499-1_20" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518316v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518320v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ricci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518952v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518321v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cioci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518313v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518948v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518328v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518942v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518345v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518947v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518945v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Marmottini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518337v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518370v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518358v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518359v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518958v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518353v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518964v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518996v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519008v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Correas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518361v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Mastrorilli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518383v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518380v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518382v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518386v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518384v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518391v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518395v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519025v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518524v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518526v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519028v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519026v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Bellavia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518533v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967192v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518545v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519053v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518539v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966634v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518537v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518538v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519043v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518542v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519047v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518543v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518638v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518652v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518646v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518641v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519064v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519062v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519058v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518655v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518657v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518649v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518642v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518660v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519068v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518668v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519066v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518669v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518664v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518852v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518870v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518849v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518847v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519074v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519076v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519078v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519071v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518871v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518862v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518856v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518879v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518883v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518890v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518874v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518892v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518877v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518876v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518887v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518896v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519083v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519082v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518903v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518899v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518901v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518895v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519265v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519252v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519238v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518905v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519254v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519241v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519283v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519303v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519324v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519294v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519284v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519313v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518906v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519310v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519309v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519470v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518914v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519652v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519640v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518908v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519624v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518913v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518911v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518912v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519656v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519642v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519665v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518917v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519661v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519680v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519676v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519689v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519685v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519716v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519710v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519694v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519720v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519734v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519870v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519853v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523295v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519041v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523289v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889646v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515850v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26174-9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859393v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515848v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dhombres" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Radelet de Grave" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767303v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/15921?srsltid=AfmBOopNEGQnCNRypTkPKv-0ryHu2clUlBmMuZy3QlRwzjaxne0mlDIn" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517632v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/academic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139116v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coopersmith" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Peake" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44385-6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515857v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517676v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Agassi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Drozdova" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61712-1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517856v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scerri" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517656v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fichant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/dialogues/?00005" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515861v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517684v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9645-3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515864v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Gillispie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517737v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5380-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517712v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luke&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515868v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515875v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517792v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Giannetto" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517816v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Pascual" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204349v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767292v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-3-031-85121-6" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_15" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767290v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031851216" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511943v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031261732" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859399v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767284v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767294v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_16" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767286v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_13" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679501v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26174-9_2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204347v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751170v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26174-9_13" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511948v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511938v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26174-9_1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859414v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-90486-8_6" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511941v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26174-9_21" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511940v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26174-9_31" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511939v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859411v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Boschiero" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-90490-5_2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767282v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511918v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511923v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54876-5_18" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511930v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031069628" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511934v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511935v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511927v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511925v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511929v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511950v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99498-3_26-1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508077v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12195-1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839973v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44385-6_3" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839956v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44385-6_2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839982v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44385-6_1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511959v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511961v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61712-1_16" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511966v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511976v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509299v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracne-editrice.it/index.php/pubblicazione.html?item=9788825504248" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511980v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511988v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9645-3_21" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511985v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-017-9645-3" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517924v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509483v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511992v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5380-8_2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WTG8BLDK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480622v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480619v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029957v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480620v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480618v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480621v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480617v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480616v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029958v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859421v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746299v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510938v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510936v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510934v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510937v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517900v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517899v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517901v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517903v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510954v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510951v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510953v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510949v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510989v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510977v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510983v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510991v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510996v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510995v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510992v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510994v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511007v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511003v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511006v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511009v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511015v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511012v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511010v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511014v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511019v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511030v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511018v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511017v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511031v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511033v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511035v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511040v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511043v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511046v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517910v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511044v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511048v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511053v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511056v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511055v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511051v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511057v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512929v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48244/9788869520594/c33" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512888v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/978883339402221" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512930v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48244/9788869520594/c34" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512914v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/978883339402251" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512879v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/978883339402219" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512954v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23739/9788869520709/c25" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512950v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23739/9788869520709/c26" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512956v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23739/9788869520419/c17" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512971v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548720666" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517933v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512994v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512964v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885487206610" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517940v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515836v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513917v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513866v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513860v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513863v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517937v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513916v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513852v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514409v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513884v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513887v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4132-4_32" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LPK549DN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513891v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514476v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513893v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9091-1_2" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CRWD3V7G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514548v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513904v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514508v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515840v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513906v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513908v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sabix.683" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515842v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514439v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517773v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517946v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513905v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514900v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514887v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514906v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514966v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513910v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515033v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513912v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514985v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515843v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515067v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515085v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515096v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983574v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-025-09979-y" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983576v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rodriguez Rocha" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029955v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-025-10007-2" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517837v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510975v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ceccarelli" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511002v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517845v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507840v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507541v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1229" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511026v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Platas" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rentetzi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511037v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507874v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514938v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514456v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514972v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514948v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515042v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550838v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>