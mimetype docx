--- v1 (2026-03-30)
+++ v2 (2026-05-01)
@@ -100,316 +100,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Inland Navigation on the Environment</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of Sediment Transport in a Hydro-Sedimentary Canal using an Eulerian two-phase solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bellanger</w:t>
+                <w:t xml:space="preserve">Alaa-Eddine Ennazii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
+                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+                <w:t xml:space="preserve">R. Ouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+                <w:t xml:space="preserve">Guillaume Gomit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Calluaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180901v1</w:t>
+                <w:t xml:space="preserve">hal-05313096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Sediment Transport in a Hydro-Sedimentary Canal using an Eulerian two-phase solver</w:t>
+                <w:t xml:space="preserve">Impact of Inland Navigation on the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa-Eddine Ennazii</w:t>
+                <w:t xml:space="preserve">Romain Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ouchene</w:t>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gomit</w:t>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jarny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Calluaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313096v1</w:t>
+                <w:t xml:space="preserve">hal-05180901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL SIMULATION AND MODELING OF THE DETACHMENT OF AN ISOLATED SPHEROID FROM A FLAT SURFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1690,51 +1690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the orientation dependence of the pressure and frictional drag experienced by spheroids in creeping flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ouchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1768,51 +1768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation and modeling of the hydrodynamic forces and torque acting on individual oblate spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ouchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1976,51 +1976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolate spheroidal particles’ behavior in a vertical wall-bounded turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khalij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,51 +2715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bellanger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouchene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo de Souza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousseila Atsaid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Arcen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tani&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razgallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444789v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Chadil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-22244" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taniere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalij" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ouchene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tani&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Arcen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272396" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0241431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04361406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011618" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simoens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2018.1516043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalij" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taniere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994664" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.07.067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.12.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04361472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Erriguible" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Subra-Paternault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.09.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X0KL8NP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0275" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouchene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bellanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calluaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo de Souza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousseila Atsaid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Arcen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tani&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razgallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444789v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Chadil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-22244" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Taniere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalij" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ouchene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tani&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Arcen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272396" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0241431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0209670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04361406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011618" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simoens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2018.1516043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalij" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taniere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994664" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.07.067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.12.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04361472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Erriguible" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Subra-Paternault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.09.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X0KL8NP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0275" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>