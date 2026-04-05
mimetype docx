--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAFIKA ZEBDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Mindfulness-Based Interventions for Youth, and Considerations for Anxiety, Depression, and a Positive School Climate—A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.861. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children10050861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet children and adolescents: understanding and helping youth with selective mutism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Silence Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la Covid-19 par les familles : une analyse interprétative et phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), pp.337-356. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités dans le cadre d’un trouble complexe d’apprentissage : comment le travail pluridisciplinaire permet-il de réajuster les objectifs thérapeutiques ? Réflexion à partir d’une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Neuropsychologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mutisme sélectif : mieux comprendre pour mieux accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (69), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2021.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CONFAMI : Effets du confinement durant l’épidémie de la COVID19 sur la vie des enfants et leur famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review: Acceptance and Commitment Therapy for the Parents of Children and Adolescents with Autism Spectrum Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Juvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine Sadeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-021-04923-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients and Parents’ Experience of Multi-Family Therapy for Anorexia Nervosa: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.584565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de rumination mentale chez les enfants de 8 à 11 ans : adaptation et validation française de la Children's Response Styles Scale/échelle des styles de réponses chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Souillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Regulation Scale and Mindfulness Scale in School Aged Children: Construction and Validation of French Versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Psychiatry and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10578-021-01182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions mode d’emploi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bezons Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (58), pp.28-29. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des TIC chez les étudiants : Risques et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Maria Mörch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.85-113. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1065905ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de coping et sentiment de compétence parentale des parents d’enfants atteints de troubles autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Viode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.323-329. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure factorielle et qualités psychométriques de la version française du questionnaire d'auto-description pour adultes (adult self-report) d'Achenbach et Rescorla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété de séparation et refus scolaire anxieux chez l’enfant : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du Big Five Inventory français (BFI-Fr) dans un contexte d'hétéro-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (6), pp.436--441. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Disorders and Ecological Factors Affect the Development of Executive Functions: Some Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pinabiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Game of Thrones est un cas clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cesbron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation Entre Les Symptômes Anxieux et Les Schémas d'inadaptation Précoces Auprès de Participants Âgés de 10 à 15 Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (8), pp.132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure factorielle et qualités psychométriques de la version française de l'inventaire de comportements des adultes (Adult Behavior Checklist) d'Achenbach et Rescorla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (2), pp.149--165. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2013.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la Screen for Child Anxiety Related Emotional Disorders au dépistage et au diagnostic des troubles anxieux chez l'enfant d'âge scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Petot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (3), pp.503--512. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testons les tests : La R-CMAS – Echelle d’Anxiété Manifeste pour Enfants Révisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretien Semi-structuré Kiddie-SADS-PL- Schedule For Affective Disorders and Schizophrenia for School Age Children Present and Lifetime Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Petot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.504-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing to cope with ADHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernising the concept of ADHD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9th World Congress on ADHD, May 2023, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le gambling s’invite dans le gaming : étude sur l’utilisation des loot boxes en population Générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Loudrhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition du colloque Rencontres autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Jeu et Sociétés; Ludocorpus, Oct 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la COVID-19 par les familles : Une Analyse Interprétative et Phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire – La Société à l’ère du Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Mar 2022, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la COVID-19 par les familles : Une Analyse Interprétative et Phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire – La Société à l’ère du Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, site Jean Luthier, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai pilote de relaxation auprès d'enfants déficients intellectuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans, la folie de créer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2022, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour devenir expert de son trouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque rencontres autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Jeu et Sociétés; Ludocorpus, Oct 2022, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets du confinement sur la famille : Une Analyse Interprétative et Phénoménologique (IPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans, la folie de créer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2022, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts de la psychoéducation par le jeu chez les enfants TDAH d’âge scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2021, Paris (Maison de la Chimie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CONFAMI : la vie de famille durant le confinement lié à la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire en action (édition digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2021, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation du jeu de psychoéducation TADAAA ! pour les enfants présentant un Trouble Déficit de l’Attention/Hyperactivité et leur famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Jeux de mots, jeux d’esprit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'Intérêt Scientifique « Jeu et Sociétés », Oct 2021, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions TCC chez l'enfant: programmes, outils d'évaluation et d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire DYSCO (Fonctionnement et Dysfonctionnement Cognitifs: les âges de la vie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptsd among a sample of french students: A misdiagnosed condition with many implications. preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S450-S450, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a mindfulness based program for children in a school setting in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S463-S463, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements traumatogènes et Syndrome de Stress Post Traumatique (SSPT) en population étudiante : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabie Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités dans le cadre d’un trouble complexe d’apprentissage : comment le travail pluridisciplinaire permet-il de réajuster les objectifs thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès National de Neuropsychologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle l’enfance des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bezons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'événements de vie stressants/traumatiques dans la réussite académique en population étudiante : des résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Denis Theunynck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble complexe des apprentissages : une étude de cas. Quels freins pour le transfert des stratégies thérapeutiques en milieu écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du Colloque Langage et éMOtions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daliah Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Français de Psychiatrie, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e édition du Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e édition du Congrès Français de Psychiatrie, Dec 2019, Nice, France. pp.S66-S67, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’une intervention basée sur la relaxation et la pleine conscience chez des enfants de 8 à 12 ans avec troubles des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales de TCC : Emotions et psychothérapies : quand les émotions deviennent toxiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité et précarité Co-construire une recherche entre plusieurs disciplines et un service de maternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Riazuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité. Lieu de rencontre avec le bébé, l’enfant et l’adolescent ». 1 et 2 juin 2018, Angers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychiatrie de l'Enfant et de l'Adolescent et Disciplines Associées, Jun 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités entre troubles anxieux et troubles des apprentissages : à propos d’un programme de relaxation de méditation de pleine conscience destiné à des groupes d’enfants (8-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amicale des psychiatres de Béjaia, (A. Psy. B), Apr 2018, Bejaia, Algérie, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles émotionnels et troubles des apprentissages : présentation d’un programme de relaxation et méditation de pleine conscience (R-MDPC) pour enfants de 8 à 12 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque francophone de pratiques en TCC : Des émotions aux troubles émotionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and creative process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Dinedane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International congress of clinical and health psychology on children and adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Sevilla, Nov 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété transdiagnostique et trouble de stress posttraumatique post-partum – Etudes de cas cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Briaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relaxation par visualisation favorise-t-elle la concentration chez les enfants de 3-8 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOCUS et TADAAA ! La psychoéducation par le jeu, une piste pour améliorer les capacités de concentration chez les enfants TDAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation et évaluation d’une intervention de prévention basée sur la pleine conscience, en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès annuel de thérapie comportementale et cognitive, congrès Aaron Beck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris (Maison de la Chimie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation par visualisation : un essai chez des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Froumentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSD among a sample of French students: a misdiagnosed condition with many implications. Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021. 29th European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre troubles des apprentissages et troubles émotionnels : présentation d’un programme de relaxation et méditation de pleine conscience à destination d’enfants présentant des troubles spécifiques d’apprentissage et/ou un TDA/H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Astié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation de jeunes en situation de polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Pierkot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions and expressions initiated by students with PIMD in the classroom: an analysis of patterns : POLYSCOL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris (La Villette), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion et apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des troubles anxieux sur le développement des fonctions exécutives chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Desfontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie : La psychiatrie, aux confluences de la chronicité, de la comorbidité et du facteur de personnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche processuelle des interventions psychologiques basées sur la pleine conscience chez l’enfant. Programme de méditation de pleine conscience chez des enfants de 6 à 12 ans présentant des difficultés d’apprentissage et des symptômes anxio-dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie : La psychiatrie, aux confluences de la chronicité, de la comorbidité et du facteur de personnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et évaluation d’un programme de relaxation et méditation de pleine conscience (R-MDPC) visant l’amélioration de la régulation émotionnelle et des performances cognitives d’enfants (8-12 ans) présentant des troubles sévères des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de la Société Française de Neurologie Pédiatrique (SFNP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre troubles des apprentissages et troubles émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Astié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et Apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles émotionnels influencent-ils le développement des fonctions exécutives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Emotional Disorders Influence the Developmental Course of Executive Functioning? A Pilot Study with Parents-Infants Aged between 6- and 24-Months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Clinical Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Granada, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l'enfant et l'adolescent 20 cas cliniques en TCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide et jeu TADAAA ! Jeu de 7 familles pour la psychoéducation du trouble du déficit de l'attention/Hyperactivité (TDAH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hogrefe, 2022, 978-2-9542607-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon grand cahier des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble panique avec agoraphobie chez l’adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut potentiel et troubles du comportement : le cas de Gabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDAH, troubles des apprentissages et troubles des fonctions exécutives : le cas de Zoé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur le stress et les tracas quotidiens chez les étudiants : Un état des lieux dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Romo; Damien Fouques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants : Comprendre et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMEO, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thérapeute face au silence : l’enfant mutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Bouvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas difficiles en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Methods for Anxiety Disorder Assessment among Children and Adolescents in Cognitive and Behavioral Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety Disorders : Risk Factors, Genetic Determinants and Cognitive-Behavioral Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novinka, Editors: S.A. Roman, pp.33-65, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDAH & Psychoéducation. Webinaire. Hogrefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Motions et Evasion®, l’escape game éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux apprentissages des jeunes polyhandicapés en établissements médico-sociaux – de l’évaluation des potentiels cognitifs à la mise en œuvre de leur scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAFIKA ZEBDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Mindfulness-Based Interventions for Youth, and Considerations for Anxiety, Depression, and a Positive School Climate—A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.861. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children10050861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet children and adolescents: understanding and helping youth with selective mutism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Silence Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la Covid-19 par les familles : une analyse interprétative et phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), pp.337-356. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités dans le cadre d’un trouble complexe d’apprentissage : comment le travail pluridisciplinaire permet-il de réajuster les objectifs thérapeutiques ? Réflexion à partir d’une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Neuropsychologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mutisme sélectif : mieux comprendre pour mieux accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (69), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2021.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CONFAMI : Effets du confinement durant l’épidémie de la COVID19 sur la vie des enfants et leur famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients and Parents’ Experience of Multi-Family Therapy for Anorexia Nervosa: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.584565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Regulation Scale and Mindfulness Scale in School Aged Children: Construction and Validation of French Versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Psychiatry and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10578-021-01182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de rumination mentale chez les enfants de 8 à 11 ans : adaptation et validation française de la Children's Response Styles Scale/échelle des styles de réponses chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Souillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review: Acceptance and Commitment Therapy for the Parents of Children and Adolescents with Autism Spectrum Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Juvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine Sadeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-021-04923-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions mode d’emploi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bezons Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (58), pp.28-29. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des TIC chez les étudiants : Risques et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Maria Mörch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.85-113. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1065905ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de coping et sentiment de compétence parentale des parents d’enfants atteints de troubles autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Viode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.323-329. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure factorielle et qualités psychométriques de la version française du questionnaire d'auto-description pour adultes (adult self-report) d'Achenbach et Rescorla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété de séparation et refus scolaire anxieux chez l’enfant : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Disorders and Ecological Factors Affect the Development of Executive Functions: Some Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pinabiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du Big Five Inventory français (BFI-Fr) dans un contexte d'hétéro-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (6), pp.436--441. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Game of Thrones est un cas clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cesbron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation Entre Les Symptômes Anxieux et Les Schémas d'inadaptation Précoces Auprès de Participants Âgés de 10 à 15 Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (8), pp.132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure factorielle et qualités psychométriques de la version française de l'inventaire de comportements des adultes (Adult Behavior Checklist) d'Achenbach et Rescorla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (2), pp.149--165. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2013.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la Screen for Child Anxiety Related Emotional Disorders au dépistage et au diagnostic des troubles anxieux chez l'enfant d'âge scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Petot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (3), pp.503--512. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testons les tests : La R-CMAS – Echelle d’Anxiété Manifeste pour Enfants Révisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretien Semi-structuré Kiddie-SADS-PL- Schedule For Affective Disorders and Schizophrenia for School Age Children Present and Lifetime Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Petot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.504-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing to cope with ADHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernising the concept of ADHD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9th World Congress on ADHD, May 2023, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le gambling s’invite dans le gaming : étude sur l’utilisation des loot boxes en population Générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Loudrhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition du colloque Rencontres autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Jeu et Sociétés; Ludocorpus, Oct 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la COVID-19 par les familles : Une Analyse Interprétative et Phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire – La Société à l’ère du Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Mar 2022, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la COVID-19 par les familles : Une Analyse Interprétative et Phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire – La Société à l’ère du Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, site Jean Luthier, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai pilote de relaxation auprès d'enfants déficients intellectuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans, la folie de créer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2022, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets du confinement sur la famille : Une Analyse Interprétative et Phénoménologique (IPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans, la folie de créer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2022, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour devenir expert de son trouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque rencontres autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Jeu et Sociétés; Ludocorpus, Oct 2022, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts de la psychoéducation par le jeu chez les enfants TDAH d’âge scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2021, Paris (Maison de la Chimie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CONFAMI : la vie de famille durant le confinement lié à la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire en action (édition digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2021, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation du jeu de psychoéducation TADAAA ! pour les enfants présentant un Trouble Déficit de l’Attention/Hyperactivité et leur famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Jeux de mots, jeux d’esprit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'Intérêt Scientifique « Jeu et Sociétés », Oct 2021, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions TCC chez l'enfant: programmes, outils d'évaluation et d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire DYSCO (Fonctionnement et Dysfonctionnement Cognitifs: les âges de la vie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a mindfulness based program for children in a school setting in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S463-S463, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptsd among a sample of french students: A misdiagnosed condition with many implications. preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S450-S450, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements traumatogènes et Syndrome de Stress Post Traumatique (SSPT) en population étudiante : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabie Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités dans le cadre d’un trouble complexe d’apprentissage : comment le travail pluridisciplinaire permet-il de réajuster les objectifs thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès National de Neuropsychologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle l’enfance des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bezons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'événements de vie stressants/traumatiques dans la réussite académique en population étudiante : des résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Denis Theunynck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble complexe des apprentissages : une étude de cas. Quels freins pour le transfert des stratégies thérapeutiques en milieu écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du Colloque Langage et éMOtions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daliah Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Français de Psychiatrie, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e édition du Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e édition du Congrès Français de Psychiatrie, Dec 2019, Nice, France. pp.S66-S67, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’une intervention basée sur la relaxation et la pleine conscience chez des enfants de 8 à 12 ans avec troubles des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales de TCC : Emotions et psychothérapies : quand les émotions deviennent toxiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité et précarité Co-construire une recherche entre plusieurs disciplines et un service de maternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Riazuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité. Lieu de rencontre avec le bébé, l’enfant et l’adolescent ». 1 et 2 juin 2018, Angers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychiatrie de l'Enfant et de l'Adolescent et Disciplines Associées, Jun 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités entre troubles anxieux et troubles des apprentissages : à propos d’un programme de relaxation de méditation de pleine conscience destiné à des groupes d’enfants (8-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amicale des psychiatres de Béjaia, (A. Psy. B), Apr 2018, Bejaia, Algérie, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles émotionnels et troubles des apprentissages : présentation d’un programme de relaxation et méditation de pleine conscience (R-MDPC) pour enfants de 8 à 12 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque francophone de pratiques en TCC : Des émotions aux troubles émotionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and creative process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Dinedane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International congress of clinical and health psychology on children and adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Sevilla, Nov 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété transdiagnostique et trouble de stress posttraumatique post-partum – Etudes de cas cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Briaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relaxation par visualisation favorise-t-elle la concentration chez les enfants de 3-8 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOCUS et TADAAA ! La psychoéducation par le jeu, une piste pour améliorer les capacités de concentration chez les enfants TDAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation et évaluation d’une intervention de prévention basée sur la pleine conscience, en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès annuel de thérapie comportementale et cognitive, congrès Aaron Beck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris (Maison de la Chimie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation par visualisation : un essai chez des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Froumentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSD among a sample of French students: a misdiagnosed condition with many implications. Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021. 29th European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre troubles des apprentissages et troubles émotionnels : présentation d’un programme de relaxation et méditation de pleine conscience à destination d’enfants présentant des troubles spécifiques d’apprentissage et/ou un TDA/H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Astié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation de jeunes en situation de polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Pierkot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions and expressions initiated by students with PIMD in the classroom: an analysis of patterns : POLYSCOL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris (La Villette), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion et apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des troubles anxieux sur le développement des fonctions exécutives chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Desfontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie : La psychiatrie, aux confluences de la chronicité, de la comorbidité et du facteur de personnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche processuelle des interventions psychologiques basées sur la pleine conscience chez l’enfant. Programme de méditation de pleine conscience chez des enfants de 6 à 12 ans présentant des difficultés d’apprentissage et des symptômes anxio-dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie : La psychiatrie, aux confluences de la chronicité, de la comorbidité et du facteur de personnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et évaluation d’un programme de relaxation et méditation de pleine conscience (R-MDPC) visant l’amélioration de la régulation émotionnelle et des performances cognitives d’enfants (8-12 ans) présentant des troubles sévères des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de la Société Française de Neurologie Pédiatrique (SFNP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre troubles des apprentissages et troubles émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Astié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et Apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles émotionnels influencent-ils le développement des fonctions exécutives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Emotional Disorders Influence the Developmental Course of Executive Functioning? A Pilot Study with Parents-Infants Aged between 6- and 24-Months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Clinical Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Granada, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l'enfant et l'adolescent 20 cas cliniques en TCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide et jeu TADAAA ! Jeu de 7 familles pour la psychoéducation du trouble du déficit de l'attention/Hyperactivité (TDAH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hogrefe, 2022, 978-2-9542607-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon grand cahier des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble panique avec agoraphobie chez l’adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut potentiel et troubles du comportement : le cas de Gabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDAH, troubles des apprentissages et troubles des fonctions exécutives : le cas de Zoé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur le stress et les tracas quotidiens chez les étudiants : Un état des lieux dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Romo; Damien Fouques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants : Comprendre et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMEO, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thérapeute face au silence : l’enfant mutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Bouvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas difficiles en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Methods for Anxiety Disorder Assessment among Children and Adolescents in Cognitive and Behavioral Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety Disorders : Risk Factors, Genetic Determinants and Cognitive-Behavioral Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novinka, Editors: S.A. Roman, pp.33-65, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDAH & Psychoéducation. Webinaire. Hogrefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Motions et Evasion®, l’escape game éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux apprentissages des jeunes polyhandicapés en établissements médico-sociaux – de l’évaluation des potentiels cognitifs à la mise en œuvre de leur scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Monsillion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10050861" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer-Gaspard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.07.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Delalandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Plateau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.03.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chahed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Juvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Sadeg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-04923-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.584565" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Van" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Burgy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Souillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rasmussen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-021-01182-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Haddouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065905ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amalric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Viode" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.01.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RNXGJW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566631v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mahr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HSP6JQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00195" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cesbron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566681v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.06.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDZV5CSD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Petot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Vannetzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Loudrhiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fischer-Gaspard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Confami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201072v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1237" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliah Saleh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saleh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schlumberger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201027v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Habre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01827616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Dinedane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Briaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Simion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Froumentin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230828v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Asti&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Pierkot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desfontaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maz&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200933v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zebdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Monsillion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10050861" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer-Gaspard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.07.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Delalandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Plateau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.03.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chahed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.584565" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Burgy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rasmussen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-021-01182-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Van" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Souillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Juvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Sadeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-04923-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Haddouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065905ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amalric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Viode" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.01.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RNXGJW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566631v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mahr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HSP6JQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cesbron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566681v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.06.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDZV5CSD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Petot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Vannetzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Loudrhiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fischer-Gaspard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Confami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201066v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201072v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1237" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliah Saleh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saleh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schlumberger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201027v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Habre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01827616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Dinedane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Briaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Simion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Froumentin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Asti&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230879v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Pierkot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desfontaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maz&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200933v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zebdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>