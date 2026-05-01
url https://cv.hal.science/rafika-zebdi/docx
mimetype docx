--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAFIKA ZEBDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Mindfulness-Based Interventions for Youth, and Considerations for Anxiety, Depression, and a Positive School Climate—A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.861. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children10050861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet children and adolescents: understanding and helping youth with selective mutism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Silence Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la Covid-19 par les familles : une analyse interprétative et phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), pp.337-356. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités dans le cadre d’un trouble complexe d’apprentissage : comment le travail pluridisciplinaire permet-il de réajuster les objectifs thérapeutiques ? Réflexion à partir d’une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Neuropsychologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mutisme sélectif : mieux comprendre pour mieux accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (69), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2021.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CONFAMI : Effets du confinement durant l’épidémie de la COVID19 sur la vie des enfants et leur famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients and Parents’ Experience of Multi-Family Therapy for Anorexia Nervosa: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.584565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Regulation Scale and Mindfulness Scale in School Aged Children: Construction and Validation of French Versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Psychiatry and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10578-021-01182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de rumination mentale chez les enfants de 8 à 11 ans : adaptation et validation française de la Children's Response Styles Scale/échelle des styles de réponses chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Souillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review: Acceptance and Commitment Therapy for the Parents of Children and Adolescents with Autism Spectrum Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Juvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine Sadeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-021-04923-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions mode d’emploi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bezons Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (58), pp.28-29. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des TIC chez les étudiants : Risques et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Maria Mörch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.85-113. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1065905ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de coping et sentiment de compétence parentale des parents d’enfants atteints de troubles autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Viode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.323-329. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure factorielle et qualités psychométriques de la version française du questionnaire d'auto-description pour adultes (adult self-report) d'Achenbach et Rescorla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété de séparation et refus scolaire anxieux chez l’enfant : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Disorders and Ecological Factors Affect the Development of Executive Functions: Some Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pinabiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du Big Five Inventory français (BFI-Fr) dans un contexte d'hétéro-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (6), pp.436--441. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Game of Thrones est un cas clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cesbron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation Entre Les Symptômes Anxieux et Les Schémas d'inadaptation Précoces Auprès de Participants Âgés de 10 à 15 Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (8), pp.132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure factorielle et qualités psychométriques de la version française de l'inventaire de comportements des adultes (Adult Behavior Checklist) d'Achenbach et Rescorla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (2), pp.149--165. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2013.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la Screen for Child Anxiety Related Emotional Disorders au dépistage et au diagnostic des troubles anxieux chez l'enfant d'âge scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Petot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (3), pp.503--512. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testons les tests : La R-CMAS – Echelle d’Anxiété Manifeste pour Enfants Révisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretien Semi-structuré Kiddie-SADS-PL- Schedule For Affective Disorders and Schizophrenia for School Age Children Present and Lifetime Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Petot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.504-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing to cope with ADHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernising the concept of ADHD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9th World Congress on ADHD, May 2023, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le gambling s’invite dans le gaming : étude sur l’utilisation des loot boxes en population Générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Loudrhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition du colloque Rencontres autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Jeu et Sociétés; Ludocorpus, Oct 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la COVID-19 par les familles : Une Analyse Interprétative et Phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire – La Société à l’ère du Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Mar 2022, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la COVID-19 par les familles : Une Analyse Interprétative et Phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire – La Société à l’ère du Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, site Jean Luthier, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai pilote de relaxation auprès d'enfants déficients intellectuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans, la folie de créer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2022, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets du confinement sur la famille : Une Analyse Interprétative et Phénoménologique (IPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans, la folie de créer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2022, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour devenir expert de son trouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque rencontres autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Jeu et Sociétés; Ludocorpus, Oct 2022, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts de la psychoéducation par le jeu chez les enfants TDAH d’âge scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2021, Paris (Maison de la Chimie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CONFAMI : la vie de famille durant le confinement lié à la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire en action (édition digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2021, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation du jeu de psychoéducation TADAAA ! pour les enfants présentant un Trouble Déficit de l’Attention/Hyperactivité et leur famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Jeux de mots, jeux d’esprit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'Intérêt Scientifique « Jeu et Sociétés », Oct 2021, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions TCC chez l'enfant: programmes, outils d'évaluation et d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire DYSCO (Fonctionnement et Dysfonctionnement Cognitifs: les âges de la vie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a mindfulness based program for children in a school setting in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S463-S463, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptsd among a sample of french students: A misdiagnosed condition with many implications. preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S450-S450, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements traumatogènes et Syndrome de Stress Post Traumatique (SSPT) en population étudiante : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabie Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités dans le cadre d’un trouble complexe d’apprentissage : comment le travail pluridisciplinaire permet-il de réajuster les objectifs thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès National de Neuropsychologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle l’enfance des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bezons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'événements de vie stressants/traumatiques dans la réussite académique en population étudiante : des résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Denis Theunynck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble complexe des apprentissages : une étude de cas. Quels freins pour le transfert des stratégies thérapeutiques en milieu écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du Colloque Langage et éMOtions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daliah Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Français de Psychiatrie, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e édition du Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e édition du Congrès Français de Psychiatrie, Dec 2019, Nice, France. pp.S66-S67, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’une intervention basée sur la relaxation et la pleine conscience chez des enfants de 8 à 12 ans avec troubles des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales de TCC : Emotions et psychothérapies : quand les émotions deviennent toxiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité et précarité Co-construire une recherche entre plusieurs disciplines et un service de maternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Riazuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité. Lieu de rencontre avec le bébé, l’enfant et l’adolescent ». 1 et 2 juin 2018, Angers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychiatrie de l'Enfant et de l'Adolescent et Disciplines Associées, Jun 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités entre troubles anxieux et troubles des apprentissages : à propos d’un programme de relaxation de méditation de pleine conscience destiné à des groupes d’enfants (8-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amicale des psychiatres de Béjaia, (A. Psy. B), Apr 2018, Bejaia, Algérie, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles émotionnels et troubles des apprentissages : présentation d’un programme de relaxation et méditation de pleine conscience (R-MDPC) pour enfants de 8 à 12 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque francophone de pratiques en TCC : Des émotions aux troubles émotionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and creative process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Dinedane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International congress of clinical and health psychology on children and adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Sevilla, Nov 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété transdiagnostique et trouble de stress posttraumatique post-partum – Etudes de cas cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Briaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relaxation par visualisation favorise-t-elle la concentration chez les enfants de 3-8 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOCUS et TADAAA ! La psychoéducation par le jeu, une piste pour améliorer les capacités de concentration chez les enfants TDAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation et évaluation d’une intervention de prévention basée sur la pleine conscience, en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès annuel de thérapie comportementale et cognitive, congrès Aaron Beck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris (Maison de la Chimie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation par visualisation : un essai chez des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Froumentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSD among a sample of French students: a misdiagnosed condition with many implications. Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021. 29th European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre troubles des apprentissages et troubles émotionnels : présentation d’un programme de relaxation et méditation de pleine conscience à destination d’enfants présentant des troubles spécifiques d’apprentissage et/ou un TDA/H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Astié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation de jeunes en situation de polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Pierkot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions and expressions initiated by students with PIMD in the classroom: an analysis of patterns : POLYSCOL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris (La Villette), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion et apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des troubles anxieux sur le développement des fonctions exécutives chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Desfontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie : La psychiatrie, aux confluences de la chronicité, de la comorbidité et du facteur de personnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche processuelle des interventions psychologiques basées sur la pleine conscience chez l’enfant. Programme de méditation de pleine conscience chez des enfants de 6 à 12 ans présentant des difficultés d’apprentissage et des symptômes anxio-dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie : La psychiatrie, aux confluences de la chronicité, de la comorbidité et du facteur de personnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et évaluation d’un programme de relaxation et méditation de pleine conscience (R-MDPC) visant l’amélioration de la régulation émotionnelle et des performances cognitives d’enfants (8-12 ans) présentant des troubles sévères des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de la Société Française de Neurologie Pédiatrique (SFNP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre troubles des apprentissages et troubles émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Astié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et Apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles émotionnels influencent-ils le développement des fonctions exécutives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Emotional Disorders Influence the Developmental Course of Executive Functioning? A Pilot Study with Parents-Infants Aged between 6- and 24-Months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Clinical Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Granada, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l'enfant et l'adolescent 20 cas cliniques en TCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide et jeu TADAAA ! Jeu de 7 familles pour la psychoéducation du trouble du déficit de l'attention/Hyperactivité (TDAH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hogrefe, 2022, 978-2-9542607-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon grand cahier des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble panique avec agoraphobie chez l’adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut potentiel et troubles du comportement : le cas de Gabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDAH, troubles des apprentissages et troubles des fonctions exécutives : le cas de Zoé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur le stress et les tracas quotidiens chez les étudiants : Un état des lieux dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Romo; Damien Fouques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants : Comprendre et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMEO, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thérapeute face au silence : l’enfant mutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Bouvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas difficiles en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Methods for Anxiety Disorder Assessment among Children and Adolescents in Cognitive and Behavioral Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety Disorders : Risk Factors, Genetic Determinants and Cognitive-Behavioral Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novinka, Editors: S.A. Roman, pp.33-65, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDAH & Psychoéducation. Webinaire. Hogrefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Motions et Evasion®, l’escape game éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux apprentissages des jeunes polyhandicapés en établissements médico-sociaux – de l’évaluation des potentiels cognitifs à la mise en œuvre de leur scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAFIKA ZEBDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Mindfulness-Based Interventions for Youth, and Considerations for Anxiety, Depression, and a Positive School Climate—A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.861. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children10050861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet children and adolescents: understanding and helping youth with selective mutism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Silence Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la Covid-19 par les familles : une analyse interprétative et phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), pp.337-356. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités dans le cadre d’un trouble complexe d’apprentissage : comment le travail pluridisciplinaire permet-il de réajuster les objectifs thérapeutiques ? Réflexion à partir d’une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Neuropsychologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review: Acceptance and Commitment Therapy for the Parents of Children and Adolescents with Autism Spectrum Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Juvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine Sadeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-021-04923-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de rumination mentale chez les enfants de 8 à 11 ans : adaptation et validation française de la Children's Response Styles Scale/échelle des styles de réponses chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Souillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients and Parents’ Experience of Multi-Family Therapy for Anorexia Nervosa: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.584565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Regulation Scale and Mindfulness Scale in School Aged Children: Construction and Validation of French Versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Psychiatry and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10578-021-01182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mutisme sélectif : mieux comprendre pour mieux accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (69), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2021.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CONFAMI : Effets du confinement durant l’épidémie de la COVID19 sur la vie des enfants et leur famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions mode d’emploi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bezons Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (58), pp.28-29. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des TIC chez les étudiants : Risques et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Maria Mörch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.85-113. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1065905ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de coping et sentiment de compétence parentale des parents d’enfants atteints de troubles autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Viode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.323-329. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure factorielle et qualités psychométriques de la version française du questionnaire d'auto-description pour adultes (adult self-report) d'Achenbach et Rescorla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété de séparation et refus scolaire anxieux chez l’enfant : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Disorders and Ecological Factors Affect the Development of Executive Functions: Some Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pinabiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du Big Five Inventory français (BFI-Fr) dans un contexte d'hétéro-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (6), pp.436--441. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Game of Thrones est un cas clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cesbron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation Entre Les Symptômes Anxieux et Les Schémas d'inadaptation Précoces Auprès de Participants Âgés de 10 à 15 Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (8), pp.132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure factorielle et qualités psychométriques de la version française de l'inventaire de comportements des adultes (Adult Behavior Checklist) d'Achenbach et Rescorla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (2), pp.149--165. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2013.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la Screen for Child Anxiety Related Emotional Disorders au dépistage et au diagnostic des troubles anxieux chez l'enfant d'âge scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Petot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (3), pp.503--512. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testons les tests : La R-CMAS – Echelle d’Anxiété Manifeste pour Enfants Révisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretien Semi-structuré Kiddie-SADS-PL- Schedule For Affective Disorders and Schizophrenia for School Age Children Present and Lifetime Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Petot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.504-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing to cope with ADHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernising the concept of ADHD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9th World Congress on ADHD, May 2023, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le gambling s’invite dans le gaming : étude sur l’utilisation des loot boxes en population Générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Loudrhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition du colloque Rencontres autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Jeu et Sociétés; Ludocorpus, Oct 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets du confinement sur la famille : Une Analyse Interprétative et Phénoménologique (IPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans, la folie de créer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2022, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour devenir expert de son trouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque rencontres autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Jeu et Sociétés; Ludocorpus, Oct 2022, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la COVID-19 par les familles : Une Analyse Interprétative et Phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire – La Société à l’ère du Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Mar 2022, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la COVID-19 par les familles : Une Analyse Interprétative et Phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire – La Société à l’ère du Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, site Jean Luthier, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai pilote de relaxation auprès d'enfants déficients intellectuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans, la folie de créer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2022, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions TCC chez l'enfant: programmes, outils d'évaluation et d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire DYSCO (Fonctionnement et Dysfonctionnement Cognitifs: les âges de la vie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation du jeu de psychoéducation TADAAA ! pour les enfants présentant un Trouble Déficit de l’Attention/Hyperactivité et leur famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Jeux de mots, jeux d’esprit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'Intérêt Scientifique « Jeu et Sociétés », Oct 2021, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CONFAMI : la vie de famille durant le confinement lié à la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire en action (édition digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2021, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts de la psychoéducation par le jeu chez les enfants TDAH d’âge scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2021, Paris (Maison de la Chimie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a mindfulness based program for children in a school setting in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S463-S463, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptsd among a sample of french students: A misdiagnosed condition with many implications. preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S450-S450, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements traumatogènes et Syndrome de Stress Post Traumatique (SSPT) en population étudiante : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabie Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités dans le cadre d’un trouble complexe d’apprentissage : comment le travail pluridisciplinaire permet-il de réajuster les objectifs thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès National de Neuropsychologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle l’enfance des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bezons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'événements de vie stressants/traumatiques dans la réussite académique en population étudiante : des résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Denis Theunynck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble complexe des apprentissages : une étude de cas. Quels freins pour le transfert des stratégies thérapeutiques en milieu écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du Colloque Langage et éMOtions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e édition du Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e édition du Congrès Français de Psychiatrie, Dec 2019, Nice, France. pp.S66-S67, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daliah Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Français de Psychiatrie, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’une intervention basée sur la relaxation et la pleine conscience chez des enfants de 8 à 12 ans avec troubles des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales de TCC : Emotions et psychothérapies : quand les émotions deviennent toxiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités entre troubles anxieux et troubles des apprentissages : à propos d’un programme de relaxation de méditation de pleine conscience destiné à des groupes d’enfants (8-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amicale des psychiatres de Béjaia, (A. Psy. B), Apr 2018, Bejaia, Algérie, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité et précarité Co-construire une recherche entre plusieurs disciplines et un service de maternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Riazuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité. Lieu de rencontre avec le bébé, l’enfant et l’adolescent ». 1 et 2 juin 2018, Angers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychiatrie de l'Enfant et de l'Adolescent et Disciplines Associées, Jun 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles émotionnels et troubles des apprentissages : présentation d’un programme de relaxation et méditation de pleine conscience (R-MDPC) pour enfants de 8 à 12 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque francophone de pratiques en TCC : Des émotions aux troubles émotionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and creative process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Dinedane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International congress of clinical and health psychology on children and adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Sevilla, Nov 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété transdiagnostique et trouble de stress posttraumatique post-partum – Etudes de cas cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Briaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relaxation par visualisation favorise-t-elle la concentration chez les enfants de 3-8 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOCUS et TADAAA ! La psychoéducation par le jeu, une piste pour améliorer les capacités de concentration chez les enfants TDAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSD among a sample of French students: a misdiagnosed condition with many implications. Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021. 29th European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation par visualisation : un essai chez des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Froumentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation et évaluation d’une intervention de prévention basée sur la pleine conscience, en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès annuel de thérapie comportementale et cognitive, congrès Aaron Beck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris (Maison de la Chimie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre troubles des apprentissages et troubles émotionnels : présentation d’un programme de relaxation et méditation de pleine conscience à destination d’enfants présentant des troubles spécifiques d’apprentissage et/ou un TDA/H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Astié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation de jeunes en situation de polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Pierkot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions and expressions initiated by students with PIMD in the classroom: an analysis of patterns : POLYSCOL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris (La Villette), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion et apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des troubles anxieux sur le développement des fonctions exécutives chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Desfontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie : La psychiatrie, aux confluences de la chronicité, de la comorbidité et du facteur de personnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche processuelle des interventions psychologiques basées sur la pleine conscience chez l’enfant. Programme de méditation de pleine conscience chez des enfants de 6 à 12 ans présentant des difficultés d’apprentissage et des symptômes anxio-dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie : La psychiatrie, aux confluences de la chronicité, de la comorbidité et du facteur de personnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et évaluation d’un programme de relaxation et méditation de pleine conscience (R-MDPC) visant l’amélioration de la régulation émotionnelle et des performances cognitives d’enfants (8-12 ans) présentant des troubles sévères des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de la Société Française de Neurologie Pédiatrique (SFNP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre troubles des apprentissages et troubles émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Astié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et Apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles émotionnels influencent-ils le développement des fonctions exécutives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Emotional Disorders Influence the Developmental Course of Executive Functioning? A Pilot Study with Parents-Infants Aged between 6- and 24-Months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Clinical Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Granada, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l'enfant et l'adolescent 20 cas cliniques en TCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide et jeu TADAAA ! Jeu de 7 familles pour la psychoéducation du trouble du déficit de l'attention/Hyperactivité (TDAH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hogrefe, 2022, 978-2-9542607-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon grand cahier des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble panique avec agoraphobie chez l’adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut potentiel et troubles du comportement : le cas de Gabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDAH, troubles des apprentissages et troubles des fonctions exécutives : le cas de Zoé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur le stress et les tracas quotidiens chez les étudiants : Un état des lieux dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Romo; Damien Fouques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants : Comprendre et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMEO, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thérapeute face au silence : l’enfant mutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Bouvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas difficiles en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Methods for Anxiety Disorder Assessment among Children and Adolescents in Cognitive and Behavioral Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety Disorders : Risk Factors, Genetic Determinants and Cognitive-Behavioral Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novinka, Editors: S.A. Roman, pp.33-65, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDAH & Psychoéducation. Webinaire. Hogrefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Motions et Evasion®, l’escape game éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux apprentissages des jeunes polyhandicapés en établissements médico-sociaux – de l’évaluation des potentiels cognitifs à la mise en œuvre de leur scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Monsillion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10050861" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer-Gaspard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.07.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Delalandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Plateau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.03.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chahed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.584565" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Burgy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rasmussen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-021-01182-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Van" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Souillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Juvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Sadeg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-04923-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Haddouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065905ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amalric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Viode" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.01.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RNXGJW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566631v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mahr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HSP6JQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cesbron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566681v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.06.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDZV5CSD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Petot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Vannetzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Loudrhiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fischer-Gaspard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Confami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201066v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201072v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1237" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliah Saleh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saleh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schlumberger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201027v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Habre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01827616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Dinedane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Briaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Simion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Froumentin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Asti&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230879v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Pierkot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desfontaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maz&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200933v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zebdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Monsillion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10050861" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer-Gaspard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.07.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Delalandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Plateau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Juvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Sadeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-04923-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Van" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Burgy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Souillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.584565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rasmussen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-021-01182-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.03.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chahed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Haddouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065905ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amalric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Viode" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.01.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RNXGJW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566631v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mahr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HSP6JQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cesbron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566681v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.06.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDZV5CSD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Petot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Vannetzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Loudrhiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fischer-Gaspard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Confami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1237" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saleh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliah Saleh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schlumberger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Habre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01827616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Dinedane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Briaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Simion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Froumentin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230828v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Asti&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Pierkot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desfontaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maz&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200933v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zebdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>