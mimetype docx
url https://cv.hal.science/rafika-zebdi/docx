--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAFIKA ZEBDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Mindfulness-Based Interventions for Youth, and Considerations for Anxiety, Depression, and a Positive School Climate—A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.861. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children10050861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet children and adolescents: understanding and helping youth with selective mutism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Silence Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la Covid-19 par les familles : une analyse interprétative et phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), pp.337-356. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités dans le cadre d’un trouble complexe d’apprentissage : comment le travail pluridisciplinaire permet-il de réajuster les objectifs thérapeutiques ? Réflexion à partir d’une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Neuropsychologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review: Acceptance and Commitment Therapy for the Parents of Children and Adolescents with Autism Spectrum Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Juvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine Sadeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-021-04923-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de rumination mentale chez les enfants de 8 à 11 ans : adaptation et validation française de la Children's Response Styles Scale/échelle des styles de réponses chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Souillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients and Parents’ Experience of Multi-Family Therapy for Anorexia Nervosa: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.584565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Regulation Scale and Mindfulness Scale in School Aged Children: Construction and Validation of French Versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Psychiatry and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10578-021-01182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mutisme sélectif : mieux comprendre pour mieux accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (69), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2021.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CONFAMI : Effets du confinement durant l’épidémie de la COVID19 sur la vie des enfants et leur famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions mode d’emploi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bezons Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (58), pp.28-29. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des TIC chez les étudiants : Risques et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Maria Mörch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.85-113. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1065905ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de coping et sentiment de compétence parentale des parents d’enfants atteints de troubles autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Viode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.323-329. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure factorielle et qualités psychométriques de la version française du questionnaire d'auto-description pour adultes (adult self-report) d'Achenbach et Rescorla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété de séparation et refus scolaire anxieux chez l’enfant : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Disorders and Ecological Factors Affect the Development of Executive Functions: Some Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pinabiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du Big Five Inventory français (BFI-Fr) dans un contexte d'hétéro-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (6), pp.436--441. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Game of Thrones est un cas clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cesbron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation Entre Les Symptômes Anxieux et Les Schémas d'inadaptation Précoces Auprès de Participants Âgés de 10 à 15 Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (8), pp.132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure factorielle et qualités psychométriques de la version française de l'inventaire de comportements des adultes (Adult Behavior Checklist) d'Achenbach et Rescorla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (2), pp.149--165. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2013.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la Screen for Child Anxiety Related Emotional Disorders au dépistage et au diagnostic des troubles anxieux chez l'enfant d'âge scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Petot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (3), pp.503--512. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testons les tests : La R-CMAS – Echelle d’Anxiété Manifeste pour Enfants Révisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretien Semi-structuré Kiddie-SADS-PL- Schedule For Affective Disorders and Schizophrenia for School Age Children Present and Lifetime Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Petot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.504-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing to cope with ADHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernising the concept of ADHD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9th World Congress on ADHD, May 2023, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le gambling s’invite dans le gaming : étude sur l’utilisation des loot boxes en population Générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Loudrhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition du colloque Rencontres autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Jeu et Sociétés; Ludocorpus, Oct 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets du confinement sur la famille : Une Analyse Interprétative et Phénoménologique (IPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans, la folie de créer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2022, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour devenir expert de son trouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque rencontres autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Jeu et Sociétés; Ludocorpus, Oct 2022, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la COVID-19 par les familles : Une Analyse Interprétative et Phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire – La Société à l’ère du Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Mar 2022, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la COVID-19 par les familles : Une Analyse Interprétative et Phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire – La Société à l’ère du Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, site Jean Luthier, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai pilote de relaxation auprès d'enfants déficients intellectuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans, la folie de créer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2022, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions TCC chez l'enfant: programmes, outils d'évaluation et d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire DYSCO (Fonctionnement et Dysfonctionnement Cognitifs: les âges de la vie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation du jeu de psychoéducation TADAAA ! pour les enfants présentant un Trouble Déficit de l’Attention/Hyperactivité et leur famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Jeux de mots, jeux d’esprit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'Intérêt Scientifique « Jeu et Sociétés », Oct 2021, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CONFAMI : la vie de famille durant le confinement lié à la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire en action (édition digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2021, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts de la psychoéducation par le jeu chez les enfants TDAH d’âge scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2021, Paris (Maison de la Chimie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a mindfulness based program for children in a school setting in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S463-S463, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptsd among a sample of french students: A misdiagnosed condition with many implications. preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S450-S450, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements traumatogènes et Syndrome de Stress Post Traumatique (SSPT) en population étudiante : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabie Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités dans le cadre d’un trouble complexe d’apprentissage : comment le travail pluridisciplinaire permet-il de réajuster les objectifs thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès National de Neuropsychologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle l’enfance des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bezons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'événements de vie stressants/traumatiques dans la réussite académique en population étudiante : des résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Denis Theunynck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble complexe des apprentissages : une étude de cas. Quels freins pour le transfert des stratégies thérapeutiques en milieu écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du Colloque Langage et éMOtions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e édition du Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e édition du Congrès Français de Psychiatrie, Dec 2019, Nice, France. pp.S66-S67, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daliah Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Français de Psychiatrie, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’une intervention basée sur la relaxation et la pleine conscience chez des enfants de 8 à 12 ans avec troubles des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales de TCC : Emotions et psychothérapies : quand les émotions deviennent toxiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités entre troubles anxieux et troubles des apprentissages : à propos d’un programme de relaxation de méditation de pleine conscience destiné à des groupes d’enfants (8-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amicale des psychiatres de Béjaia, (A. Psy. B), Apr 2018, Bejaia, Algérie, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité et précarité Co-construire une recherche entre plusieurs disciplines et un service de maternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Riazuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité. Lieu de rencontre avec le bébé, l’enfant et l’adolescent ». 1 et 2 juin 2018, Angers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychiatrie de l'Enfant et de l'Adolescent et Disciplines Associées, Jun 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles émotionnels et troubles des apprentissages : présentation d’un programme de relaxation et méditation de pleine conscience (R-MDPC) pour enfants de 8 à 12 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque francophone de pratiques en TCC : Des émotions aux troubles émotionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and creative process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Dinedane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International congress of clinical and health psychology on children and adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Sevilla, Nov 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété transdiagnostique et trouble de stress posttraumatique post-partum – Etudes de cas cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Briaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relaxation par visualisation favorise-t-elle la concentration chez les enfants de 3-8 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOCUS et TADAAA ! La psychoéducation par le jeu, une piste pour améliorer les capacités de concentration chez les enfants TDAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSD among a sample of French students: a misdiagnosed condition with many implications. Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021. 29th European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation par visualisation : un essai chez des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Froumentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation et évaluation d’une intervention de prévention basée sur la pleine conscience, en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès annuel de thérapie comportementale et cognitive, congrès Aaron Beck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris (Maison de la Chimie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre troubles des apprentissages et troubles émotionnels : présentation d’un programme de relaxation et méditation de pleine conscience à destination d’enfants présentant des troubles spécifiques d’apprentissage et/ou un TDA/H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Astié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation de jeunes en situation de polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Pierkot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions and expressions initiated by students with PIMD in the classroom: an analysis of patterns : POLYSCOL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris (La Villette), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion et apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des troubles anxieux sur le développement des fonctions exécutives chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Desfontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie : La psychiatrie, aux confluences de la chronicité, de la comorbidité et du facteur de personnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche processuelle des interventions psychologiques basées sur la pleine conscience chez l’enfant. Programme de méditation de pleine conscience chez des enfants de 6 à 12 ans présentant des difficultés d’apprentissage et des symptômes anxio-dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie : La psychiatrie, aux confluences de la chronicité, de la comorbidité et du facteur de personnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et évaluation d’un programme de relaxation et méditation de pleine conscience (R-MDPC) visant l’amélioration de la régulation émotionnelle et des performances cognitives d’enfants (8-12 ans) présentant des troubles sévères des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de la Société Française de Neurologie Pédiatrique (SFNP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre troubles des apprentissages et troubles émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Astié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et Apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles émotionnels influencent-ils le développement des fonctions exécutives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Emotional Disorders Influence the Developmental Course of Executive Functioning? A Pilot Study with Parents-Infants Aged between 6- and 24-Months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Clinical Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Granada, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l'enfant et l'adolescent 20 cas cliniques en TCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide et jeu TADAAA ! Jeu de 7 familles pour la psychoéducation du trouble du déficit de l'attention/Hyperactivité (TDAH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hogrefe, 2022, 978-2-9542607-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon grand cahier des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble panique avec agoraphobie chez l’adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut potentiel et troubles du comportement : le cas de Gabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDAH, troubles des apprentissages et troubles des fonctions exécutives : le cas de Zoé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur le stress et les tracas quotidiens chez les étudiants : Un état des lieux dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Romo; Damien Fouques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants : Comprendre et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMEO, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thérapeute face au silence : l’enfant mutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Bouvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas difficiles en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Methods for Anxiety Disorder Assessment among Children and Adolescents in Cognitive and Behavioral Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety Disorders : Risk Factors, Genetic Determinants and Cognitive-Behavioral Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novinka, Editors: S.A. Roman, pp.33-65, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDAH & Psychoéducation. Webinaire. Hogrefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Motions et Evasion®, l’escape game éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux apprentissages des jeunes polyhandicapés en établissements médico-sociaux – de l’évaluation des potentiels cognitifs à la mise en œuvre de leur scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAFIKA ZEBDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet children and adolescents: understanding and helping youth with selective mutism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Silence Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School Mindfulness-Based Interventions for Youth, and Considerations for Anxiety, Depression, and a Positive School Climate—A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.861. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children10050861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la Covid-19 par les familles : une analyse interprétative et phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), pp.337-356. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités dans le cadre d’un trouble complexe d’apprentissage : comment le travail pluridisciplinaire permet-il de réajuster les objectifs thérapeutiques ? Réflexion à partir d’une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Neuropsychologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.24-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions mode d’emploi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bezons Info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mutisme sélectif : mieux comprendre pour mieux accompagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (69), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2021.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CONFAMI : Effets du confinement durant l’épidémie de la COVID19 sur la vie des enfants et leur famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2021.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients and Parents’ Experience of Multi-Family Therapy for Anorexia Nervosa: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.584565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Regulation Scale and Mindfulness Scale in School Aged Children: Construction and Validation of French Versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Psychiatry and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10578-021-01182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de rumination mentale chez les enfants de 8 à 11 ans : adaptation et validation française de la Children's Response Styles Scale/échelle des styles de réponses chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Souillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (2), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review: Acceptance and Commitment Therapy for the Parents of Children and Adolescents with Autism Spectrum Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Juvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine Sadeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-021-04923-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDITÉ DISCRIMINANTE DE L’ÉCHELLE DE COGNITION SOCIALE ET DE RELATION D’OBJET (SCORS, VERSION FRANÇAISE) POUR COTER LES RÉCITS TAT. COMPARAISON ENTRE GROUPES CLINIQUE ET NON CLINIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070662ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (58), pp.28-29. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des TIC chez les étudiants : Risques et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Haddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Maria Mörch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.85-113. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1065905ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de coping et sentiment de compétence parentale des parents d’enfants atteints de troubles autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Viode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (5), pp.323-329. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété de séparation et refus scolaire anxieux chez l’enfant : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure factorielle et qualités psychométriques de la version française du questionnaire d'auto-description pour adultes (adult self-report) d'Achenbach et Rescorla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Disorders and Ecological Factors Affect the Development of Executive Functions: Some Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pinabiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2016.00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du Big Five Inventory français (BFI-Fr) dans un contexte d'hétéro-évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Plaisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (6), pp.436--441. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Game of Thrones est un cas clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cesbron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation Entre Les Symptômes Anxieux et Les Schémas d'inadaptation Précoces Auprès de Participants Âgés de 10 à 15 Ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (8), pp.132. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure factorielle et qualités psychométriques de la version française de l'inventaire de comportements des adultes (Adult Behavior Checklist) d'Achenbach et Rescorla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Petot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vrignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (2), pp.149--165. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2013.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la Screen for Child Anxiety Related Emotional Disorders au dépistage et au diagnostic des troubles anxieux chez l'enfant d'âge scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Petot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (3), pp.503--512. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretien Semi-structuré Kiddie-SADS-PL- Schedule For Affective Disorders and Schizophrenia for School Age Children Present and Lifetime Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaouida Petot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.504-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testons les tests : La R-CMAS – Echelle d’Anxiété Manifeste pour Enfants Révisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Vannetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111, pp.103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing to cope with ADHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernising the concept of ADHD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9th World Congress on ADHD, May 2023, Amsterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le gambling s’invite dans le gaming : étude sur l’utilisation des loot boxes en population Générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Loudrhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition du colloque Rencontres autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Jeu et Sociétés; Ludocorpus, Oct 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la COVID-19 par les familles : Une Analyse Interprétative et Phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire – La Société à l’ère du Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Mar 2022, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’expérience subjective du confinement lié à l’épidémie de la COVID-19 par les familles : Une Analyse Interprétative et Phénoménologique (IPA) du discours de parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire – La Société à l’ère du Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, site Jean Luthier, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai pilote de relaxation auprès d'enfants déficients intellectuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans, la folie de créer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2022, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets du confinement sur la famille : Une Analyse Interprétative et Phénoménologique (IPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fischer-Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Confami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans, la folie de créer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2022, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour devenir expert de son trouble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque rencontres autour du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Jeu et Sociétés; Ludocorpus, Oct 2022, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle l’enfance des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bezons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude CONFAMI : la vie de famille durant le confinement lié à la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire en action (édition digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l'Encéphale, Jan 2021, Paris (Palais des congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts de la psychoéducation par le jeu chez les enfants TDAH d’âge scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2021, Paris (Maison de la Chimie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation du jeu de psychoéducation TADAAA ! pour les enfants présentant un Trouble Déficit de l’Attention/Hyperactivité et leur famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Jeux de mots, jeux d’esprit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'Intérêt Scientifique « Jeu et Sociétés », Oct 2021, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions TCC chez l'enfant: programmes, outils d'évaluation et d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire DYSCO (Fonctionnement et Dysfonctionnement Cognitifs: les âges de la vie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a mindfulness based program for children in a school setting in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S463-S463, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptsd among a sample of french students: A misdiagnosed condition with many implications. preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S450-S450, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements traumatogènes et Syndrome de Stress Post Traumatique (SSPT) en population étudiante : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabie Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités dans le cadre d’un trouble complexe d’apprentissage : comment le travail pluridisciplinaire permet-il de réajuster les objectifs thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès National de Neuropsychologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble complexe des apprentissages : une étude de cas. Quels freins pour le transfert des stratégies thérapeutiques en milieu écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition du Colloque Langage et éMOtions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'événements de vie stressants/traumatiques dans la réussite académique en population étudiante : des résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Denis Theunynck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daliah Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Français de Psychiatrie, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e édition du Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e édition du Congrès Français de Psychiatrie, Dec 2019, Nice, France. pp.S66-S67, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’une intervention basée sur la relaxation et la pleine conscience chez des enfants de 8 à 12 ans avec troubles des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Burgy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales de TCC : Emotions et psychothérapies : quand les émotions deviennent toxiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles émotionnels et troubles des apprentissages : présentation d’un programme de relaxation et méditation de pleine conscience (R-MDPC) pour enfants de 8 à 12 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque francophone de pratiques en TCC : Des émotions aux troubles émotionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Genève (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité et précarité Co-construire une recherche entre plusieurs disciplines et un service de maternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Riazuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Avezou-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Scelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ganne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité. Lieu de rencontre avec le bébé, l’enfant et l’adolescent ». 1 et 2 juin 2018, Angers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychiatrie de l'Enfant et de l'Adolescent et Disciplines Associées, Jun 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comorbidités entre troubles anxieux et troubles des apprentissages : à propos d’un programme de relaxation de méditation de pleine conscience destiné à des groupes d’enfants (8-12 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amicale des psychiatres de Béjaia, (A. Psy. B), Apr 2018, Bejaia, Algérie, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and creative process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Dinedane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International congress of clinical and health psychology on children and adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Sevilla, Nov 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relaxation par visualisation favorise-t-elle la concentration chez les enfants de 3-8 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiété transdiagnostique et trouble de stress posttraumatique post-partum – Etudes de cas cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Briaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOCUS et TADAAA ! La psychoéducation par le jeu, une piste pour améliorer les capacités de concentration chez les enfants TDAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation et évaluation d’une intervention de prévention basée sur la pleine conscience, en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e congrès annuel de thérapie comportementale et cognitive, congrès Aaron Beck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris (Maison de la Chimie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation par visualisation : un essai chez des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Froumentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSD among a sample of French students: a misdiagnosed condition with many implications. Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tarade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Virtual 2021. 29th European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre troubles des apprentissages et troubles émotionnels : présentation d’un programme de relaxation et méditation de pleine conscience à destination d’enfants présentant des troubles spécifiques d’apprentissage et/ou un TDA/H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Astié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation de jeunes en situation de polyhandicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Pierkot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhandicap et processus d'apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions and expressions initiated by students with PIMD in the classroom: an analysis of patterns : POLYSCOL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris (La Villette), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des troubles anxieux sur le développement des fonctions exécutives chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Desfontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie : La psychiatrie, aux confluences de la chronicité, de la comorbidité et du facteur de personnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche processuelle des interventions psychologiques basées sur la pleine conscience chez l’enfant. Programme de méditation de pleine conscience chez des enfants de 6 à 12 ans présentant des difficultés d’apprentissage et des symptômes anxio-dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontre Internationale de Psychiatrie : La psychiatrie, aux confluences de la chronicité, de la comorbidité et du facteur de personnalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et apprentissages chez des jeunes polyhandicapés : apports du projet POLYSCOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion et apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et évaluation d’un programme de relaxation et méditation de pleine conscience (R-MDPC) visant l’amélioration de la régulation émotionnelle et des performances cognitives d’enfants (8-12 ans) présentant des troubles sévères des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Schlumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès de la Société Française de Neurologie Pédiatrique (SFNP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre troubles des apprentissages et troubles émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Monsillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Habre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Astié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et Apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles émotionnels influencent-ils le développement des fonctions exécutives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Emotional Disorders Influence the Developmental Course of Executive Functioning? A Pilot Study with Parents-Infants Aged between 6- and 24-Months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Guellaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Clinical Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Granada, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l'enfant et l'adolescent 20 cas cliniques en TCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide et jeu TADAAA ! Jeu de 7 familles pour la psychoéducation du trouble du déficit de l'attention/Hyperactivité (TDAH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hogrefe, 2022, 978-2-9542607-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon grand cahier des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble panique avec agoraphobie chez l’adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut potentiel et troubles du comportement : le cas de Gabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDAH, troubles des apprentissages et troubles des fonctions exécutives : le cas de Zoé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafika Zebdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l’enfant et l’adolescent 20 cas cliniques en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2022, 2100827545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur le stress et les tracas quotidiens chez les étudiants : Un état des lieux dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Romo; Damien Fouques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants : Comprendre et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMEO, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thérapeute face au silence : l’enfant mutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Bouvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas difficiles en TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and Methods for Anxiety Disorder Assessment among Children and Adolescents in Cognitive and Behavioral Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety Disorders : Risk Factors, Genetic Determinants and Cognitive-Behavioral Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novinka, Editors: S.A. Roman, pp.33-65, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDAH & Psychoéducation. Webinaire. Hogrefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Motions et Evasion®, l’escape game éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’accès aux apprentissages des jeunes polyhandicapés en établissements médico-sociaux – de l’évaluation des potentiels cognitifs à la mise en œuvre de leur scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Toubert‐duffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewi-Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Puustinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Monsillion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10050861" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer-Gaspard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.07.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Delalandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Plateau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Juvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Sadeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-04923-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Van" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Burgy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Souillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.584565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rasmussen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-021-01182-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.03.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chahed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Haddouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065905ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amalric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Viode" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.01.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RNXGJW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566631v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mahr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HSP6JQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cesbron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566681v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.06.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDZV5CSD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Petot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Vannetzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Loudrhiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fischer-Gaspard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Confami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1237" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saleh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliah Saleh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schlumberger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Habre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01827616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Dinedane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Briaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Simion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Froumentin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230828v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Asti&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Pierkot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230907v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desfontaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maz&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200933v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zebdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Monsillion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200766v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10050861" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer-Gaspard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.07.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Delalandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Plateau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2021.03.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chahed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.06.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.584565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Burgy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rasmussen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-021-01182-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Van" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Souillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.10.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Juvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Sadeg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-04923-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Haddouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Maria M&#246;rch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065905ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amalric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Viode" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.01.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RNXGJW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01583556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.06.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mahr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.12.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2016.00195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HSP6JQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cesbron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566681v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.06.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDZV5CSD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaouida Petot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Vannetzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Loudrhiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fischer-Gaspard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Confami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201066v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201061v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1237" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliah Saleh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saleh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schlumberger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Habre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01827616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Dinedane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230925v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Simion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Briaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Froumentin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Asti&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230879v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Toubert&#8208;duffort" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Pierkot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04230896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Desfontaine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200927v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maz&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200933v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zebdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02015513v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewi-Dumont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>