--- v0 (2026-03-22)
+++ v1 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ragav Ramachandran </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral Quantum Dots on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arijit Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S V Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K K Marhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASECOL2023 scientific content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Denis-Alpizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A40. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Computational Study of Ethanolamine Ices under Astrochemical Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Sil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta, Gorai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Meka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavithraa Sundararajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 975 (2), pp.181. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad77c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum ultraviolet photoabsorption spectra of an in-situ synthesized peptide precursor: hydroxylamine on a cold astrochemical dust analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divita Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavithraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J- Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-L Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00365-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of NH by H2: Potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pirlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Kalugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Dagdigian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155 (13), pp.134303. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0066161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of NH( 3 Σ − ) by Ar: A new ab initio 3D potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prudenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bizzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150 (21), pp.214302. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5097651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ab initio potential energy surface for the NH–He complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kłos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148 (8), pp.084311. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5023311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of collisions of NH by H2 in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirlot Jankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Kalugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Dagdigian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique des collisions entre NH et H2 dans le milieu interstellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirlot Jankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Kalugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Dagdigian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus physico-chimiques d'intérêts astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint Florent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of collisional excitation of NH by H2 in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirlot Jankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Kalugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Dagdigian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ionization fraction in the interstellar medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of collisions of NH by H2 in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirlot Jankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Kalugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Dagdigian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional (de-)excitation of NH & ND by He & H$_2$ : theory, comparison with experiments and astrophysical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragav Ramachandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Normandie Université, 2020. English. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020NORMLH02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02884638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ragav Ramachandran </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral Quantum Dots on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arijit Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S V Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K K Marhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASECOL2023 scientific content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Denis-Alpizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. A. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A40. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Computational Study of Ethanolamine Ices under Astrochemical Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Sil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta, Gorai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Meka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavithraa Sundararajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 975 (2), pp.181. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad77c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum ultraviolet photoabsorption spectra of an in-situ synthesized peptide precursor: hydroxylamine on a cold astrochemical dust analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divita Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavithraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J- Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-L Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00365-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of NH by H2: Potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pirlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Kalugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Dagdigian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155 (13), pp.134303. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0066161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of NH( 3 Σ − ) by Ar: A new ab initio 3D potential energy surface and scattering calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prudenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bizzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150 (21), pp.214302. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5097651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ab initio potential energy surface for the NH–He complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kłos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148 (8), pp.084311. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5023311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique des collisions entre NH et H2 dans le milieu interstellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirlot Jankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Kalugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Dagdigian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus physico-chimiques d'intérêts astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint Florent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of collisions of NH by H2 in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirlot Jankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Kalugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Dagdigian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of collisional excitation of NH by H2 in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirlot Jankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Kalugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Dagdigian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ionization fraction in the interstellar medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of collisions of NH by H2 in the interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirlot Jankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Kalugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Dagdigian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLISIONAL (DE-)EXCITATION of NH & ND by He & H2 : Theory, Comparison with experiments and Astrophysical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragav Ramachandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Normandie Université, 2020. English. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020NORMLH02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02884638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ramachandran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Singh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K Marhas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Dubernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Denis-Alpizar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramachandran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta, Gorai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Meka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavithraa Sundararajan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad77c5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thombre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavithraa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J- Lo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-L Chou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00365-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pirlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Kalugina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Dagdigian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0066161" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prudenzano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizzocchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097651" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirlot Jankowiak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Dagdigian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02884638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragav Ramachandran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMLH02" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ramachandran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Singh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K Marhas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Dubernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Denis-Alpizar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Ba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramachandran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta, Gorai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Meka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavithraa Sundararajan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad77c5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thombre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavithraa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J- Lo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-L Chou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00365-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pirlot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Kalugina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Dagdigian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0066161" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prudenzano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizzocchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097651" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirlot Jankowiak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Dagdigian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02884638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragav Ramachandran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMLH02" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>