--- v0 (2026-05-01)
+++ v1 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAHAJANDRAIBE Wenceslas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Wenceslas RAHAJANDRAIBE is currently distinguished professor at the University of Aix-Marseille, France. He received the B. Sc and the M. Sc from University of Nice Sophia-Antipolis, France. He obtained his Ph. D. in Microelectronics in the Montpellier University in 2002. He worked as a lecturer in the Microelectronics department of the IM2NP Laboratory since 2004. He heads the Integrated Circuit Design group (20 permanent and non-permanent researchers) since 2013. His research interests involve AMS and RF circuit design from transistor to architectural level. His present research activity is focused on ultra-low power circuit design for near sensor computing and embedded electronic for biosensor, e-health applications and for wireless systems. He directed and co-supervised 23 PhD and 15 Master students. He has served as an expert of the French Agency of Research (ANR) and as a Vice President of the ANR scientific evaluation committee CE24 (Micro and Nanoelectronics for the Information and Communication Technologies). He is author or co-author of 13 patents and more than 200 papers published in refereed journals and conferences. He is responsible of the CNFM Marseille (National Coordination of Microelectronics Formation) since 2007 and is regularly involved to participate and to lead national and international research projects (FP7 KIC-InnoEnergy, ANR). He was the scientific responsible of several projects funded by the French agency of research: e.g ANR CAPUCINE (Multi-functions sensor based on Silicon-nanowire, CEA-LETI, CNRS, MOVEA), ANR MADNEMS (MEMS based microphone, CEA-LETI, AMU, INSA-Lyon Neurelec), ANR-DFG FastSim-MS. He was Work Package leader in charge of the electronics system integration on the European project titled I_SAMRT (Innovative Sensor for Material Ageing and Radiation Testing): KIC-Inno-Energy, FP7 program. He co-organized the 2008 conferences on Analog Information and Signal Processing, and its Applications (TAISA). He served as local chair of the 21st IEEE International Conference on Electronics Circuits and Systems (ICECS 2014). He co-organized the 19th IEEE New Circuits And Systems conference (NEWCAS 2021) as special session co-chair. He regularly served as track chair of NEWCAS conferences (2011-2016). He is reviewer for Circuits and Systems journal (IET Electronics Letter, IEEE Transactions on Circuits and Systems Part I & II, Springer - Journal of Analogue Integrated Circuits and Signal Processing (AICSP), Elsevier - Microelectronics Journal, IEEE Radio Frequency Integrated Circuits Symposium (RFIC), IEEE International Conference on Electronic Circuits and Systems (ICECS), IEEE Midwest symposium on circuits and systems (MWSCAS) as well as for many conferences dedicated to integrated circuits.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Vehicle Obstacle Pre-Detection with Telemetry Sensing Signal Prediction by Negative Group Delay Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2026.3652728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Numerical Analysis of a 2.45 GHz Energy Harvesting Rectenna System and a Proposal for a Figure of Merit for Rectenna Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Koubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Gadacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.716. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14040716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass Type Negative Group Delay Design of CMOS RC-Network Integrated Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ali Hamada Fakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159 (79–90), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC25072803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerometer Sensed Moving Object Position Real-Time Prediction With Arduino-Embedding Negative Group Delay Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (13), pp.25625-25637. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3574282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Multi-Sensor Mobile Device for Urban Air Quality Monitoring at the Street Corner: The SMILE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.14857-14871. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3530145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Group Delay Predictor Application for CO 2 Gas Concentration Real-Time Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.3874-3887. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3342219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Characterization of New Low-Pass Negative Group Delay RC-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylcolin Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (1), pp.126-130. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2023.3300124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminosity Sensing Application of Negative Group Delay Predictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2023.3321988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Pass NGD Digital Circuit Application for Real-Time Greenhouse Temperature Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (9), pp.3709-3713. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2023.3276389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Single Event Effects in a Resistive RAM Memory Array by Coupling TCAD and SPICE Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.275-288. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-023-06068-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Pass NGD FIR Original Study for Sensor Failure Detection Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (9), pp.9561-9571. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2022.3213904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Microstrip Three-Port Circuit Bandpass NGD Design and Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Douyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2022.3164337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal Analyses of Bandpass NGD RLC-Network Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.77-86. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v12i1.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop-band type NGD RLC-resonant circuit sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.26-35. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v12i4.2253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGD Analysis of Defected Ground and SIW-Matched Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taochen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junxiang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalléchère Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahajandraibe Wenceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.343-352. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/cje.2021.00.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pass negative group delay analysis of single capacitor three-port circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mohammad Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jaomiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (6), pp.1311-1334. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2021-0486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and experimentation of a 6-dB attenuation low-pass NGD circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivo Randriatsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-021-01826-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front End Electronics for Radiation Detectors Based on SiC: Application to High Dose per Pulse Charged Particle Beam Current Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchoualack Tchamako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.2326-2337. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3117864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on four-port mono-capacitor circuit with high-pass negative group delay behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jaomiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Elliot Sahoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (2), pp.478-495. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.3183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Method of Constant Phase-Shifter Microwave Passive Integrated Circuit in 130-nm BiCMOS Technology With Bandpass-Type Negative Group Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Frnda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Elliot Sahoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.93084-93103. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3201137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130‐nm BiCMOS design of low‐pass negative group delay integrated RL‐circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (6), pp.1876-1889. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.3263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Test of Innovative Three-Couplers-Based Bandpass Negative Group Delay Active Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taochen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3079178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Wave Variation Anticipation Under Minute Scale Time-Advance With Low-Pass NGD Digital Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Frnda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.127654-127666. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3226514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Tee-Shaped Topology Theory of Low- and High-Pass NGD Double-Type Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongchuan Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Frnda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.28445-28460. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3157859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass NGD Time-Domain Experimental Test of Double-li Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3103457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Reduce Motion Artifact in Electrocardiogram Based on an Innovative Skin-Electrode Impedance Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominoë Lorriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.103640. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2022.103640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Characterization of Band‐Pass NGD Time Domain of a 101O‐Topology Passive Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qizheng Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (4), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021RS007417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Test of Crab-Shaped Negative Group Delay Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3053556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Pass NGD Numerical Function and STM32 MCU Emulation Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (8), pp.8346 - 8355. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2021.3109543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Original Design of Resistive-Inductive Network High-Pass Negative Group Delay Integrated Circuit in 130-nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugerles S Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.27147-27161. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3157381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimentation of Inductorless Low-Pass NGD Integrated Circuit in 180-nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taochen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binhong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (11), pp.4965-4974. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2021.3136982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass NGD TAN of Symmetric H-Tree With Resistorless Lumped-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.41383 - 41396. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3065828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pass NGD characterization of resistive-inductive network based low-frequency circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Gorshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Tishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (5), pp.1032-1049. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-05-2021-0160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimentation of Inductorless Low-Pass NGD Integrated Circuit in 180-nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Douyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2021.3136982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC LOW-FREQUENCY CHARACTERIZATION OF STOPBAND NEGATIVE GROUP DELAY CIRCUIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Gorshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Tishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.261-276. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC21080508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of passive RC-network-based inductorless bridged-T as a bandpass NGD circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CW-06-2021-0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Cavity Resonance Equalization with Bandpass Negative Group Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (4), pp.1248-1257. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3051100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Time-Domain Study for Bandpass Negative Group Delay Analysis With Lill-Shape Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.24155-24167. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Cavity Resonance Equalization With Bandpass Negative Group Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (4), pp.1248-1257. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3051100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Transient Study of Tri-Bandpass Negative Group Delay Applied to Microstrip Barcode-Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.115030-115041. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3105040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC LOW-FREQUENCY CHARACTERIZATION OF STOPBAND NEGATIVE GROUP DELAY CIRCUIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Gorshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Tishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jaomiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.261-276. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC21080508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Application of Stop-Band Negative Group Delay Microwave Passive Circuit for Two-Step Stair Phase Shifter Designing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugerles Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1493-1508), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3138371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC LOW-FREQUENCY CHARACTERIZATION OF STOPBAND NEGATIVE GROUP DELAY CIRCUIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Gorshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Tishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.261-276. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC21080508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Diamond and Silicon Carbide Detectors With Fission Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y H Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.732730. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2021.732730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Resonator Negative Group Delay Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taochen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020RS007254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of ₌׀₌ Shape Stub-Based Negative Group Delay Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.78-88. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2020.3002149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low-power wideband NMOS LC-VCO design for autonomous connected objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (2), pp.375-383. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-020-01613-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness study of bandpass NGD behavior of ring-stub microstrip circuit under temperature variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.1045 - 1053. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078721001562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Effect Reduction with Bandpass Negative Group Delay Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (7), pp.2364-2368. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2021.3059813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Test of Innovative Three Couplers-Based Bandpass Negative Group Delay Active Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taochen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3079178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass Negative Group Delay Theory of Fully Capacitive Δ-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.62430 - 62445. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3072485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Transient Study of Tri-Bandpass Negative Group Delay Applied to Microstrip Barcode-Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.115030-115041. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3105040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Effect Reduction With Bandpass Negative Group Delay Fully Passive Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (7), pp.2364-2368. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2021.3059813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of analog nonlinear transformations based on a Gilbert multiplier for energy detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belhadj Mefteh Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.114152. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Inductorless Passive Cell Operating as Stop-Band Negative Group Delay Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Douyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.100141 - 100153. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3095814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Event Driven Model of Second Order Voltage Switched Charge Pump PLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nizamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (12), pp.2903-2907. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2020.2992601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal Thermal Room Original Model With Kron’s Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivo Randriatsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.174893-174909. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3024556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGD Analysis of Turtle-Shape Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2020.2967892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the investigation of contactless bandpass NGD control with microstrip patch-based circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (14), pp.1849-1857. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09205071.2020.1791740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0IO-Shape PCB Trace Negative Group-Delay Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGD Analysis of Turtle-Shape Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mohammad Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.2477-2481. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2020.2967892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Group Delay Theory on Li Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mohammad Murad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.47596-47606. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2979453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the investigation of contactless bandpass NGD control with microstrip patch-based circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (14), pp.1849-1857. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09205071.2020.1791740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Pass NGD Voice Signal Sensoring With Passive Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongzhu Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junxiang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.6762-6775. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.2976531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Group Delay Theory on Li Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Murad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.47596-47606. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2979453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction Technique of Distorted Sensor Signals with Low-Pass NGD Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2994630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Theory of Low-Pass NGD via-Hole-Ground Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3009286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0IO-Shape PCB Trace Negative Group-Delay Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.97707-97717. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of ‗|‗ Shape Stub Based Negative Group Delay Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lallechere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Theory of NGD Low Pass-High Pass Composite Function for Designing Inductorless BP NGD Lumped Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho Moungoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Theory of NGD Low Pass-High Pass Composite Function for Designing Inductorless BP NGD Lumped Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.192951-192964. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal thermal room original model with Kron’s method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Randriatsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.174893-174909. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3024556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-mW cognitive CMOS Frequency Down-Converter for Internet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Tedjini-Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iet microwaves, Antennas &amp; Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Inductorless RF VCO in 130 nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNanoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.285-295. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12668-019-0603-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Inductorless RF VCO in 130nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNanoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF CMOS Oscillators Design for autonomous Connected Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.05001. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Inductorless RF VCO in 130 nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNanoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.285-295. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12668-019-0603-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITARe: a fast simulation tool for the analysis of disruptive effects on electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.06002. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology of Ultra-Low-Power LC-VCOs for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (07), pp.1950122. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126619501226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub‐mW cognitive CMOS frequency down‐converter for internet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.2087-2095. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2018.5441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection limit of a VCO based detection chain dedicated to particles recognition and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.09002. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subthreshold low-power CMOS LC-VCO with high immunity to PVT variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (3), pp.415-426. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-1047-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subthreshold low-power CMOS LC-VCO with high immunity to PVT variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (3), pp.415 - 426. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-1047-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subthreshold low- power CMOS LC-VCO with high immunity to PVT variations (vol 93, pg 415, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (3), pp.427. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-1068-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Particles Detection Chain Based on a VCO Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5563-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Driven Modeling and Characterization of the Second Order Voltage Switched Charge Pump PLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2015.2512759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Driven Modeling and Characterization of the Second Order Voltage Switched Charge Pump PLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (3), pp.347 - 358. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2015.2512759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Particles Detection Chain Based on a VCO Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5563-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular baseband pulse generator for impulse‐radio ultra‐wideband transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (19), pp.1550-1552. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2015.1774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical model of an inverter body-biased structure in triple-well technology under pulsed photoelectric laser stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1592-1599. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Efficient Tunable CMOS UWB Pulse Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Barraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNanoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12668-015-0167-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical model of an Inverter body biased structure in triple well technology under pulsed photoelectric laser stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1592-1599. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radio Frequency Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radio Frequency Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2014.1308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally controlled oscillator using active inductor based on CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (22), pp.1572-1574. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Investigations on the Feasibility of Integration of a Readout System for Neutrons Detection in Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lyoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.2271 - 2278. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2340031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Investigations on the Feasibility of Integration of a Readout System for Neutrons Detection in Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lyoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.2271-2278. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2340031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally controlled oscillator using active inductor based on CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (22), pp.1572-1574. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power RF Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS Oscillator Concept for Particle Detection and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2450-2455. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS Oscillator Concept for Particle Detection and Tracking Nuclear Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS adaptive RF front-end receiver for wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (3), pp.319 - 331. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207217.2011.629212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS adaptive RF front-end receiver for wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (3), pp.319-331. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207217.2011.629212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sub-1-V, high precision, ultra low-power, process trimmable, resistorless voltage reference with low cost 90-nm standard CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (3), pp.693 - 706. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-012-9852-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-control-gate floating gate transistor: a building block for circuit design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (20), pp.1115. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2011.2433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-control-gate floating gate transistor: a building block for circuit design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (20), pp.1115. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2011.2433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full-CMOS Image rejection RF front-end receiver with tunable polyphase filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandgap Reference Optimisation from On-Chip Eg, Xti Value Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cialdella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Majoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33, pp.85-94. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021203712560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded NGD Algorithm for Low Power Real–Time Signal Anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Smart Systems Integration Conference and Exhibition (SSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Hamburg, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSI63222.2024.10740523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Conductance Variability in RRAM for Accurate Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanzhi Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of AI-inherent risks in AI-supported industrial development and scientific research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Stiemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hedayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Smart Systems Integration Conference and Exhibition (SSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Hamburg, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ssi63222.2024.10740510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Co-Design Methodology combinig Fast and Accurate System-level Simulations with Transistor-level Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md-Hossain Sazzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BP-NGD Signal Integrity Application for RLC-Cable Parasitic Dispersion Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint Asia-Pacific International Symposium on Electromagnetic Compatibility and International Conference on ElectroMagnetic Interference &amp; Compatibility (APEMC/INCEMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bengaluru, France. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC57782.2023.10217469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Improvement of VCO Based Matrix Particle Detector for High Resolution Particles Recognition and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ottaviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 20th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS50773.2020.9857723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Single Event Effects in a Resistive RAM memory array by SPICE level simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 22nd Latin American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations Towards Zero-Variability Resistive RAMs in HRS State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 22nd Latin American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Identification and Tracking by the Use of a Pixel-Based Semiconductor Radiation Detector Coupled with Voltage Controlled Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ottaviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2021 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Pragues (CZ), Czech Republic. pp.09007, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125309007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of a Gilbert Analog Multiplier for Input Dynamic Range optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des matériaux les plus appropriés pour réaliser les électrodes nécessaires à la mesure de l'électrocardiogramme à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact RF CMOS 4-bit Digitally Controlled Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.378-381, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8964931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Digitally Controlled Oscillator for Reconfigurable RF Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 19th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS48040.2019.9157257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-reuse RF LC-VCO Design for Autonomous Connected Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.473-476, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using short-term fourier transform for particle detection and recognition in a CMOS oscillator-based chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 19th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF CMOS Oscillators Design for autonomous connected objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry Electrode Materials for Electrocardiographic Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.645-646, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band inductor-less VCO for IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, France. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-1mW RF Voltage Controlled Oscillator Design Optimization for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiche Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Microwave Symposium MMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un dispositif d’extraction du rythme cardiaque à partir d’un signal électrocardiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC/SiP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Investigation of Voltage Controlled Oscillator Phase Noise for IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Integration of a Readout System Dedicated for Neutron Discrimination in Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lyoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRD 15 - INTERNATIONAL SYMPOSIUM ON REACTOR DOSIMETRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201610605012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an energy detector for heartbeat localization in ECG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, France. pp.73-76, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise modeling in a signal conditioning circuit for low power audio application using resistive sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Disciplinary Underground Science and Technology (i-DUST) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation des oscillateurs à 2.5 GHz à très faible consommation de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of margins for the interplay using a digital testing tool dedicated to neutrons discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.806-809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction methodology of Single Event Effect Sensitivity and application on SRAM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andrianjohany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pourrouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost built-in-tuning of on-chip passive filters for low-if double quadrature rf receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 16th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, France. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2015.7102501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and validation of arbitrary ordered VSCP-PLLs using event-driven macromodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiogou Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a readout chain dedicated to the signal conditioning of a particle detector and an innovative chain based on a VCO concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Radiation and Its Effects on Components and Systems (Radecs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advancements in Nuclear Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling &amp; PVT characterization of arbitrary ordered VSCP-PLL using an efficient event-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an optimal layout RF passive polyphase filter for large image rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of triple-well technology on laser fault injection and laser sensor efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFTS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amherst, MA, United States. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2015.7315141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximated discrete-time non-linear models of voltage switched CP-PLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 58th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Fort Collins, United States. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2015.7282127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical model of an NMOS body biased structure in triple-well technology under photoelectric laser stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sarafianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Physics Symposium (IRPS), 2015 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2015.7112799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01230163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a detection chain based on a VCO concept for microelectronic reliability under natural radiative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Latin-American Test Symposium (LATS))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of triple-well technology on laser fault injection and laser sensor efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFTS), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2015.7315141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01230166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power RF cross-coupled VCO design in the subthreshold regime with high immunity to PVT variations in 130nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of an inductorless digitally controlled oscillator based on CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise CMOS amplifier for readout electronic of resistive NEMS audio sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a VCO concept for low energy particule detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Latin American Test Workshop (LATW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Mar 2014, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a digital tool for the simulation of a readout system dedicated for neutrons discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Levisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Fortaleza, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of a body biased structure in triple-well technology under pulsed photoelectric laser stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarafianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for Testing and Failure Analysis (ISTFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution NEMS smart audio sensor based on resistive silicon nano wires for hearing aids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2014.7050046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of 3&amp;lt;sup&amp;gt;rd&amp;lt;/sup&amp;gt; order voltage switched CP-PLL using a fast event switching macromodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hedayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 57th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, College Station, France. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2014.6908459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the investigation of built-in tuning of RF receivers using on-chip polyphase filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 31st VLSI Test Symposium (VTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Berkeley, United States. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2013.6548932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in tuning of the local oscillator for open loop modulation of low cost, low power RF transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise CMOS analog-to-digital interface for MEMS resistive microphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 20th International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2013.6815450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator concept for particle detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise CMOS analog-to-digital interface for MEMS resistive microphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 20th International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2013.6815450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulative characterization of the stability for second order voltage switched CP-PLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hangmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 56th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Columbus, United States. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2013.6674608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigations on the feasibility of integration of a smart sensor in harsh environment 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advancements in Nuclear Instrumentation, Measurements Methods and their Applications (ANIMMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigations on the feasibility of integration of a smart sensor in harsh environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lyoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA), 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 90-nm CMOS high efficiency on chip DC-DC converter for ultra-low power low cost applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Girardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Faible Tension Faible Consommation (FTFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2013.6577765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in tuning of RFIC Passive Polyphase Filter by process and thermal monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in Tunning of RFIC Passive Polyphase Filter by Process and Thermal Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin-American Test Workshop LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a CMOS oscillator concept for particle detection and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 90-nm CMOS resistor-free compact trimmable voltage reference for ultra-low power low cost applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 18th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Beirut, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2011.6122361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">771mV, 173nA, 90nm CMOS resistorless trimmable voltage reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 9th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173nA-7.5ppm/&#x00B0;C-771mV-0.03mm&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; CMOS resistorless voltage reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Faible Tension Faible Consommation (FTFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, France. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2011.5948922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRFID : a 13.56 MHz RFID transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jacquemod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France. pp.University Booth, Session 3, Demo 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost 2.45GHz frequency synthesizer with open-loop modulation for WPAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sangiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal Indoor Mobile Radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-integrated image rejection RF front-end design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahajandraibe Wenceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frioui Oussama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 9th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of an active inductor based LC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 23rd International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Hammamet, France. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2011.6177372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency down-conversion with complementary-MOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, France. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fully-integrated RF front-end for large image rejection and wireless communication applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, France. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of radio frequency passive polyphase filter for 2.4 GHz wireless communication applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE 10th Annual Wireless and Microwave Technology Conference: An IEEE Industry/Government (WAMICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Clearwater, France. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2009.5207298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency tunable polyphase filter design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 16th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Yasmine Hammamet, France. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2009.5410947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS passive polyphase filter design for 2.4 GHz wireless communication applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Joint International IEEE Northeast Workshop on Circuits and Systems (NEWCAS) and TAISA Conference (NEWCAS-TAISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emetteur Récepteur RFID à 13,56 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tatinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very low phase noise fully integrated quadrature LC oscillator for 2.4 GHz band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Microelectronics - ICM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cairo, France. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2007.4497646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very low phase noise fully integrated CMOS quadrature LC oscillator for 2.4 GHz Bluetooth/WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Communication and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low phase noise CMOS quadrature VCO for 2.4 GHz bluetooth/WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rabat, France. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2007.4449510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Frequency Polyphase Filter Design in 0.13µm CMOS for Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-Frequency Integration Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rasa Sentosa Resort, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of radio frequency polyphase filter and its application in low-IF receivers for large image rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rabat, France. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2007.4449508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Very Low Phase Noise Fully Integrated Quadrature LC Oscillator for 2.4 GHz band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Workshop on Radio-Frequency Integration Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Singapore, France. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIT.2007.4443977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz Very Low Phase Noise Fully Integrated Quadrature LC Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahajandraibe Wenceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency passive polyphase filter design for wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Symposium on Communications and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sydney, France. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCIT.2007.4392027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Frequency Polyphase Filter Design in 0.13-µm CMOS for Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differential 3.3V BICMOS Buffer with Current Consumption and Linearity Control for RF Mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahajandraibe Wenceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Microelectronics - ICM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cairo, France. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2007.4497697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMOS transistors based Karsilayan &amp;amp; Schaumann gyrator: lowpass and bandpass filter applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 46th Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cairo, France. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2003.1562227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Characterization for a Very Low Power High Temperature Stability Bandgap Reference Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cialdella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Majoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2002 - 17th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Santander, Spain. pp.637-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Caractérisation Dédiée aux Applications à Faible Courant de Fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cialdella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Majoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Current Application Dedicated Process Characterization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cialdella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Majoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMTS'02: International Conference on Microelectronic Test Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cork, Ireland, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Structure for Ic(Vbe) Parameter Determination of Low Voltage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cialdella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Majoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.316-321, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Low Power High Temperature Stability Bandgap Reference Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cialdella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Majoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC: European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Firenze, Italy. pp.727-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Front-End Receiver with Tunable Image Reject Filter for Smart Grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability in Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.549-565, 2012, Smart Innovation, Systems and Technologies, 978-3-642-27509-8. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27509-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphase Filter Design Methodology for Wireless Communication Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salma Ait Fares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile and Wireless Communications. Network layer and circuit level design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, pp.219-246, 2010, 978-953-307-042-1. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/7707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Integrated CMOS low-gain-wide-range 2.4GHz phase locked loop for LR-WPAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile and Wireless Communications: Network layer and circuit level design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des standards/architectures pour les communications sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId561"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAHAJANDRAIBE Wenceslas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Wenceslas RAHAJANDRAIBE is currently distinguished professor at the University of Aix-Marseille, France. He received the B. Sc and the M. Sc from University of Nice Sophia-Antipolis, France. He obtained his Ph. D. in Microelectronics in the Montpellier University in 2002. He worked as a lecturer in the Microelectronics department of the IM2NP Laboratory since 2004. He heads the Integrated Circuit Design group (20 permanent and non-permanent researchers) since 2013. His research interests involve AMS and RF circuit design from transistor to architectural level. His present research activity is focused on ultra-low power circuit design for near sensor computing and embedded electronic for biosensor, e-health applications and for wireless systems. He directed and co-supervised 23 PhD and 15 Master students. He has served as an expert of the French Agency of Research (ANR) and as a Vice President of the ANR scientific evaluation committee CE24 (Micro and Nanoelectronics for the Information and Communication Technologies). He is author or co-author of 13 patents and more than 200 papers published in refereed journals and conferences. He is responsible of the CNFM Marseille (National Coordination of Microelectronics Formation) since 2007 and is regularly involved to participate and to lead national and international research projects (FP7 KIC-InnoEnergy, ANR). He was the scientific responsible of several projects funded by the French agency of research: e.g ANR CAPUCINE (Multi-functions sensor based on Silicon-nanowire, CEA-LETI, CNRS, MOVEA), ANR MADNEMS (MEMS based microphone, CEA-LETI, AMU, INSA-Lyon Neurelec), ANR-DFG FastSim-MS. He was Work Package leader in charge of the electronics system integration on the European project titled I_SAMRT (Innovative Sensor for Material Ageing and Radiation Testing): KIC-Inno-Energy, FP7 program. He co-organized the 2008 conferences on Analog Information and Signal Processing, and its Applications (TAISA). He served as local chair of the 21st IEEE International Conference on Electronics Circuits and Systems (ICECS 2014). He co-organized the 19th IEEE New Circuits And Systems conference (NEWCAS 2021) as special session co-chair. He regularly served as track chair of NEWCAS conferences (2011-2016). He is reviewer for Circuits and Systems journal (IET Electronics Letter, IEEE Transactions on Circuits and Systems Part I & II, Springer - Journal of Analogue Integrated Circuits and Signal Processing (AICSP), Elsevier - Microelectronics Journal, IEEE Radio Frequency Integrated Circuits Symposium (RFIC), IEEE International Conference on Electronic Circuits and Systems (ICECS), IEEE Midwest symposium on circuits and systems (MWSCAS) as well as for many conferences dedicated to integrated circuits.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Vehicle Obstacle Pre-Detection with Telemetry Sensing Signal Prediction by Negative Group Delay Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2026.3652728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerometer Sensed Moving Object Position Real-Time Prediction With Arduino-Embedding Negative Group Delay Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (13), pp.25625-25637. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3574282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Multi-Sensor Mobile Device for Urban Air Quality Monitoring at the Street Corner: The SMILE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.14857-14871. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3530145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass Type Negative Group Delay Design of CMOS RC-Network Integrated Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ali Hamada Fakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159 (79–90), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC25072803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Numerical Analysis of a 2.45 GHz Energy Harvesting Rectenna System and a Proposal for a Figure of Merit for Rectenna Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Koubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Gadacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.716. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14040716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Characterization of New Low-Pass Negative Group Delay RC-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylcolin Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (1), pp.126-130. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2023.3300124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Group Delay Predictor Application for CO 2 Gas Concentration Real-Time Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.3874-3887. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3342219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminosity Sensing Application of Negative Group Delay Predictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2023.3321988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Pass NGD FIR Original Study for Sensor Failure Detection Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (9), pp.9561-9571. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2022.3213904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Pass NGD Digital Circuit Application for Real-Time Greenhouse Temperature Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (9), pp.3709-3713. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2023.3276389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Single Event Effects in a Resistive RAM Memory Array by Coupling TCAD and SPICE Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.275-288. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-023-06068-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Microstrip Three-Port Circuit Bandpass NGD Design and Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Douyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2022.3164337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal Analyses of Bandpass NGD RLC-Network Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.77-86. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v12i1.2125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop-band type NGD RLC-resonant circuit sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.26-35. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v12i4.2253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGD Analysis of Defected Ground and SIW-Matched Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taochen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junxiang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalléchère Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahajandraibe Wenceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.343-352. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/cje.2021.00.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pass negative group delay analysis of single capacitor three-port circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mohammad Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jaomiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (6), pp.1311-1334. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2021-0486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Characterization of Band‐Pass NGD Time Domain of a 101O‐Topology Passive Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qizheng Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (4), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021RS007417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Test of Crab-Shaped Negative Group Delay Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3053556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Pass NGD Numerical Function and STM32 MCU Emulation Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (8), pp.8346 - 8355. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2021.3109543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Original Design of Resistive-Inductive Network High-Pass Negative Group Delay Integrated Circuit in 130-nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugerles S Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.27147-27161. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3157381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimentation of Inductorless Low-Pass NGD Integrated Circuit in 180-nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taochen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binhong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (11), pp.4965-4974. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2021.3136982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front End Electronics for Radiation Detectors Based on SiC: Application to High Dose per Pulse Charged Particle Beam Current Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tchoualack Tchamako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.2326-2337. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3117864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on four-port mono-capacitor circuit with high-pass negative group delay behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jaomiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Elliot Sahoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (2), pp.478-495. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.3183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Method of Constant Phase-Shifter Microwave Passive Integrated Circuit in 130-nm BiCMOS Technology With Bandpass-Type Negative Group Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Frnda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Elliot Sahoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.93084-93103. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3201137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130‐nm BiCMOS design of low‐pass negative group delay integrated RL‐circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (6), pp.1876-1889. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.3263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and experimentation of a 6-dB attenuation low-pass NGD circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivo Randriatsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (1), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-021-01826-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Test of Innovative Three-Couplers-Based Bandpass Negative Group Delay Active Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taochen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3079178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Wave Variation Anticipation Under Minute Scale Time-Advance With Low-Pass NGD Digital Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Frnda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.127654-127666. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3226514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Tee-Shaped Topology Theory of Low- and High-Pass NGD Double-Type Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongchuan Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Frnda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.28445-28460. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3157859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Reduce Motion Artifact in Electrocardiogram Based on an Innovative Skin-Electrode Impedance Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominoë Lorriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76, pp.103640. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2022.103640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass NGD Time-Domain Experimental Test of Double-li Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3103457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Inductorless Passive Cell Operating as Stop-Band Negative Group Delay Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Douyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.100141 - 100153. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3095814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC LOW-FREQUENCY CHARACTERIZATION OF STOPBAND NEGATIVE GROUP DELAY CIRCUIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Gorshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Tishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jaomiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.261-276. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC21080508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Application of Stop-Band Negative Group Delay Microwave Passive Circuit for Two-Step Stair Phase Shifter Designing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugerles Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1493-1508), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3138371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC LOW-FREQUENCY CHARACTERIZATION OF STOPBAND NEGATIVE GROUP DELAY CIRCUIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Gorshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Tishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.261-276. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC21080508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Cavity Resonance Equalization with Bandpass Negative Group Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (4), pp.1248-1257. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3051100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Time-Domain Study for Bandpass Negative Group Delay Analysis With Lill-Shape Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.24155-24167. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3056221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Cavity Resonance Equalization With Bandpass Negative Group Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (4), pp.1248-1257. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3051100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Transient Study of Tri-Bandpass Negative Group Delay Applied to Microstrip Barcode-Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.115030-115041. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3105040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC LOW-FREQUENCY CHARACTERIZATION OF STOPBAND NEGATIVE GROUP DELAY CIRCUIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Fenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Gorshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Tishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.261-276. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC21080508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of passive RC-network-based inductorless bridged-T as a bandpass NGD circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuit World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CW-06-2021-0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Diamond and Silicon Carbide Detectors With Fission Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y H Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.732730. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2021.732730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394390v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass NGD TAN of Symmetric H-Tree With Resistorless Lumped-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.41383 - 41396. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3065828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pass NGD characterization of resistive-inductive network based low-frequency circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Gorshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Tishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (5), pp.1032-1049. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-05-2021-0160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimentation of Inductorless Low-Pass NGD Integrated Circuit in 180-nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Douyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2021.3136982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Resonator Negative Group Delay Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taochen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020RS007254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of ₌׀₌ Shape Stub-Based Negative Group Delay Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.78-88. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2020.3002149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low-power wideband NMOS LC-VCO design for autonomous connected objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (2), pp.375-383. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-020-01613-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness study of bandpass NGD behavior of ring-stub microstrip circuit under temperature variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.1045 - 1053. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078721001562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Effect Reduction with Bandpass Negative Group Delay Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (7), pp.2364-2368. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2021.3059813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandpass Negative Group Delay Theory of Fully Capacitive Δ-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.62430 - 62445. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3072485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Test of Innovative Three Couplers-Based Bandpass Negative Group Delay Active Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taochen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2021.3079178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of analog nonlinear transformations based on a Gilbert multiplier for energy detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belhadj Mefteh Assila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.114152. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Transient Study of Tri-Bandpass Negative Group Delay Applied to Microstrip Barcode-Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.115030-115041. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3105040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Effect Reduction With Bandpass Negative Group Delay Fully Passive Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (7), pp.2364-2368. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2021.3059813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal thermal room original model with Kron’s method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Randriatsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.174893-174909. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3024556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of ‗|‗ Shape Stub Based Negative Group Delay Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lallechere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Theory of NGD Low Pass-High Pass Composite Function for Designing Inductorless BP NGD Lumped Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho Moungoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Theory of NGD Low Pass-High Pass Composite Function for Designing Inductorless BP NGD Lumped Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Fontgalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.192951-192964. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the investigation of contactless bandpass NGD control with microstrip patch-based circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (14), pp.1849-1857. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09205071.2020.1791740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGD Analysis of Turtle-Shape Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2020.2967892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0IO-Shape PCB Trace Negative Group-Delay Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Event Driven Model of Second Order Voltage Switched Charge Pump PLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nizamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (12), pp.2903-2907. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2020.2992601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal Thermal Room Original Model With Kron’s Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivo Randriatsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Rajaoarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ngoho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.174893-174909. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3024556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGD Analysis of Turtle-Shape Microstrip Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Mohammad Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.2477-2481. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2020.2967892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the investigation of contactless bandpass NGD control with microstrip patch-based circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lalléchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (14), pp.1849-1857. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09205071.2020.1791740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Pass NGD Voice Signal Sensoring With Passive Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongzhu Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junxiang Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.6762-6775. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.2976531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Group Delay Theory on Li Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Murad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.47596-47606. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2979453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction Technique of Distorted Sensor Signals with Low-Pass NGD Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Murad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2994630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Theory of Low-Pass NGD via-Hole-Ground Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3009286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0IO-Shape PCB Trace Negative Group-Delay Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lallechere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.97707-97717. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Inductorless RF VCO in 130 nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNanoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.285-295. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12668-019-0603-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Inductorless RF VCO in 130nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNanoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF CMOS Oscillators Design for autonomous Connected Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.05001. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-mW cognitive CMOS Frequency Down-Converter for Internet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Tedjini-Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iet microwaves, Antennas &amp; Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Reconfigurable Inductorless RF VCO in 130 nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNanoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.285-295. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12668-019-0603-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITARe: a fast simulation tool for the analysis of disruptive effects on electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.06002. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology of Ultra-Low-Power LC-VCOs for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (07), pp.1950122. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126619501226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub‐mW cognitive CMOS frequency down‐converter for internet of things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.2087-2095. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2018.5441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection limit of a VCO based detection chain dedicated to particles recognition and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.09002. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subthreshold low-power CMOS LC-VCO with high immunity to PVT variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (3), pp.415 - 426. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-1047-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subthreshold low-power CMOS LC-VCO with high immunity to PVT variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (3), pp.415-426. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-1047-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subthreshold low- power CMOS LC-VCO with high immunity to PVT variations (vol 93, pg 415, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (3), pp.427. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-1068-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Particles Detection Chain Based on a VCO Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5563-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Particles Detection Chain Based on a VCO Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5563-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Driven Modeling and Characterization of the Second Order Voltage Switched Charge Pump PLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2015.2512759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Driven Modeling and Characterization of the Second Order Voltage Switched Charge Pump PLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (3), pp.347 - 358. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2015.2512759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular baseband pulse generator for impulse‐radio ultra‐wideband transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (19), pp.1550-1552. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2015.1774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical model of an inverter body-biased structure in triple-well technology under pulsed photoelectric laser stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1592-1599. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Efficient Tunable CMOS UWB Pulse Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Barraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNanoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12668-015-0167-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical model of an Inverter body biased structure in triple well technology under pulsed photoelectric laser stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1592-1599. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally controlled oscillator using active inductor based on CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (22), pp.1572-1574. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radio Frequency Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radio Frequency Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2014.1308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power RF Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Investigations on the Feasibility of Integration of a Readout System for Neutrons Detection in Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lyoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.2271 - 2278. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2340031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitally controlled oscillator using active inductor based on CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (22), pp.1572-1574. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2014.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS Oscillator Concept for Particle Detection and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2450-2455. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS Oscillator Concept for Particle Detection and Tracking Nuclear Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS adaptive RF front-end receiver for wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (3), pp.319 - 331. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207217.2011.629212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS adaptive RF front-end receiver for wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (3), pp.319-331. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207217.2011.629212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sub-1-V, high precision, ultra low-power, process trimmable, resistorless voltage reference with low cost 90-nm standard CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (3), pp.693 - 706. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-012-9852-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-control-gate floating gate transistor: a building block for circuit design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (20), pp.1115. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2011.2433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-control-gate floating gate transistor: a building block for circuit design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (20), pp.1115. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2011.2433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full-CMOS Image rejection RF front-end receiver with tunable polyphase filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandgap Reference Optimisation from On-Chip Eg, Xti Value Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cialdella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Majoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33, pp.85-94. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021203712560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded NGD Algorithm for Low Power Real–Time Signal Anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Smart Systems Integration Conference and Exhibition (SSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Hamburg, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSI63222.2024.10740523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Conductance Variability in RRAM for Accurate Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanzhi Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of AI-inherent risks in AI-supported industrial development and scientific research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Stiemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hedayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Smart Systems Integration Conference and Exhibition (SSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Hamburg, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ssi63222.2024.10740510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BP-NGD Signal Integrity Application for RLC-Cable Parasitic Dispersion Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint Asia-Pacific International Symposium on Electromagnetic Compatibility and International Conference on ElectroMagnetic Interference &amp; Compatibility (APEMC/INCEMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bengaluru, France. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC57782.2023.10217469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Co-Design Methodology combinig Fast and Accurate System-level Simulations with Transistor-level Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md-Hossain Sazzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Istanbul, Turkey. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS58634.2023.10382733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Improvement of VCO Based Matrix Particle Detector for High Resolution Particles Recognition and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ottaviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 20th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS50773.2020.9857723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Single Event Effects in a Resistive RAM memory array by SPICE level simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 22nd Latin American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations Towards Zero-Variability Resistive RAMs in HRS State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 22nd Latin American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Identification and Tracking by the Use of a Pixel-Based Semiconductor Radiation Detector Coupled with Voltage Controlled Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ottaviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2021 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Pragues (CZ), Czech Republic. pp.09007, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125309007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of a Gilbert Analog Multiplier for Input Dynamic Range optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assila Belhadj Mefteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 15th Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Digitally Controlled Oscillator for Reconfigurable RF Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 19th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS48040.2019.9157257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des matériaux les plus appropriés pour réaliser les électrodes nécessaires à la mesure de l'électrocardiogramme à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact RF CMOS 4-bit Digitally Controlled Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.378-381, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8964931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using short-term fourier transform for particle detection and recognition in a CMOS oscillator-based chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 19th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-reuse RF LC-VCO Design for Autonomous Connected Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.473-476, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry Electrode Materials for Electrocardiographic Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.645-646, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF CMOS Oscillators Design for autonomous connected objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band inductor-less VCO for IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, France. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-1mW RF Voltage Controlled Oscillator Design Optimization for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traiche Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Microwave Symposium MMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un dispositif d’extraction du rythme cardiaque à partir d’un signal électrocardiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC/SiP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an energy detector for heartbeat localization in ECG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, France. pp.73-76, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Integration of a Readout System Dedicated for Neutron Discrimination in Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lyoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRD 15 - INTERNATIONAL SYMPOSIUM ON REACTOR DOSIMETRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201610605012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise modeling in a signal conditioning circuit for low power audio application using resistive sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Disciplinary Underground Science and Technology (i-DUST) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Investigation of Voltage Controlled Oscillator Phase Noise for IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et optimisation des oscillateurs à 2.5 GHz à très faible consommation de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of margins for the interplay using a digital testing tool dedicated to neutrons discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.806-809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction methodology of Single Event Effect Sensitivity and application on SRAM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andrianjohany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pourrouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of an inductorless digitally controlled oscillator based on CMOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling &amp; PVT characterization of arbitrary ordered VSCP-PLL using an efficient event-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an optimal layout RF passive polyphase filter for large image rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Slimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of triple-well technology on laser fault injection and laser sensor efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFTS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amherst, MA, United States. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2015.7315141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and validation of arbitrary ordered VSCP-PLLs using event-driven macromodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiogou Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a readout chain dedicated to the signal conditioning of a particle detector and an innovative chain based on a VCO concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Radiation and Its Effects on Components and Systems (Radecs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advancements in Nuclear Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximated discrete-time non-linear models of voltage switched CP-PLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 58th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Fort Collins, United States. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2015.7282127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost built-in-tuning of on-chip passive filters for low-if double quadrature rf receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 16th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, France. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2015.7102501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a detection chain based on a VCO concept for microelectronic reliability under natural radiative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Latin-American Test Symposium (LATS))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical model of an NMOS body biased structure in triple-well technology under photoelectric laser stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sarafianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Physics Symposium (IRPS), 2015 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2015.7112799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01230163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of triple-well technology on laser fault injection and laser sensor efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFTS), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monterey, United States. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2015.7315141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01230166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low power RF cross-coupled VCO design in the subthreshold regime with high immunity to PVT variations in 130nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of 3&amp;lt;sup&amp;gt;rd&amp;lt;/sup&amp;gt; order voltage switched CP-PLL using a fast event switching macromodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hangmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hedayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 57th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, College Station, France. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2014.6908459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a VCO concept for low energy particule detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Latin American Test Workshop (LATW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Mar 2014, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise CMOS amplifier for readout electronic of resistive NEMS audio sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a digital tool for the simulation of a readout system dedicated for neutrons discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Levisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 15th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Fortaleza, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and simulation of a body biased structure in triple-well technology under pulsed photoelectric laser stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarafianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for Testing and Failure Analysis (ISTFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution NEMS smart audio sensor based on resistive silicon nano wires for hearing aids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 21st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2014.7050046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigations on the feasibility of integration of a smart sensor in harsh environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lyoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA), 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 90-nm CMOS high efficiency on chip DC-DC converter for ultra-low power low cost applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Girardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Faible Tension Faible Consommation (FTFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2013.6577765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator concept for particle detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise CMOS analog-to-digital interface for MEMS resistive microphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 20th International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Abu Dhabi, France. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2013.6815450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in tuning of the local oscillator for open loop modulation of low cost, low power RF transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise CMOS analog-to-digital interface for MEMS resistive microphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nebhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 20th International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2013.6815450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the investigation of built-in tuning of RF receivers using on-chip polyphase filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 31st VLSI Test Symposium (VTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Berkeley, United States. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2013.6548932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulative characterization of the stability for second order voltage switched CP-PLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hedayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hangmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 56th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Columbus, United States. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2013.6674608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigations on the feasibility of integration of a smart sensor in harsh environment 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advancements in Nuclear Instrumentation, Measurements Methods and their Applications (ANIMMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in tuning of RFIC Passive Polyphase Filter by process and thermal monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in Tunning of RFIC Passive Polyphase Filter by Process and Thermal Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin-American Test Workshop LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a CMOS oscillator concept for particle detection and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173nA-7.5ppm/&#x00B0;C-771mV-0.03mm&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; CMOS resistorless voltage reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Faible Tension Faible Consommation (FTFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, France. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2011.5948922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRFID : a 13.56 MHz RFID transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jacquemod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France. pp.University Booth, Session 3, Demo 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 90-nm CMOS resistor-free compact trimmable voltage reference for ultra-low power low cost applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 18th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Beirut, France. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2011.6122361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">771mV, 173nA, 90nm CMOS resistorless trimmable voltage reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 9th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost 2.45GHz frequency synthesizer with open-loop modulation for WPAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sangiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal Indoor Mobile Radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-integrated image rejection RF front-end design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahajandraibe Wenceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frioui Oussama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 9th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of an active inductor based LC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 23rd International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Hammamet, France. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2011.6177372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency down-conversion with complementary-MOS inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, France. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fully-integrated RF front-end for large image rejection and wireless communication applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, France. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency tunable polyphase filter design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 16th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Yasmine Hammamet, France. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2009.5410947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of radio frequency passive polyphase filter for 2.4 GHz wireless communication applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE 10th Annual Wireless and Microwave Technology Conference: An IEEE Industry/Government (WAMICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Clearwater, France. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2009.5207298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS passive polyphase filter design for 2.4 GHz wireless communication applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Joint International IEEE Northeast Workshop on Circuits and Systems (NEWCAS) and TAISA Conference (NEWCAS-TAISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emetteur Récepteur RFID à 13,56 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tatinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differential 3.3V BICMOS Buffer with Current Consumption and Linearity Control for RF Mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahajandraibe Wenceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Microelectronics - ICM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cairo, France. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2007.4497697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very low phase noise fully integrated CMOS quadrature LC oscillator for 2.4 GHz Bluetooth/WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Communication and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low phase noise CMOS quadrature VCO for 2.4 GHz bluetooth/WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rabat, France. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2007.4449510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very low phase noise fully integrated quadrature LC oscillator for 2.4 GHz band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Microelectronics - ICM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Cairo, France. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2007.4497646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Frequency Polyphase Filter Design in 0.13µm CMOS for Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-Frequency Integration Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rasa Sentosa Resort, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of radio frequency polyphase filter and its application in low-IF receivers for large image rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rabat, France. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2007.4449508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Very Low Phase Noise Fully Integrated Quadrature LC Oscillator for 2.4 GHz band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Workshop on Radio-Frequency Integration Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Singapore, France. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIT.2007.4443977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz Very Low Phase Noise Fully Integrated Quadrature LC Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahajandraibe Wenceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency passive polyphase filter design for wireless communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Symposium on Communications and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sydney, France. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCIT.2007.4392027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Frequency Polyphase Filter Design in 0.13-µm CMOS for Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMOS transistors based Karsilayan &amp;amp; Schaumann gyrator: lowpass and bandpass filter applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 46th Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cairo, France. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2003.1562227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Characterization for a Very Low Power High Temperature Stability Bandgap Reference Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cialdella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Majoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2002 - 17th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Santander, Spain. pp.637-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Caractérisation Dédiée aux Applications à Faible Courant de Fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cialdella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Majoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Current Application Dedicated Process Characterization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cialdella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Majoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMTS'02: International Conference on Microelectronic Test Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cork, Ireland, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Structure for Ic(Vbe) Parameter Determination of Low Voltage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cialdella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Majoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.316-321, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Low Power High Temperature Stability Bandgap Reference Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cialdella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Majoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC: European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Firenze, Italy. pp.727-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Front-End Receiver with Tunable Image Reject Filter for Smart Grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability in Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, pp.549-565, 2012, Smart Innovation, Systems and Technologies, 978-3-642-27509-8. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27509-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphase Filter Design Methodology for Wireless Communication Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salma Ait Fares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile and Wireless Communications. Network layer and circuit level design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, pp.219-246, 2010, 978-953-307-042-1. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/7707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Integrated CMOS low-gain-wide-range 2.4GHz phase locked loop for LR-WPAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile and Wireless Communications: Network layer and circuit level design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des standards/architectures pour les communications sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Frioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId559"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2026.3652728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Koubar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Gadacha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Sadek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14040716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Moussa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25072803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3574282" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Pellegrino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3530145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3342219" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habachi Bilal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylcolin Rakotonandrasana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3300124" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3321988" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3276389" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-023-06068-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475053v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3213904" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douyere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2022.3164337" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sambatra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngoho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontgalland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v12i1.2125" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v12i4.2253" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taochen Gu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiang Ge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lall&#233;ch&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahajandraibe Wenceslas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cje.2021.00.233" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mohammad Murad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jaomiary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2021-0486" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494714v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Randriatsiferana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Gan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01826-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchoualack Tchamako" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vervisch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3117864" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Fenni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Elliot Sahoa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Frnda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3201137" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Agnus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Thakur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3263" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lallechere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3079178" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3226514" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Jia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3157859" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vauche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Assila Belhadj Mefteh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3103457" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomino&#235; Lorriere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103640" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyuan Gu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizheng Ji" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Hu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021RS007417" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969204v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3053556" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3109543" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugerles S Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3157381" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969267v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhong Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2021.3136982" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274882v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3065828" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Huang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Gorshkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Tishchuk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2021-0160" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604351v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC21080508" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#233;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CW-06-2021-0163" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606635v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3051100" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056221" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606638v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3105040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugerles Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3138371" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394390v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y H Kim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abbassi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boiano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.732730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RS007254" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningdong Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2020.3002149" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghorbel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Loulou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01613-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Du" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078721001562" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3059813" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274898v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3072485" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478323v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494712v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benjelloun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhadj Mefteh Assila" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchakour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114152" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03375103v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3095814" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469728v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nizamani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hangmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.2992601" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3024556" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927133v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.2967892" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469741v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2020.1791740" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022822v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lallechere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997464" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469722v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2979453" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025342v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469723v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhu Yuan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2976531" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927129v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927123v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2994630" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3009286" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469737v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho Moungoho" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3033038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469746v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225109v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriatsiferana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajaoarisoa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470309v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Tedjini-Bailiche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Slimane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-019-0603-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895387v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198805001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469720v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198806002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469714v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619501226" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469717v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Tedjini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5441" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469713v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-1047-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-1068-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;-Castellani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Portal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5563-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469711v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ali" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hangmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hedayat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2512759" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815667v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434958v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456264v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barraj" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1774" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456265v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borrel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kussener" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.144" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456261v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Barraj" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Trabelsi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-015-0167-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227386v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borrel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champeix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lisart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025270v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;-Castellani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456254v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1308" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456256v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ghorbel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loulou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1860" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314640v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2340031" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456258v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456226v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456238v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Portal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2254723" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315364v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870126v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Zaid" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Frioui" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2011.629212" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456233v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Za&#239;d" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856779v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Samir" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Girardeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9852-5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5BZHCL1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456231v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzaki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bidal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laffont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2433" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456129v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870134v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268446v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufaza" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cialdella" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Majoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021203712560" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNJRCSK6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005974v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSI63222.2024.10740523" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011885v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stiemer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mathis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibed" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssi63222.2024.10740510" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524666v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md-Hossain Sazzad" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kaufmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382733" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475032v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thakur" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC57782.2023.10217469" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017035v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS50773.2020.9857723" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512542v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651871" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511410v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651758" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044407v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125309007" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561126v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assila Belhadj Mefteh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081262" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470036v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pons" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604767v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ghorbel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964931" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604768v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS48040.2019.9157257" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604776v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617894" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895595v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022329v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Pons" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617992" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895552v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050738" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895586v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traiche Smail" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791193v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895546v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434974v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605012" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022722v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841135" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437038v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meill&#232;re" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455483v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031421v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455417v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianjohany" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pourrouquet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895519v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102501" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895525v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Tall" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168774" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594142v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Coulie-Castellani" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740553v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895532v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182081" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895522v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168622" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227366v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2015.7315141" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895538v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2015.7282127" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01230163v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Borrel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Champeix" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lisart" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sarafianos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112799" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595709v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01230166v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895535v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182034" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031850v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895540v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barthelemy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440378" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856916v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nebhen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufaza" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056676" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742766v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Portal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031321v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099035v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarafianos" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856920v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7050046" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895518v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2014.6908459" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895498v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548932" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895505v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562686" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856914v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815450" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749989v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Portal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895512v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895506v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674608" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793783v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314804v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856907v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samir" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girardeau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2013.6577765" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030953v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895495v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025655v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856898v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122361" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856895v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981265" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856897v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2011.5948922" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664167v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartoli" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pannier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquemod" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895484v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bouloc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangiovanni" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895480v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Lakhdar" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frioui Oussama" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981334" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895489v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2011.6177372" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856892v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724451" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895478v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724658" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895476v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zaid" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frioui" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2009.5207298" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895477v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410947" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895473v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606379" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524952v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tatinian" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895448v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497646" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895438v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895446v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2007.4449510" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895471v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895445v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2007.4449508" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895466v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIT.2007.4443977" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895455v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511185" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895441v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2007.4392027" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895463v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895451v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497697" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856807v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2003.1562227" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268434v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269331v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268523v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268524v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998291" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268525v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895407v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laffont" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27509-8_46" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EAE806239CD0A1414D41110E3FA613B6FFE722E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895400v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7707" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895402v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129132v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2026.3652728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3574282" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Pellegrino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3530145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Moussa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25072803" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Koubar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Gadacha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Sadek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14040716" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habachi Bilal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylcolin Rakotonandrasana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3300124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3342219" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3321988" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3213904" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2023.3276389" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-023-06068-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douyere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2022.3164337" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sambatra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngoho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontgalland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v12i1.2125" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v12i4.2253" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taochen Gu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiang Ge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lall&#233;ch&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahajandraibe Wenceslas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cje.2021.00.233" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mohammad Murad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jaomiary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2021-0486" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyuan Gu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizheng Ji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Hu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021RS007417" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lallechere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3053556" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3109543" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugerles S Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3157381" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhong Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2021.3136982" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchoualack Tchamako" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vervisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3117864" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Fenni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Elliot Sahoa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3183" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968840v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Frnda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3201137" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Agnus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Thakur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3263" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Randriatsiferana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Gan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01826-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3079178" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3226514" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Jia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3157859" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vauche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomino&#235; Lorriere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103640" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Assila Belhadj Mefteh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3103457" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03375103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3095814" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Gorshkov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Tishchuk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC21080508" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugerles Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3138371" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509369v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3051100" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3056221" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3105040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#233;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CW-06-2021-0163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394390v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y H Kim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abbassi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boiano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.732730" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274882v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3065828" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Huang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2021-0160" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RS007254" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningdong Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2020.3002149" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601885v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghorbel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Loulou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01613-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969200v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Du" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078721001562" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3059813" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3072485" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274898v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494712v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benjelloun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhadj Mefteh Assila" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchakour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114152" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494715v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478323v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randriatsiferana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajaoarisoa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3024556" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022842v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lallechere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022852v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho Moungoho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3033038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469741v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2020.1791740" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.2967892" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997464" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nizamani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hangmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.2992601" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469744v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469722v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025342v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469723v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhu Yuan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2976531" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927129v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2979453" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2994630" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022846v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3009286" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469737v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-019-0603-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895387v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604788v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198805001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470309v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Tedjini-Bailiche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Slimane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617925v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198806002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469714v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619501226" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469717v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Tedjini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5441" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-1047-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469713v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694005v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-1068-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5563-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469712v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;-Castellani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Portal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469711v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ali" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hangmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hedayat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2512759" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815667v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456264v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barraj" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1774" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456265v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borrel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champeix" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kussener" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.144" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456261v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Barraj" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Trabelsi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-015-0167-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227386v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borrel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champeix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lisart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456256v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ghorbel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loulou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.1860" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025270v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;-Castellani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456254v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1308" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870147v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314640v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2340031" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456226v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456238v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Portal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2254723" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315364v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870126v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Zaid" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Frioui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2011.629212" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456233v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Za&#239;d" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856779v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Samir" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Girardeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9852-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5BZHCL1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456129v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzaki" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bidal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laffont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2433" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456231v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870134v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268446v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufaza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auvergne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cialdella" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Majoux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021203712560" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNJRCSK6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005974v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSI63222.2024.10740523" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011885v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stiemer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mathis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibed" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssi63222.2024.10740510" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475032v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thakur" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC57782.2023.10217469" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md-Hossain Sazzad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kaufmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382733" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017035v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS50773.2020.9857723" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651871" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511410v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651758" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044407v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125309007" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561126v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assila Belhadj Mefteh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081262" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604768v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS48040.2019.9157257" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470036v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pons" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604767v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ghorbel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964931" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604776v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617894" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022329v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Pons" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617992" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895595v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895552v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050738" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895586v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traiche Smail" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791193v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022722v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841135" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434974v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437038v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meill&#232;re" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895546v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455483v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031421v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455417v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrianjohany" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pourrouquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatry" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895540v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barthelemy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440378" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895532v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tall" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182081" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895522v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168622" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227366v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2015.7315141" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895525v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Tall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168774" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594142v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Coulie-Castellani" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740553v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895538v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2015.7282127" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895519v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102501" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595709v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01230163v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Borrel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Champeix" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lisart" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sarafianos" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2015.7112799" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01230166v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895535v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182034" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031850v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895518v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2014.6908459" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742766v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Portal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856916v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nebhen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufaza" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meillere" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056676" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031321v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levisse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099035v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarafianos" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856920v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7050046" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314804v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856907v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samir" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girardeau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2013.6577765" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749989v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Portal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856914v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815450" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895505v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562686" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895512v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895498v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548932" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895506v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674608" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793783v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030953v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895495v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025655v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856897v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bert" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2011.5948922" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664167v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartoli" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pannier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquemod" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856898v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122361" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856895v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981265" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895484v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bouloc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangiovanni" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895480v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Lakhdar" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frioui Oussama" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981334" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895489v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2011.6177372" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856892v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724451" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895478v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724658" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895477v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zaid" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Frioui" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410947" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895476v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2009.5207298" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895473v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606379" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524952v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tatinian" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895451v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497697" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895438v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895446v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2007.4449510" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895448v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497646" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895471v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895445v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2007.4449508" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895466v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIT.2007.4443977" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895455v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511185" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895441v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIT.2007.4392027" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895463v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856807v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2003.1562227" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268434v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269331v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268523v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268524v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998291" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268525v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895407v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laffont" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27509-8_46" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EAE806239CD0A1414D41110E3FA613B6FFE722E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895400v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7707" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895402v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129132v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>